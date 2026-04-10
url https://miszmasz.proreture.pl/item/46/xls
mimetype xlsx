--- v0 (2026-02-09)
+++ v1 (2026-04-10)
@@ -35,648 +35,648 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
+    <t>0850030107190</t>
+  </si>
+  <si>
+    <t>Amazfit Bip S Smartwatch 5ATM GPS GLONASS -Reloj inteligente con bluetooth y conectividad con Android e iOS - Version Global (Negro)</t>
+  </si>
+  <si>
+    <t>B088JYQ2YQ</t>
+  </si>
+  <si>
+    <t>LPNIC070323830</t>
+  </si>
+  <si>
+    <t>sp512488755</t>
+  </si>
+  <si>
+    <t>Casio F-91W-1YER Zegarek Męski Cyfrowy, Ø 35 mm, Czarny</t>
+  </si>
+  <si>
+    <t>B000J34HN4</t>
+  </si>
+  <si>
+    <t>LPNHE616034049</t>
+  </si>
+  <si>
+    <t>Casio Kolekcja unisex zegarek dla dorosłych AQ-230A</t>
+  </si>
+  <si>
+    <t>B000J39T2S</t>
+  </si>
+  <si>
+    <t>LPNIC025871900</t>
+  </si>
+  <si>
+    <t>Invicta Pro Diver 8926OB Automatyczny zegarek Męski - 40mm</t>
+  </si>
+  <si>
+    <t>B000JQFX1G</t>
+  </si>
+  <si>
+    <t>LPNIC060723290</t>
+  </si>
+  <si>
+    <t>Invicta Pro Diver 8936 Zegarek Kwarcowy, 37.5 mm</t>
+  </si>
+  <si>
+    <t>B000JQJS6W</t>
+  </si>
+  <si>
+    <t>LPNIC060690979</t>
+  </si>
+  <si>
+    <t>arena Unisex Pullbuoy/deska do pływania dla poprawy poziomu wody i postawy ciała Czarny 5.8 x 30.8 x 26.8 cm Pojedynczy</t>
+  </si>
+  <si>
+    <t>B003X7CA1Y</t>
+  </si>
+  <si>
+    <t>LPNIC026088915</t>
+  </si>
+  <si>
+    <t>REGENT Damski. Analogowy zegarek kwarcowy z tytanową bransoletką 12290270, srebrno-złoty, One Size, bransoletka</t>
+  </si>
+  <si>
+    <t>B004LXH0TG</t>
+  </si>
+  <si>
+    <t>LPNIC027041200</t>
+  </si>
+  <si>
+    <t>arena Classic Junior Unisex silikonowy czepek pływacki, dla chłopców i dziewczynek, ze wzmocnioną krawędzią, miękki i wytrzymały czepek pływacki Pojedynczy</t>
+  </si>
+  <si>
+    <t>B00E8C7RHK</t>
+  </si>
+  <si>
+    <t>LPNIC070498510</t>
+  </si>
+  <si>
+    <t>Lotus Męski analogowy zegarek kwarcowy ze skórzanym paskiem 15961/3</t>
+  </si>
+  <si>
+    <t>B00IGEKF9S</t>
+  </si>
+  <si>
+    <t>LPNHE643166288</t>
+  </si>
+  <si>
+    <t>Intex Dura-Beam Materac Nadmuchiwany, Winyl, Szary, 191 x 137 x 25 cm 191 x 137 x 25 cm Pojedynczy</t>
+  </si>
+  <si>
+    <t>B01N0NG4X4</t>
+  </si>
+  <si>
+    <t>LPNHE591851047</t>
+  </si>
+  <si>
+    <t>Candino Damski data klasyczny zegarek kwarcowy z bransoletką ze stali szlachetnej C4617/1</t>
+  </si>
+  <si>
+    <t>B01N2UTE9J</t>
+  </si>
+  <si>
+    <t>LPNIC060957913</t>
+  </si>
+  <si>
+    <t>Withings Steel HR Hybrid Smartwatch – zegarek fitness z pomiarem tętna i aktywności, 36 mm – biały, czarny silikonowy pasek biały 36 mm</t>
+  </si>
+  <si>
+    <t>B0711LKZKX</t>
+  </si>
+  <si>
+    <t>LPNHE643832829</t>
+  </si>
+  <si>
+    <t>0758232846162</t>
+  </si>
+  <si>
+    <t>Silikonowe zatyczki do uszu wielokrotnego użytku, redukcja szumów przewodowe zatyczki do uszu miękkie dźwięki zatyczki do uszu do spania pływania strzelanie polowanie podróże koncerty z jedną torbą do przenoszenia, 12 par</t>
+  </si>
+  <si>
+    <t>B071ZGBL93</t>
+  </si>
+  <si>
+    <t>LPNHE642671778</t>
+  </si>
+  <si>
+    <t>Speedo Uniseks Futura Okulary Pływackie, Szary, 19 x 7 x 5.5 cm</t>
+  </si>
+  <si>
+    <t>B076PN1SKG</t>
+  </si>
+  <si>
+    <t>LPNHE642877638</t>
+  </si>
+  <si>
+    <t>Sveltus AB Roller trenażer mięśni brzucha unisex dla dorosłych, pomarańczowy i czarny</t>
+  </si>
+  <si>
+    <t>B077KBWHZ8</t>
+  </si>
+  <si>
+    <t>LPNHE615933612</t>
+  </si>
+  <si>
+    <t>Calypso Watches Uniseks dla dorosłych analogowy zegarek kwarcowy z plastikową bransoletką K5753/1</t>
+  </si>
+  <si>
+    <t>B079VW3724</t>
+  </si>
+  <si>
+    <t>LPNHE643166289</t>
+  </si>
+  <si>
+    <t>Lotus Męski chronograf kwarcowy zegarek z bransoletką ze stali szlachetnej 10136/3</t>
+  </si>
+  <si>
+    <t>B07CNCV6G8</t>
+  </si>
+  <si>
+    <t>LPNHE643280212</t>
+  </si>
+  <si>
+    <t>Radiant męski analogowy kwarcowy zegarek z bransoletką ze stali szlachetnej RA318201</t>
+  </si>
+  <si>
+    <t>B07D7V2Y5Z</t>
+  </si>
+  <si>
+    <t>LPNHE642937088</t>
+  </si>
+  <si>
+    <t>0673257646590</t>
+  </si>
+  <si>
+    <t>Opakowanie 100 szt. woreczków na prezenty z organzy (białe), 10 cm x 15 cm</t>
+  </si>
+  <si>
+    <t>B07FD4G51N</t>
+  </si>
+  <si>
+    <t>LPNHE643038543</t>
+  </si>
+  <si>
+    <t>Samsonite Guardit 2.0-15,6-calowy plecak na laptopa, 44 cm, 22,5 L, niebieski (niebieski) Guardit 2.0 15.6" Niebieska</t>
+  </si>
+  <si>
+    <t>B07KYQ8N4V</t>
+  </si>
+  <si>
+    <t>LPNHE615983677</t>
+  </si>
+  <si>
+    <t>0714453649609</t>
+  </si>
+  <si>
+    <t>Nadmuchiwana leniwy śpiwór łóżko na zewnątrz plaża przenośna konstrukcja wodoodporna szczelna szybka składana nadmuchiwana sofa (różowa)</t>
+  </si>
+  <si>
+    <t>B07PPTP6KT</t>
+  </si>
+  <si>
+    <t>LPNIC027606014</t>
+  </si>
+  <si>
+    <t>Unigear Pokrowiec na plecak przeciwdeszczowy, wodoodporny, pyłoszczelny, trwały, odporny na ścieranie, na kemping, wędrówki, podróże, jazdę na rowerze NIEBIESKI L (36-45L)</t>
+  </si>
+  <si>
+    <t>B07Q71J7QZ</t>
+  </si>
+  <si>
+    <t>LPNHE642679624</t>
+  </si>
+  <si>
+    <t>Lotus damski analogowy zegarek kwarcowy z bransoletką ze stali szlachetnej 18655/5</t>
+  </si>
+  <si>
+    <t>B07QTWJ3MT</t>
+  </si>
+  <si>
+    <t>LPNIC060694717</t>
+  </si>
+  <si>
+    <t>Spiuk Szorty C/T Anatomic męskie rozm. S</t>
+  </si>
+  <si>
+    <t>B07R7HBJMD</t>
+  </si>
+  <si>
+    <t>LPNIC060628870</t>
+  </si>
+  <si>
+    <t>0824381924447</t>
+  </si>
+  <si>
+    <t>Bracelet Activity Smart Watch Fitness Tracker Pedometer Sleep Monitor Calorie Counter Steps Exercise Tracker Watch Health Sports Bracelet for Kids Women Men</t>
+  </si>
+  <si>
+    <t>B07TKN32TN</t>
+  </si>
+  <si>
+    <t>LPNHE591738547</t>
+  </si>
+  <si>
+    <t>0193128189280</t>
+  </si>
+  <si>
+    <t>Salomon Elastyczna Butelka, Niebieska, 500 ml</t>
+  </si>
+  <si>
+    <t>B07V5BT3MQ</t>
+  </si>
+  <si>
+    <t>LPNIC027098953</t>
+  </si>
+  <si>
+    <t>0778862458344</t>
+  </si>
+  <si>
+    <t>Amazfit Smartwatch GTR 47 mm 1,39 cala, dotykowy wyświetlacz, zegarek sportowy, fitness zegarek na rękę, wodoszczelny stoper z GPS, krokomierz, monitor snu, 12 trybów sportowych dla kobiet i mężczyzn Stainless</t>
+  </si>
+  <si>
+    <t>B07VHGDBBZ</t>
+  </si>
+  <si>
+    <t>LPNHE642704843</t>
+  </si>
+  <si>
+    <t>Fossil Smartwatch Męski Ciemnobrązowa Skóra</t>
+  </si>
+  <si>
+    <t>B07WHT92WZ</t>
+  </si>
+  <si>
+    <t>LPNIC027104339</t>
+  </si>
+  <si>
+    <t>0778299464611</t>
+  </si>
+  <si>
+    <t>Amazfit Smartwatch, Różowy, 1,65"</t>
+  </si>
+  <si>
+    <t>B07YJX4XQW</t>
+  </si>
+  <si>
+    <t>LPNIC027410277</t>
+  </si>
+  <si>
+    <t>LPNIC061044758</t>
+  </si>
+  <si>
+    <t>Huawei Watch GT 2 55024321 Smartwatch, 46 mm, Srebrny/Brązowy Srebrny/Brązowy 46 mm Watch</t>
+  </si>
+  <si>
+    <t>B07YND6X9L</t>
+  </si>
+  <si>
+    <t>LPNHE643854276</t>
+  </si>
+  <si>
+    <t>0744038000747</t>
+  </si>
+  <si>
+    <t>Amazfit Mężczyźni Stratos 3 Smartwatch, Czarny, Wyświetlacz 1.34 cala</t>
+  </si>
+  <si>
+    <t>B07ZJ525WQ</t>
+  </si>
+  <si>
+    <t>LPNIC070455865</t>
+  </si>
+  <si>
+    <t>Helly Hansen Plecak unisex D-Commuter</t>
+  </si>
+  <si>
+    <t>B07ZV2HYCC</t>
+  </si>
+  <si>
+    <t>LPNHE643805313</t>
+  </si>
+  <si>
+    <t>Kounga FitPro Tonic Tracker aktywności z pulsometrem, krokomierzem, licznikiem kalorii i funkcją snu</t>
+  </si>
+  <si>
+    <t>B081ZNCP9D</t>
+  </si>
+  <si>
+    <t>LPNIC060989285</t>
+  </si>
+  <si>
+    <t>LPNHE591747322</t>
+  </si>
+  <si>
+    <t>LPNIC027217264</t>
+  </si>
+  <si>
+    <t>LPNIC070417981</t>
+  </si>
+  <si>
+    <t>0783103256429</t>
+  </si>
+  <si>
+    <t>LAYCOL Koło do pływania dla niemowląt z pasem bezpieczeństwa bez markizy, koło do pływania dla niemowląt, nie przewraca się, dla dzieci w wieku od 3 do 36 miesięcy (zielone, rozmiar L)</t>
+  </si>
+  <si>
+    <t>B083TNWDCB</t>
+  </si>
+  <si>
+    <t>LPNIC060955044</t>
+  </si>
+  <si>
+    <t>0619098083491</t>
+  </si>
+  <si>
+    <t>Ion8 Butelka na Wodę dla Dzieci ze Stali, 400 ml/13 oz, Szczelna, Łatwa do Otwarcia, Bezpieczny Zamek, Można Myć w Zmywarce, Składany Uchwyt, Łatwa w Czyszczeniu, Metalowa Butelka na Wodę OneTouch 1.0 Wodny</t>
+  </si>
+  <si>
+    <t>B089GZR54Q</t>
+  </si>
+  <si>
+    <t>LPNIC027070934</t>
+  </si>
+  <si>
+    <t>0619098083514</t>
+  </si>
+  <si>
+    <t>Ion8 Szczelna cienka butelka na wodę, stal nierdzewna, 600 ml, Alaskan Blue OneTouch 1.0 Alaskan Blue</t>
+  </si>
+  <si>
+    <t>B089KR8XRK</t>
+  </si>
+  <si>
+    <t>LPNIC027598747</t>
+  </si>
+  <si>
+    <t>Xiaomi Mi Smart Band</t>
+  </si>
+  <si>
+    <t>B089NS9JW2</t>
+  </si>
+  <si>
+    <t>LPNIC070309198</t>
+  </si>
+  <si>
+    <t>LPNIC027483969</t>
+  </si>
+  <si>
+    <t>LPNIC060713773</t>
+  </si>
+  <si>
     <t>Withings ScanWatch Hybrid Smartwatch z EKG, czujnikiem tętna i oksymetrem 42 mm Czarny</t>
   </si>
   <si>
     <t>B08D6LZKV8</t>
   </si>
   <si>
     <t>LPNIC027627579</t>
   </si>
   <si>
-    <t>sp512488755</t>
-[...8 lines deleted...]
-    <t>LPNIC060957913</t>
+    <t>Amazfit Neo Smartwatch w stylu retro, bransoletka fitness z pulsometrem, tracker fitness, wodoszczelny 5 ATM, zegarek sportowy, krokomierz, do telefonów z systemem Android i iOS, wodoodporność do 50 m zielony</t>
+  </si>
+  <si>
+    <t>B08GKFH49Y</t>
+  </si>
+  <si>
+    <t>LPNIC070431138</t>
+  </si>
+  <si>
+    <t>Super Sparrow Butelka na wodę ze stali nierdzewnej – metalowa butelka na wodę z szerokim otworem – 1000 ml – BPA, szczelna – butelka idealna do biegania, siłowni, jogi, na zewnątrz i na kemping</t>
+  </si>
+  <si>
+    <t>B08H83QD41</t>
+  </si>
+  <si>
+    <t>LPNIC027151238</t>
+  </si>
+  <si>
+    <t>0850022570445</t>
+  </si>
+  <si>
+    <t>Amazfit Bip 3 Smartwatch z kolorowym wyświetlaczem o przekątnej 1,69", 50 tarcz, 60 trybów sportowych, wodoszczelność 5 ATM, czas pracy baterii: 14 dni, zegarek fitness z monitorem tętna i SpO2, dla mężczyzn i kobiet</t>
+  </si>
+  <si>
+    <t>B08K8VPX6R</t>
+  </si>
+  <si>
+    <t>LPNHE643166316</t>
+  </si>
+  <si>
+    <t>LPNIC070446569</t>
   </si>
   <si>
     <t>Bryton 750 t GPS, dorośli, Unisex, czarny, mały</t>
   </si>
   <si>
     <t>B08KHHG5LV</t>
   </si>
   <si>
     <t>LPNHE643727194</t>
   </si>
   <si>
-    <t>Huawei Watch GT 2 55024321 Smartwatch, 46 mm, Srebrny/Brązowy Srebrny/Brązowy 46 mm Watch</t>
-[...32 lines deleted...]
-    <t>LPNHE643832829</t>
+    <t>Macron MLS/Soccer Mężczyźni 58125551 WRU M20 3XL czerwony</t>
+  </si>
+  <si>
+    <t>B08LL75G6K</t>
+  </si>
+  <si>
+    <t>LPNHE643749145</t>
+  </si>
+  <si>
+    <t>0195251752515</t>
+  </si>
+  <si>
+    <t>Under Armour Koszulka z krótkim rękawem Raid 2.0 Mężczyźni Koszulka Z Krótkim Rękawem Raid 2.0 XXL Namiot (361)/niebieski Akademia</t>
+  </si>
+  <si>
+    <t>B08LP18HJR</t>
+  </si>
+  <si>
+    <t>LPNHE642654705</t>
+  </si>
+  <si>
+    <t>D.Franklin Eclipse - Sneakersy Kobiety 37 EU czarny</t>
+  </si>
+  <si>
+    <t>B08M9D56B6</t>
+  </si>
+  <si>
+    <t>LPNHE642756124</t>
+  </si>
+  <si>
+    <t>Lotus damskie smartwatche 50015/1, bransoletka</t>
+  </si>
+  <si>
+    <t>B08NPVSJCX</t>
+  </si>
+  <si>
+    <t>LPNIC060641500</t>
+  </si>
+  <si>
+    <t>Xiaomi Mi Watch Smartwatch (wyświetlacz AMOLED-HD 1,39", pomiar i monitorowanie zawartości tlenu we krwi, tętno, poziom stresu, cykl snu; GPS; 17 trybów sportowych; 5 ATM; 16 dni pracy baterii) czarny</t>
+  </si>
+  <si>
+    <t>B08P5KKYFX</t>
+  </si>
+  <si>
+    <t>LPNIC070433839</t>
+  </si>
+  <si>
+    <t>0193128700867</t>
+  </si>
+  <si>
+    <t>SALOMON Aktywna skóra męska 4 zestaw toreb i opakowań Small Czarny/heban</t>
+  </si>
+  <si>
+    <t>B08P74D4GQ</t>
+  </si>
+  <si>
+    <t>LPNHE642559259</t>
+  </si>
+  <si>
+    <t>Amazfit Smartwatch GTS 2e GPS 1,65" monitor aktywności fitness i zdrowia z 90 trybami sportowymi, czas pracy baterii 14 dni, monitorowanie SpO2, tętno, sen, monitorowanie stresu, dla mężczyzn i kobiet</t>
+  </si>
+  <si>
+    <t>B08PD6N7W9</t>
+  </si>
+  <si>
+    <t>LPNHE643166283</t>
+  </si>
+  <si>
+    <t>Amazfit Smartwatch GTR 2e GPS 1,39" AMOLED monitor aktywności fitness i zdrowia z 90 trybami sportowymi, akumulator 24 dni, monitorowanie SpO2, tętna, snu i stresu, dla mężczyzn i kobiet</t>
+  </si>
+  <si>
+    <t>B08PD8HGQ1</t>
+  </si>
+  <si>
+    <t>LPNIC070450082</t>
+  </si>
+  <si>
+    <t>0194502292725</t>
+  </si>
+  <si>
+    <t>Nike Damskie koszulki Dri-fit Academy (1 opakowanie)</t>
+  </si>
+  <si>
+    <t>B08THWH15X</t>
+  </si>
+  <si>
+    <t>LPNHE643906813</t>
   </si>
   <si>
     <t>Tommy Hilfiger Damski analogowy zegarek kwarcowy, Srebrny, bransoletka</t>
   </si>
   <si>
     <t>B08X4P5DS4</t>
   </si>
   <si>
     <t>LPNIC028095037</t>
   </si>
   <si>
-    <t>Xiaomi Mi Watch Smartwatch (wyświetlacz AMOLED-HD 1,39", pomiar i monitorowanie zawartości tlenu we krwi, tętno, poziom stresu, cykl snu; GPS; 17 trybów sportowych; 5 ATM; 16 dni pracy baterii) czarny</t>
-[...89 lines deleted...]
-    <t>LPNHE643749145</t>
+    <t>0619098084238</t>
+  </si>
+  <si>
+    <t>Ion8 Wymienne uszczelki do butelek na wodę do pokrywek 1.0</t>
+  </si>
+  <si>
+    <t>B08Z3TSNH1</t>
+  </si>
+  <si>
+    <t>LPNIC060664402</t>
+  </si>
+  <si>
+    <t>Xiaomi Mi Band 6</t>
+  </si>
+  <si>
+    <t>B091G3FLL7</t>
+  </si>
+  <si>
+    <t>LPNIC027212854</t>
+  </si>
+  <si>
+    <t>LPNIC060685665</t>
+  </si>
+  <si>
+    <t>LPNIC060687693</t>
+  </si>
+  <si>
+    <t>LPNHE642704838</t>
+  </si>
+  <si>
+    <t>LPNHE642704839</t>
+  </si>
+  <si>
+    <t>Fila Orbit Cb Low Wmn - Adidasy Kobiety 38 EU Flaming piankowy różowy</t>
+  </si>
+  <si>
+    <t>B096XNCYZT</t>
+  </si>
+  <si>
+    <t>LPNIC027457772</t>
   </si>
   <si>
     <t>Ultrasport Zjeżdżalnia wodna XXL, długość 9 m, w zestawie 2 deski przesuwne, łatwy montaż na trawie, z przyłączem do węża ogrodowego, bardzo gruba pułapka na powietrze, dla dzieci w wieku 5-12 lat</t>
   </si>
   <si>
     <t>B09BCW1H77</t>
   </si>
   <si>
     <t>LPNIC060704679</t>
   </si>
   <si>
-    <t>Samsonite Guardit 2.0-15,6-calowy plecak na laptopa, 44 cm, 22,5 L, niebieski (niebieski) Guardit 2.0 15.6" Niebieska</t>
-[...316 lines deleted...]
-  <si>
     <t>Billabong koszulka męska pacifico</t>
   </si>
   <si>
     <t>B09JGQS7NW</t>
   </si>
   <si>
     <t>LPNHE642545536</t>
-  </si>
-[...94 lines deleted...]
-    <t>LPNIC060664402</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1024,1606 +1024,1606 @@
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="C2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="F2">
-        <v>299.0</v>
+        <v>43.13</v>
       </c>
       <c r="G2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3" s="1">
-        <v>8430622660757</v>
+        <v>8030815004834</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3">
         <v>1</v>
       </c>
       <c r="F3">
-        <v>260.1</v>
+        <v>13.22</v>
       </c>
       <c r="G3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B4" s="1">
-        <v>4718251592866</v>
+        <v>4971850437598</v>
       </c>
       <c r="C4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E4">
         <v>1</v>
       </c>
       <c r="F4">
-        <v>259.99</v>
+        <v>32.9</v>
       </c>
       <c r="G4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="B5" s="1"/>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E5">
         <v>1</v>
       </c>
       <c r="F5">
-        <v>227.8</v>
+        <v>205.0</v>
       </c>
       <c r="G5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B6" s="1"/>
+        <v>21</v>
+      </c>
+      <c r="B6" s="1">
+        <v>8713208151826</v>
+      </c>
       <c r="C6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6">
         <v>1</v>
       </c>
       <c r="F6">
-        <v>205.0</v>
+        <v>51.99</v>
       </c>
       <c r="G6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7" s="1">
-        <v>4013496566895</v>
+        <v>3468333569828</v>
       </c>
       <c r="C7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E7">
         <v>1</v>
       </c>
       <c r="F7">
-        <v>199.0</v>
+        <v>35.0</v>
       </c>
       <c r="G7" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B8" s="1">
-        <v>3700546702549</v>
+        <v>4045346053460</v>
       </c>
       <c r="C8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8">
         <v>1</v>
       </c>
       <c r="F8">
-        <v>144.97</v>
+        <v>69.94</v>
       </c>
       <c r="G8" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B9" s="1">
-        <v>7613272426060</v>
+        <v>3468333887748</v>
       </c>
       <c r="C9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9">
         <v>1</v>
       </c>
       <c r="F9">
-        <v>139.0</v>
+        <v>4.55</v>
       </c>
       <c r="G9" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B10" s="1">
-        <v>6934177725753</v>
+        <v>8430622590221</v>
       </c>
       <c r="C10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E10">
         <v>1</v>
       </c>
       <c r="F10">
-        <v>134.29</v>
+        <v>46.41</v>
       </c>
       <c r="G10" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11" s="1">
-        <v>8430622714290</v>
+        <v>6941057408361</v>
       </c>
       <c r="C11" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E11">
         <v>1</v>
       </c>
       <c r="F11">
-        <v>134.1</v>
+        <v>24.95</v>
       </c>
       <c r="G11" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>39</v>
       </c>
-      <c r="B12" s="1" t="s">
-        <v>38</v>
+      <c r="B12" s="1">
+        <v>8430622660757</v>
       </c>
       <c r="C12" t="s">
         <v>40</v>
       </c>
       <c r="D12" t="s">
         <v>41</v>
       </c>
       <c r="E12">
         <v>1</v>
       </c>
       <c r="F12">
-        <v>130.28</v>
+        <v>260.1</v>
       </c>
       <c r="G12" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" s="1">
+        <v>3700546702549</v>
+      </c>
+      <c r="C13" t="s">
         <v>43</v>
       </c>
-      <c r="B13" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>44</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13">
         <v>1</v>
       </c>
       <c r="F13">
-        <v>129.99</v>
+        <v>144.97</v>
       </c>
       <c r="G13" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>46</v>
       </c>
-      <c r="B14" s="1">
-        <v>6972596102960</v>
+      <c r="B14" s="1" t="s">
+        <v>45</v>
       </c>
       <c r="C14" t="s">
         <v>47</v>
       </c>
       <c r="D14" t="s">
         <v>48</v>
       </c>
       <c r="E14">
         <v>1</v>
       </c>
       <c r="F14">
-        <v>120.77</v>
+        <v>6.98</v>
       </c>
       <c r="G14" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" s="1">
+        <v>5053744337364</v>
+      </c>
+      <c r="C15" t="s">
         <v>50</v>
       </c>
-      <c r="B15" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>51</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15">
         <v>1</v>
       </c>
       <c r="F15">
-        <v>119.63</v>
+        <v>18.85</v>
       </c>
       <c r="G15" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>52</v>
+      </c>
+      <c r="B16" s="1">
+        <v>3412181026095</v>
       </c>
       <c r="C16" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D16" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E16">
         <v>1</v>
       </c>
       <c r="F16">
-        <v>119.63</v>
+        <v>29.99</v>
       </c>
       <c r="G16" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B17" s="1">
-        <v>8430622770500</v>
+        <v>8430622709913</v>
       </c>
       <c r="C17" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D17" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E17">
         <v>1</v>
       </c>
       <c r="F17">
-        <v>111.0</v>
+        <v>18.7</v>
       </c>
       <c r="G17" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B18" s="1">
-        <v>6972596102823</v>
+        <v>8430622714290</v>
       </c>
       <c r="C18" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D18" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E18">
         <v>1</v>
       </c>
       <c r="F18">
-        <v>110.38</v>
+        <v>134.1</v>
       </c>
       <c r="G18" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B19" s="1">
-        <v>8058612429360</v>
+        <v>8431242906126</v>
       </c>
       <c r="C19" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D19" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E19">
         <v>1</v>
       </c>
       <c r="F19">
-        <v>77.08</v>
+        <v>41.1</v>
       </c>
       <c r="G19" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>4046228292533</v>
+        <v>65</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>64</v>
       </c>
       <c r="C20" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D20" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E20">
         <v>1</v>
       </c>
       <c r="F20">
-        <v>71.74</v>
+        <v>7.06</v>
       </c>
       <c r="G20" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B21" s="1">
         <v>5414847909290</v>
       </c>
       <c r="C21" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D21" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E21">
         <v>1</v>
       </c>
       <c r="F21">
         <v>69.99</v>
       </c>
       <c r="G21" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>4045346053460</v>
+        <v>72</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>71</v>
       </c>
       <c r="C22" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D22" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="E22">
         <v>1</v>
       </c>
       <c r="F22">
-        <v>69.94</v>
+        <v>35.99</v>
       </c>
       <c r="G22" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="B23" s="1"/>
       <c r="C23" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D23" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E23">
         <v>1</v>
       </c>
       <c r="F23">
-        <v>69.07</v>
+        <v>8.24</v>
       </c>
       <c r="G23" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B24" s="1">
         <v>8430622734472</v>
       </c>
       <c r="C24" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D24" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E24">
         <v>1</v>
       </c>
       <c r="F24">
         <v>59.74</v>
       </c>
       <c r="G24" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B25" s="1">
-        <v>8719477631632</v>
+        <v>8435409054231</v>
       </c>
       <c r="C25" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D25" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E25">
         <v>1</v>
       </c>
       <c r="F25">
-        <v>53.43</v>
+        <v>41.58</v>
       </c>
       <c r="G25" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>8713208151826</v>
+        <v>85</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>84</v>
       </c>
       <c r="C26" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D26" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="E26">
         <v>1</v>
       </c>
       <c r="F26">
-        <v>51.99</v>
+        <v>13.59</v>
       </c>
       <c r="G26" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>8430622590221</v>
+        <v>89</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>88</v>
       </c>
       <c r="C27" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="D27" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="E27">
         <v>1</v>
       </c>
       <c r="F27">
-        <v>46.41</v>
+        <v>8.29</v>
       </c>
       <c r="G27" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="C28" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="D28" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="E28">
         <v>1</v>
       </c>
       <c r="F28">
-        <v>43.13</v>
+        <v>129.99</v>
       </c>
       <c r="G28" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="B29" s="1">
-        <v>8435409054231</v>
+        <v>4013496566895</v>
       </c>
       <c r="C29" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="D29" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="E29">
         <v>1</v>
       </c>
       <c r="F29">
-        <v>41.58</v>
+        <v>199.0</v>
       </c>
       <c r="G29" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="C30" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="D30" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="E30">
         <v>1</v>
       </c>
       <c r="F30">
-        <v>41.48</v>
+        <v>119.63</v>
       </c>
       <c r="G30" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="C31" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="D31" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="E31">
         <v>1</v>
       </c>
       <c r="F31">
-        <v>41.48</v>
+        <v>119.63</v>
       </c>
       <c r="G31" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B32" s="1">
-        <v>7040056245881</v>
+        <v>6901443347698</v>
       </c>
       <c r="C32" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="D32" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="E32">
         <v>1</v>
       </c>
       <c r="F32">
-        <v>41.35</v>
+        <v>227.8</v>
       </c>
       <c r="G32" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>8431242906126</v>
+        <v>108</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>107</v>
       </c>
       <c r="C33" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="D33" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="E33">
         <v>1</v>
       </c>
       <c r="F33">
-        <v>41.1</v>
+        <v>130.28</v>
       </c>
       <c r="G33" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>111</v>
+      </c>
+      <c r="B34" s="1">
+        <v>7040056245881</v>
       </c>
       <c r="C34" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="D34" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="E34">
         <v>1</v>
       </c>
       <c r="F34">
-        <v>37.4</v>
+        <v>41.35</v>
       </c>
       <c r="G34" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B35" s="1">
-        <v>6941059636465</v>
+        <v>5060542102124</v>
       </c>
       <c r="C35" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="D35" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="E35">
         <v>1</v>
       </c>
       <c r="F35">
-        <v>36.56</v>
+        <v>5.42</v>
       </c>
       <c r="G35" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B36" s="1">
-        <v>6941059636465</v>
+        <v>5060542102124</v>
       </c>
       <c r="C36" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="D36" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="E36">
         <v>1</v>
       </c>
       <c r="F36">
-        <v>36.56</v>
+        <v>5.42</v>
       </c>
       <c r="G36" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B37" s="1">
-        <v>6941059636465</v>
+        <v>5060542102124</v>
       </c>
       <c r="C37" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="D37" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="E37">
         <v>1</v>
       </c>
       <c r="F37">
-        <v>36.56</v>
+        <v>5.42</v>
       </c>
       <c r="G37" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B38" s="1">
-        <v>6941059636465</v>
+        <v>5060542102124</v>
       </c>
       <c r="C38" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="D38" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="E38">
         <v>1</v>
       </c>
       <c r="F38">
-        <v>36.56</v>
+        <v>5.42</v>
       </c>
       <c r="G38" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="C39" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="D39" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="E39">
         <v>1</v>
       </c>
       <c r="F39">
-        <v>35.99</v>
+        <v>18.1</v>
       </c>
       <c r="G39" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>3468333569828</v>
+        <v>125</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>124</v>
       </c>
       <c r="C40" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="D40" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="E40">
         <v>1</v>
       </c>
       <c r="F40">
-        <v>35.0</v>
+        <v>10.79</v>
       </c>
       <c r="G40" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>6941059636465</v>
+        <v>129</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>128</v>
       </c>
       <c r="C41" t="s">
-        <v>111</v>
+        <v>130</v>
       </c>
       <c r="D41" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="E41">
         <v>1</v>
       </c>
       <c r="F41">
-        <v>34.99</v>
+        <v>13.99</v>
       </c>
       <c r="G41" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="B42" s="1">
         <v>9110020391727</v>
       </c>
       <c r="C42" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="D42" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="E42">
         <v>1</v>
       </c>
       <c r="F42">
-        <v>34.89</v>
+        <v>21.94</v>
       </c>
       <c r="G42" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>132</v>
+      </c>
+      <c r="B43" s="1">
+        <v>9110020391727</v>
       </c>
       <c r="C43" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="D43" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="E43">
         <v>1</v>
       </c>
       <c r="F43">
-        <v>32.95</v>
+        <v>21.94</v>
       </c>
       <c r="G43" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B44" s="1">
-        <v>4971850437598</v>
+        <v>9110020391727</v>
       </c>
       <c r="C44" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D44" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="E44">
         <v>1</v>
       </c>
       <c r="F44">
-        <v>32.9</v>
+        <v>34.89</v>
       </c>
       <c r="G44" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B45" s="1">
-        <v>3412181026095</v>
+        <v>3700546706431</v>
       </c>
       <c r="C45" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D45" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="E45">
         <v>1</v>
       </c>
       <c r="F45">
-        <v>29.99</v>
+        <v>299.0</v>
       </c>
       <c r="G45" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B46" s="1">
         <v>6972596101802</v>
       </c>
       <c r="C46" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="D46" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="E46">
         <v>1</v>
       </c>
       <c r="F46">
         <v>27.99</v>
       </c>
       <c r="G46" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B47" s="1">
-        <v>6941057408361</v>
+        <v>6972444184704</v>
       </c>
       <c r="C47" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="D47" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="E47">
         <v>1</v>
       </c>
       <c r="F47">
-        <v>24.95</v>
+        <v>16.19</v>
       </c>
       <c r="G47" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>8433985420174</v>
+        <v>147</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>146</v>
       </c>
       <c r="C48" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="D48" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="E48">
         <v>1</v>
       </c>
       <c r="F48">
-        <v>24.45</v>
+        <v>41.48</v>
       </c>
       <c r="G48" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>9110020391727</v>
+        <v>147</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>146</v>
       </c>
       <c r="C49" t="s">
-        <v>125</v>
+        <v>148</v>
       </c>
       <c r="D49" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="E49">
         <v>1</v>
       </c>
       <c r="F49">
-        <v>21.94</v>
+        <v>41.48</v>
       </c>
       <c r="G49" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>124</v>
+        <v>151</v>
       </c>
       <c r="B50" s="1">
-        <v>9110020391727</v>
+        <v>4718251592866</v>
       </c>
       <c r="C50" t="s">
-        <v>125</v>
+        <v>152</v>
       </c>
       <c r="D50" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="E50">
         <v>1</v>
       </c>
       <c r="F50">
-        <v>21.94</v>
+        <v>259.99</v>
       </c>
       <c r="G50" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="B51" s="1">
-        <v>5053744337364</v>
+        <v>8058612429360</v>
       </c>
       <c r="C51" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="D51" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="E51">
         <v>1</v>
       </c>
       <c r="F51">
-        <v>18.85</v>
+        <v>77.08</v>
       </c>
       <c r="G51" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>8430622709913</v>
+        <v>158</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>157</v>
       </c>
       <c r="C52" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="D52" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="E52">
         <v>1</v>
       </c>
       <c r="F52">
-        <v>18.7</v>
+        <v>32.95</v>
       </c>
       <c r="G52" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>161</v>
+      </c>
+      <c r="B53" s="1">
+        <v>8433985420174</v>
       </c>
       <c r="C53" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="D53" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="E53">
         <v>1</v>
       </c>
       <c r="F53">
-        <v>18.1</v>
+        <v>24.45</v>
       </c>
       <c r="G53" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="B54" s="1">
-        <v>6972444184704</v>
+        <v>8430622770500</v>
       </c>
       <c r="C54" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="D54" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="E54">
         <v>1</v>
       </c>
       <c r="F54">
-        <v>16.19</v>
+        <v>111.0</v>
       </c>
       <c r="G54" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>167</v>
+      </c>
+      <c r="B55" s="1">
+        <v>6934177725753</v>
       </c>
       <c r="C55" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="D55" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="E55">
         <v>1</v>
       </c>
       <c r="F55">
-        <v>13.99</v>
+        <v>134.29</v>
       </c>
       <c r="G55" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="C56" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="D56" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="E56">
         <v>1</v>
       </c>
       <c r="F56">
-        <v>13.59</v>
+        <v>69.07</v>
       </c>
       <c r="G56" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="B57" s="1">
-        <v>8030815004834</v>
+        <v>6972596102960</v>
       </c>
       <c r="C57" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="D57" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="E57">
         <v>1</v>
       </c>
       <c r="F57">
-        <v>13.22</v>
+        <v>120.77</v>
       </c>
       <c r="G57" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="B58" s="1">
-        <v>3665601951303</v>
+        <v>6972596102823</v>
       </c>
       <c r="C58" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D58" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="E58">
         <v>1</v>
       </c>
       <c r="F58">
-        <v>10.88</v>
+        <v>110.38</v>
       </c>
       <c r="G58" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C59" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="D59" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="E59">
         <v>1</v>
       </c>
       <c r="F59">
-        <v>10.79</v>
+        <v>37.4</v>
       </c>
       <c r="G59" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>184</v>
+      </c>
+      <c r="B60" s="1">
+        <v>7613272426060</v>
       </c>
       <c r="C60" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="D60" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="E60">
         <v>1</v>
       </c>
       <c r="F60">
-        <v>8.29</v>
+        <v>139.0</v>
       </c>
       <c r="G60" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B61" s="1"/>
+        <v>188</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>187</v>
+      </c>
       <c r="C61" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="D61" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="E61">
         <v>1</v>
       </c>
       <c r="F61">
-        <v>8.24</v>
+        <v>1.95</v>
       </c>
       <c r="G61" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>191</v>
+      </c>
+      <c r="B62" s="1">
+        <v>6941059636465</v>
       </c>
       <c r="C62" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="D62" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="E62">
         <v>1</v>
       </c>
       <c r="F62">
-        <v>7.06</v>
+        <v>34.99</v>
       </c>
       <c r="G62" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
         <v>191</v>
       </c>
-      <c r="B63" s="1" t="s">
-        <v>190</v>
+      <c r="B63" s="1">
+        <v>6941059636465</v>
       </c>
       <c r="C63" t="s">
         <v>192</v>
       </c>
       <c r="D63" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E63">
         <v>1</v>
       </c>
       <c r="F63">
-        <v>6.98</v>
+        <v>36.56</v>
       </c>
       <c r="G63" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="B64" s="1">
-        <v>5060542102124</v>
+        <v>6941059636465</v>
       </c>
       <c r="C64" t="s">
+        <v>192</v>
+      </c>
+      <c r="D64" t="s">
         <v>195</v>
       </c>
-      <c r="D64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E64">
         <v>1</v>
       </c>
       <c r="F64">
-        <v>5.42</v>
+        <v>36.56</v>
       </c>
       <c r="G64" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="B65" s="1">
-        <v>5060542102124</v>
+        <v>6941059636465</v>
       </c>
       <c r="C65" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="D65" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="E65">
         <v>1</v>
       </c>
       <c r="F65">
-        <v>5.42</v>
+        <v>36.56</v>
       </c>
       <c r="G65" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="B66" s="1">
-        <v>5060542102124</v>
+        <v>6941059636465</v>
       </c>
       <c r="C66" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="D66" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="E66">
         <v>1</v>
       </c>
       <c r="F66">
-        <v>5.42</v>
+        <v>36.56</v>
       </c>
       <c r="G66" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="B67" s="1">
-        <v>5060542102124</v>
+        <v>8719477631632</v>
       </c>
       <c r="C67" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="D67" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E67">
         <v>1</v>
       </c>
       <c r="F67">
-        <v>5.42</v>
+        <v>53.43</v>
       </c>
       <c r="G67" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B68" s="1">
-        <v>3468333887748</v>
+        <v>4046228292533</v>
       </c>
       <c r="C68" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D68" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E68">
         <v>1</v>
       </c>
       <c r="F68">
-        <v>4.55</v>
+        <v>71.74</v>
       </c>
       <c r="G68" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
         <v>204</v>
       </c>
-      <c r="B69" s="1" t="s">
-        <v>203</v>
+      <c r="B69" s="1">
+        <v>3665601951303</v>
       </c>
       <c r="C69" t="s">
         <v>205</v>
       </c>
       <c r="D69" t="s">
         <v>206</v>
       </c>
       <c r="E69">
         <v>1</v>
       </c>
       <c r="F69">
-        <v>1.95</v>
+        <v>10.88</v>
       </c>
       <c r="G69" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>