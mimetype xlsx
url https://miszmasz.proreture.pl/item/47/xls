--- v0 (2026-02-09)
+++ v1 (2026-04-10)
@@ -35,1740 +35,1740 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="571">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
+    <t>0192912096087</t>
+  </si>
+  <si>
+    <t>Iris &amp; Lilly Belk566m3 Tanga, Staublila, 38, 3er-Pack</t>
+  </si>
+  <si>
+    <t>B08LVYMKBY</t>
+  </si>
+  <si>
+    <t>LPNIC011544053</t>
+  </si>
+  <si>
+    <t>spI091IKLlm</t>
+  </si>
+  <si>
+    <t>0191140391506</t>
+  </si>
+  <si>
+    <t>find. Herren Shorts Short Trunk BELK073, 5er Pack, Gr. X-Large, Grau (Charcoal/Light Grey/Mid Grey)</t>
+  </si>
+  <si>
+    <t>B0731S21WK</t>
+  </si>
+  <si>
+    <t>LPNHE553431680</t>
+  </si>
+  <si>
+    <t>0192689105647</t>
+  </si>
+  <si>
+    <t>Sebago Docksides Portland buty męskie 39 EU niebieski niebieski niebieski niebieski granatowy 908</t>
+  </si>
+  <si>
+    <t>B00140WYF4</t>
+  </si>
+  <si>
+    <t>LPNIC019374818</t>
+  </si>
+  <si>
+    <t>0191476066215</t>
+  </si>
+  <si>
+    <t>REEF Smoothy Męskie klapki plażowe, z miękkim tkanym paskiem z PET (w 100% z recyklingu) 44.5 EU Czarny</t>
+  </si>
+  <si>
+    <t>B001Q3KIJS</t>
+  </si>
+  <si>
+    <t>LPNIC027089513</t>
+  </si>
+  <si>
+    <t>Triumph Lovely Minimizer damskie W X 95D czarny</t>
+  </si>
+  <si>
+    <t>B005AIAFCK</t>
+  </si>
+  <si>
+    <t>LPNIC070177966</t>
+  </si>
+  <si>
+    <t>Passionata Miss Joy, zakrywający biustonosz dystansowy, bielizna damska, czarny, 80C</t>
+  </si>
+  <si>
+    <t>B0088MR186</t>
+  </si>
+  <si>
+    <t>LPNIC035962078</t>
+  </si>
+  <si>
+    <t>Abanderado Podstawowe majtki 100% bawełna męska x1, biała, 10</t>
+  </si>
+  <si>
+    <t>B008U878OU</t>
+  </si>
+  <si>
+    <t>LPNIC019374903</t>
+  </si>
+  <si>
+    <t>LPNIC019374902</t>
+  </si>
+  <si>
+    <t>Playtex Biustonosz damski na co dzień, Beżowy (Visón), 85C</t>
+  </si>
+  <si>
+    <t>B009EPLMBI</t>
+  </si>
+  <si>
+    <t>LPNIC019380555</t>
+  </si>
+  <si>
+    <t>Selene Push Up Kobiety Carlota 100B Ziemia</t>
+  </si>
+  <si>
+    <t>B00ADKRJ9W</t>
+  </si>
+  <si>
+    <t>LPNHE475311948</t>
+  </si>
+  <si>
+    <t>Selene Casual Kobiety 124180017 110C Czarny</t>
+  </si>
+  <si>
+    <t>B00ADKVPHO</t>
+  </si>
+  <si>
+    <t>LPNIC070391663</t>
+  </si>
+  <si>
+    <t>Brandit Urban Legend Vintage Cargo Short (rozmiar S do 7XL) L czarny</t>
+  </si>
+  <si>
+    <t>B00CLC960U</t>
+  </si>
+  <si>
+    <t>LPNIC035974894</t>
+  </si>
+  <si>
+    <t>0080874552386</t>
+  </si>
+  <si>
+    <t>Heelys dziewczęce buty sportowe X2 Dual Up-770231, wielokolorowa - Mehrfarbig Black Pink 30 EU Czarny Różowy</t>
+  </si>
+  <si>
+    <t>B00I4DCZBW</t>
+  </si>
+  <si>
+    <t>LPNIC019374608</t>
+  </si>
+  <si>
+    <t>American Tourister Bon Air Spinner Walizka, Czarny, S (55 cm - 31.5 L) S (55 cm - 31.5 L) Czarny</t>
+  </si>
+  <si>
+    <t>B00K6VQ0UM</t>
+  </si>
+  <si>
+    <t>LPNIC011536030</t>
+  </si>
+  <si>
+    <t>Selene Dessous Body Cristina 85C czarny</t>
+  </si>
+  <si>
+    <t>B00KKLHFN4</t>
+  </si>
+  <si>
+    <t>LPNIC070279123</t>
+  </si>
+  <si>
+    <t>Selene Dessous Body Cristina 85C Sand</t>
+  </si>
+  <si>
+    <t>B00KKLHLI8</t>
+  </si>
+  <si>
+    <t>LPNIC019405598</t>
+  </si>
+  <si>
+    <t>0787162653915</t>
+  </si>
+  <si>
+    <t>Intex Sofa Narożna, Winyl, Beżowy, 2.03 x 2.57 x 0.76 m</t>
+  </si>
+  <si>
+    <t>B00O8RZ56K</t>
+  </si>
+  <si>
+    <t>LPNIC036062301</t>
+  </si>
+  <si>
+    <t>JACK &amp; JONES Bokserki Mężczyźni Sense Trunks 3-Pack (3 w zestawie) L czarny</t>
+  </si>
+  <si>
+    <t>B00WWPEJV2</t>
+  </si>
+  <si>
+    <t>LPNHE476673566</t>
+  </si>
+  <si>
+    <t>AVET 6 sztuk Kobiety Zestaw 6 majtek damskich XL biały</t>
+  </si>
+  <si>
+    <t>B014SUC8V6</t>
+  </si>
+  <si>
+    <t>LPNIC019374934</t>
+  </si>
+  <si>
+    <t>Tommy Hilfiger Herren Boxershorts M Niebieski (Navy Blazer)</t>
+  </si>
+  <si>
+    <t>B0160AYXP6</t>
+  </si>
+  <si>
+    <t>LPNIC070130601</t>
+  </si>
+  <si>
+    <t>Star Wars Męska koszulka z maską żołnierza, biały, XL</t>
+  </si>
+  <si>
+    <t>B0176CLFI0</t>
+  </si>
+  <si>
+    <t>LPNIC019640712</t>
+  </si>
+  <si>
+    <t>Panter FRAGUA TOTALE S3 Negro 247 Talla: 43</t>
+  </si>
+  <si>
+    <t>B017L8CM9K</t>
+  </si>
+  <si>
+    <t>LPNHE476659420</t>
+  </si>
+  <si>
+    <t>Selene Wnętrze ciała Kobiety Morze 95C Biały</t>
+  </si>
+  <si>
+    <t>B017UM30MK</t>
+  </si>
+  <si>
+    <t>LPNIC019644976</t>
+  </si>
+  <si>
+    <t>0843953260257</t>
+  </si>
+  <si>
+    <t>Spanx Top modelujący Kobiety thinstincts tank top L beżowy (Soft Nude 0)</t>
+  </si>
+  <si>
+    <t>B018X7JS5Y</t>
+  </si>
+  <si>
+    <t>LPNIC019380593</t>
+  </si>
+  <si>
+    <t>Dim Majtki Kobiety Les Pockets Ecodim Coton Couleurs Douces X6 (6 w zestawie) M Rubis/Fiolet/Różowy/Blanc/New Skin/Noir</t>
+  </si>
+  <si>
+    <t>B01BSPPZT6</t>
+  </si>
+  <si>
+    <t>LPNIC070187249</t>
+  </si>
+  <si>
+    <t>Emporio Armani MÄ™skie 111610cc722 bielizna mÄ™ska, biaÅ‚a (Bianco/Bianco 16510), S, czarny, S</t>
+  </si>
+  <si>
+    <t>B01C5QFWMW</t>
+  </si>
+  <si>
+    <t>LPNIC036062117</t>
+  </si>
+  <si>
+    <t>Levi's 512™ Slim Taper - Jeans Mężczyźni 33W / 32L Nightshine</t>
+  </si>
+  <si>
+    <t>B01ENE0LEI</t>
+  </si>
+  <si>
+    <t>LPNIC035951604</t>
+  </si>
+  <si>
+    <t>Abanderado Męska bielizna termiczna Termal Algodón Invierno C/Redondo, biały (Blanco 001), 52 PL</t>
+  </si>
+  <si>
+    <t>B01M7SSSA7</t>
+  </si>
+  <si>
+    <t>LPNIC060670113</t>
+  </si>
+  <si>
+    <t>DIM Hipsterzy damskie (3 sztuki)</t>
+  </si>
+  <si>
+    <t>B06XG5W59Q</t>
+  </si>
+  <si>
+    <t>LPNIC070173406</t>
+  </si>
+  <si>
+    <t>0191770018590</t>
+  </si>
+  <si>
+    <t>Amazon Essentials Herren Baumwoll-Slip ohne Etikett, 7er-Pack XL Weiß</t>
+  </si>
+  <si>
+    <t>B06XWLX85K</t>
+  </si>
+  <si>
+    <t>LPNIC060729352</t>
+  </si>
+  <si>
+    <t>0191770018781</t>
+  </si>
+  <si>
+    <t>Amazon Essentials Herren Boxershorts ohne Etikett, 5er-Pack L Schwarz/Kohlegrau/Grau Meliert</t>
+  </si>
+  <si>
+    <t>B06XWP45N7</t>
+  </si>
+  <si>
+    <t>LPNIC070297336</t>
+  </si>
+  <si>
+    <t>0191770018606</t>
+  </si>
+  <si>
+    <t>Amazon Essentials Herren Baumwoll-Slip ohne Etikett, 7er-Pack XXL Weiß</t>
+  </si>
+  <si>
+    <t>B06XWQ1XQ8</t>
+  </si>
+  <si>
+    <t>LPNIC036052162</t>
+  </si>
+  <si>
+    <t>Levi's Pasek damski Larkspur, Czarny (Noir Regular Black), 75</t>
+  </si>
+  <si>
+    <t>B071RGXNFG</t>
+  </si>
+  <si>
+    <t>LPNIC019364415</t>
+  </si>
+  <si>
+    <t>0191448115606</t>
+  </si>
+  <si>
+    <t>Crocs Crocband Sandal Kids - Sandały Unisex - dzieci 33/34 EU Cerulean Blue/Ocean</t>
+  </si>
+  <si>
+    <t>B072361QBF</t>
+  </si>
+  <si>
+    <t>LPNIC035907598</t>
+  </si>
+  <si>
+    <t>BOSS Męskie tradycyjne, oryginalne majtki z prążkowanej bawełny z logo w pasie, White100, XL</t>
+  </si>
+  <si>
+    <t>B072R3LYZK</t>
+  </si>
+  <si>
+    <t>LPNIC060758932</t>
+  </si>
+  <si>
+    <t>0191665405030</t>
+  </si>
+  <si>
+    <t>Skechers On-the-go 600 Brilliancy Sandały Kobiety 42 EU Czarny</t>
+  </si>
+  <si>
+    <t>B072T4L3T5</t>
+  </si>
+  <si>
+    <t>LPNHE476693764</t>
+  </si>
+  <si>
+    <t>0841483153001</t>
+  </si>
+  <si>
+    <t>SPANX Damskie body modelujące, beżowy (Champagne Beige 000), XL</t>
+  </si>
+  <si>
+    <t>B0757GGKC7</t>
+  </si>
+  <si>
+    <t>LPNHE475300920</t>
+  </si>
+  <si>
+    <t>The Latex Collection Pończochy lateksowe - kolekcja lateksowa - czarne - duże Kobiety 290099810 L Czarny (Nero 001)</t>
+  </si>
+  <si>
+    <t>B075894Y6G</t>
+  </si>
+  <si>
+    <t>LPNIC019374710</t>
+  </si>
+  <si>
+    <t>Sloggi Wsuwane Kobiety Zero One Midi (1 w zestawie) S koniak</t>
+  </si>
+  <si>
+    <t>B075YWSXR7</t>
+  </si>
+  <si>
+    <t>LPNHE476689765</t>
+  </si>
+  <si>
+    <t>Calvin Klein 3P Hip Brief Hip Briefs Mężczyźni,Czarny (Black With Black Wb Xwb),S</t>
+  </si>
+  <si>
+    <t>B077BCSQQD</t>
+  </si>
+  <si>
+    <t>LPNIC070177973</t>
+  </si>
+  <si>
+    <t>adidas Koszulka Mężczyźni TABELA 18 JSY 3XL czarny/biały</t>
+  </si>
+  <si>
+    <t>B077L6GLQV</t>
+  </si>
+  <si>
+    <t>LPNIC035875401</t>
+  </si>
+  <si>
+    <t>Urban Classics Shaped Long Tee Koszulka Mężczyźni 4XL Biały</t>
+  </si>
+  <si>
+    <t>B078FN3P7C</t>
+  </si>
+  <si>
+    <t>LPNIC035907592</t>
+  </si>
+  <si>
+    <t>Seac Damski kombinezon relaksacyjny długi damski, czarny/różowy XS</t>
+  </si>
+  <si>
+    <t>B078MB9M9T</t>
+  </si>
+  <si>
+    <t>LPNIC035867994</t>
+  </si>
+  <si>
+    <t>Selene Lilly Damski biustonosz redukujący 85 (Rozmiar producenta:100D) beżowy (Tierra)</t>
+  </si>
+  <si>
+    <t>B07BFHNHC8</t>
+  </si>
+  <si>
+    <t>LPNIC035890757</t>
+  </si>
+  <si>
+    <t>0191770578940</t>
+  </si>
+  <si>
+    <t>Amazon Essentials Elastyczne Jeggings bez sznurowania (dostępne w dużych rozmiarach) Kobieta, Czarny, 46</t>
+  </si>
+  <si>
+    <t>B07BJ89KFB</t>
+  </si>
+  <si>
+    <t>LPNHE476689860</t>
+  </si>
+  <si>
+    <t>0191770578957</t>
+  </si>
+  <si>
+    <t>Amazon Essentials Damskie rozciągliwe jegginsy (dostępne w rozmiarze plus size), czarne, 18</t>
+  </si>
+  <si>
+    <t>B07BJ8DD8J</t>
+  </si>
+  <si>
+    <t>LPNHE476689859</t>
+  </si>
+  <si>
+    <t>0191930254035</t>
+  </si>
+  <si>
+    <t>Vans Męski Tenisówki Zamszowe Filmore, Black/White 42 EU Czarne zamszowe płótno czarny cynowy T2j</t>
+  </si>
+  <si>
+    <t>B07BN1P2WF</t>
+  </si>
+  <si>
+    <t>LPNHE476689846</t>
+  </si>
+  <si>
     <t>NEMAXX Stand Up Paddle Board (SUP), nadmuchiwana i łatwa do przenoszenia – w zestawie torba, wiosło, płetwa, pompka powietrza, zestaw naprawczy PB300 – pomarańczowy/antracyt</t>
   </si>
   <si>
     <t>B07CM1V6RZ</t>
   </si>
   <si>
     <t>LPNIC011542035</t>
   </si>
   <si>
-    <t>spI091IKLlm</t>
-[...1 lines deleted...]
-  <si>
     <t>LPNIC011542034</t>
   </si>
   <si>
-    <t>0841483153001</t>
-[...8 lines deleted...]
-    <t>LPNHE475300920</t>
+    <t>JP 1880 Męska koszula w dużych rozmiarach L-8XL bez zmarszczek, kolekcja biznesowa, kołnierz kent i długi rękaw, krój Comfort Fit - do 8XL 804890 4XL czarny</t>
+  </si>
+  <si>
+    <t>B07CN5ZFRJ</t>
+  </si>
+  <si>
+    <t>LPNIC035875306</t>
+  </si>
+  <si>
+    <t>0191448326309</t>
+  </si>
+  <si>
+    <t>Crocs Uniseks Specialist II Vent ClogChodaki 37/38 EU White</t>
+  </si>
+  <si>
+    <t>B07CN7JYK8</t>
+  </si>
+  <si>
+    <t>LPNHE476690177</t>
+  </si>
+  <si>
+    <t>Playtex Damski biustonosz Feel Good Support Soutien-Gorge Sans Armatures, biały (Blanc 000), 105D</t>
+  </si>
+  <si>
+    <t>B07D5QPV3L</t>
+  </si>
+  <si>
+    <t>LPNIC019380573</t>
+  </si>
+  <si>
+    <t>0698253863826</t>
+  </si>
+  <si>
+    <t>Ochraniacze słuchu dzieci niemowlę ochraniacze uszu autyzm dzieci ochrona słuchu słuchawki z redukcją szumów słuchawki do spania samolotu fajerwerki głośne środowiska, niebieski</t>
+  </si>
+  <si>
+    <t>B07D671S71</t>
+  </si>
+  <si>
+    <t>LPNIC070221660</t>
+  </si>
+  <si>
+    <t>Geox chłopiec JUNIOR ART. J9109U BUTY</t>
+  </si>
+  <si>
+    <t>B07DJ2X5CH</t>
+  </si>
+  <si>
+    <t>LPNIC070174631</t>
+  </si>
+  <si>
+    <t>Havaianas Brasil Logo Japonki Mezczyzni Biały Japonki Shoes 39/40 EU Niebieski (Navy Blue)</t>
+  </si>
+  <si>
+    <t>B07F165T57</t>
+  </si>
+  <si>
+    <t>LPNIC070196633</t>
+  </si>
+  <si>
+    <t>Calvin Klein Męskie bokserki (3 sztuki) M Wielokolorowy (Black/Blueshadow/Cobaltwater Dtm Wb 4ku)</t>
+  </si>
+  <si>
+    <t>B07F831WGV</t>
+  </si>
+  <si>
+    <t>LPNIC070166706</t>
+  </si>
+  <si>
+    <t>Pepe Jeans Dziewczęca koszulka Hana Glitter S/S 6 Years Palisander, różowy</t>
+  </si>
+  <si>
+    <t>B07G17BDBZ</t>
+  </si>
+  <si>
+    <t>LPNIC019640753</t>
+  </si>
+  <si>
+    <t>0192283992940</t>
+  </si>
+  <si>
+    <t>Skechers Mężczyźni Moreno - EdersonSneakersy 43 EU Beżowy (Tpe 578)</t>
+  </si>
+  <si>
+    <t>B07GPH5LY2</t>
+  </si>
+  <si>
+    <t>LPNIC070440212</t>
+  </si>
+  <si>
+    <t>0192912211022</t>
+  </si>
+  <si>
+    <t>Iris &amp; Lilly Women's Shaper Swimsuit</t>
+  </si>
+  <si>
+    <t>B07JFM57D3</t>
+  </si>
+  <si>
+    <t>LPNIC070131460</t>
+  </si>
+  <si>
+    <t>0191448383999</t>
+  </si>
+  <si>
+    <t>Crocs Uniseks Classic Clogs (Best Sellers) Chodaki 36/37 EU Bright Cobalt</t>
+  </si>
+  <si>
+    <t>B07K9N1BM9</t>
+  </si>
+  <si>
+    <t>LPNIC070274866</t>
+  </si>
+  <si>
+    <t>RXL SL Kierownica rowerowa Carbon 3K/UD wewnętrzna trasa rowerowa kierownica szosowa 400/420/440mm</t>
+  </si>
+  <si>
+    <t>B07KG5F3X7</t>
+  </si>
+  <si>
+    <t>LPNIC019382821</t>
+  </si>
+  <si>
+    <t>Espadryle Carina z bawełny organicznej, zamknięcie wiązane. - Kobiety 40 EU kość słoniowa Ivory 203</t>
+  </si>
+  <si>
+    <t>B07KGVCZQV</t>
+  </si>
+  <si>
+    <t>LPNIC060771031</t>
+  </si>
+  <si>
+    <t>MISEMIYA Uniforms Unisex Scrub Set MZ-8178 Uniseks Uniforms Unisex Scrub Set MZ-8178 S Biały</t>
+  </si>
+  <si>
+    <t>B07KQM8CJ1</t>
+  </si>
+  <si>
+    <t>LPNIC019640728</t>
+  </si>
+  <si>
+    <t>Helly Hansen Koszulka męska HH Lifa</t>
+  </si>
+  <si>
+    <t>B07MNFXNZZ</t>
+  </si>
+  <si>
+    <t>LPNIC035946817</t>
+  </si>
+  <si>
+    <t>0192410104444</t>
+  </si>
+  <si>
+    <t>Teva Tirra W`s 9034, damskie sandały/sandały outdoorowe 36 EU Czarny / czarny</t>
+  </si>
+  <si>
+    <t>B07MX8J64M</t>
+  </si>
+  <si>
+    <t>LPNIC036847667</t>
+  </si>
+  <si>
+    <t>OppoSuits Super Mario Crazy Dance Suits for Men, Comes with Jacket, Pants and Tie in Funny Designs, 48, Super Mario, 48, Super Mario., 58</t>
+  </si>
+  <si>
+    <t>B07NJ12WPB</t>
+  </si>
+  <si>
+    <t>LPNIC035974768</t>
+  </si>
+  <si>
+    <t>0716736131528</t>
+  </si>
+  <si>
+    <t>Polaroid Okulary przeciwsłoneczne Mężczyźni PLD 6076/S (1 w zestawie) 60 Czarny</t>
+  </si>
+  <si>
+    <t>B07NLCPMDW</t>
+  </si>
+  <si>
+    <t>LPNIC070296688</t>
+  </si>
+  <si>
+    <t>ONLY Top Kobiety Onlmoon Singlet Noos Wvn 40 żółty (Mango Mojito Mango Mojito)</t>
+  </si>
+  <si>
+    <t>B07PYRMGGY</t>
+  </si>
+  <si>
+    <t>LPNIC036125626</t>
+  </si>
+  <si>
+    <t>0191448504097</t>
+  </si>
+  <si>
+    <t>Crocs LiteRide Stretch Sandal W - Sandały z odkrytymi palcami Kobiety 36/37 EU Black/White</t>
+  </si>
+  <si>
+    <t>B07SBB868G</t>
+  </si>
+  <si>
+    <t>LPNIC070113707</t>
+  </si>
+  <si>
+    <t>Levi's June L S japonki damskie 37 EU jasnoróżowy</t>
+  </si>
+  <si>
+    <t>B07SHYZ9P3</t>
+  </si>
+  <si>
+    <t>LPNIC070174895</t>
+  </si>
+  <si>
+    <t>0724779048444</t>
+  </si>
+  <si>
+    <t>Damska seksowna bielizna Teddy One Piece Lace Babydoll Body z głębokim dekoltem w serek biały S</t>
+  </si>
+  <si>
+    <t>B07SRPL3J9</t>
+  </si>
+  <si>
+    <t>LPNIC070458109</t>
+  </si>
+  <si>
+    <t>0724779048451</t>
+  </si>
+  <si>
+    <t>Damska seksowna bielizna Teddy One Piece Lace Babydoll Body z głębokim dekoltem w serek biały M</t>
+  </si>
+  <si>
+    <t>B07SWVRNN1</t>
+  </si>
+  <si>
+    <t>LPNIC070458108</t>
+  </si>
+  <si>
+    <t>Abanderado Podstawowe majtki 100% bawełna męska x1, Czarny (Black), 14</t>
+  </si>
+  <si>
+    <t>B07T819SB7</t>
+  </si>
+  <si>
+    <t>LPNIC027089455</t>
+  </si>
+  <si>
+    <t>LPNIC027089454</t>
+  </si>
+  <si>
+    <t>Levi's Shirt Mężczyźni Long-Sleeve Battery Housemark Slim (1 w zestawie) XL White</t>
+  </si>
+  <si>
+    <t>B07TW9Q61Z</t>
+  </si>
+  <si>
+    <t>LPNHE478400907</t>
+  </si>
+  <si>
+    <t>0191448492783</t>
+  </si>
+  <si>
+    <t>Crocs Classic Lined Tie-Dye Clog Chodaki Uniseks 38/39 EU Black</t>
+  </si>
+  <si>
+    <t>B07TZMR2TP</t>
+  </si>
+  <si>
+    <t>LPNIC070173395</t>
+  </si>
+  <si>
+    <t>0192912241258</t>
+  </si>
+  <si>
+    <t>Iris &amp; Lilly Women's Lace Bralette</t>
+  </si>
+  <si>
+    <t>B07V9X6CKV</t>
+  </si>
+  <si>
+    <t>LPNIC036070102</t>
+  </si>
+  <si>
+    <t>0680975340358</t>
+  </si>
+  <si>
+    <t>Vans Męskie buty sportowe Doheny, 6,5 UK 43 EU Biały</t>
+  </si>
+  <si>
+    <t>B07VGSR4Q6</t>
+  </si>
+  <si>
+    <t>LPNIC070325760</t>
+  </si>
+  <si>
+    <t>Lee Short - Shorty Mężczyźni 46 PL (Producent rozmiar: 28) czarny (Black Rinse 47)</t>
+  </si>
+  <si>
+    <t>B07VR812C1</t>
+  </si>
+  <si>
+    <t>LPNIC019640684</t>
+  </si>
+  <si>
+    <t>0193654340971</t>
+  </si>
+  <si>
+    <t>Nike Spodenki sportowe męski M NK DRY PARK III SHORT NB K M Zielony/Czarny</t>
+  </si>
+  <si>
+    <t>B07W6YHQ4L</t>
+  </si>
+  <si>
+    <t>LPNIC036052085</t>
+  </si>
+  <si>
+    <t>Pablosky Kobiety 483300Sandały Peeptoe. 36 EU biały</t>
+  </si>
+  <si>
+    <t>B07WZV573W</t>
+  </si>
+  <si>
+    <t>LPNIC036052167</t>
+  </si>
+  <si>
+    <t>Intex Deluxe Dmuchany Materac, Dwuosobowy, Beżowy/Szary, 152 x 203 x 46 cm</t>
+  </si>
+  <si>
+    <t>B07XVZ25N2</t>
+  </si>
+  <si>
+    <t>LPNIC035885123</t>
+  </si>
+  <si>
+    <t>MTNG Kobiety 69978Sneakersy 38 EU biały</t>
+  </si>
+  <si>
+    <t>B07YGD3JWX</t>
+  </si>
+  <si>
+    <t>LPNIC019640734</t>
+  </si>
+  <si>
+    <t>Triumph Body Kobiety Doreen + Cotton 01 Bs (1 w zestawie) 100C Skórka</t>
+  </si>
+  <si>
+    <t>B07YL9PBGC</t>
+  </si>
+  <si>
+    <t>LPNIC070279073</t>
+  </si>
+  <si>
+    <t>LPNIC070279072</t>
+  </si>
+  <si>
+    <t>0194223910861</t>
+  </si>
+  <si>
+    <t>Amazon Essentials Cotton Boxer Briefs (Previously Spotted Zebra) Boys, Multipacks 8 Multicoloured/Sharks/Stripes 6-7 años</t>
+  </si>
+  <si>
+    <t>B07YP1DGQY</t>
+  </si>
+  <si>
+    <t>LPNIC060659675</t>
+  </si>
+  <si>
+    <t>Umbro Bokserki męskie UMB/1/BCX6, Klasa 3, S</t>
+  </si>
+  <si>
+    <t>B07YYLP44C</t>
+  </si>
+  <si>
+    <t>LPNIC070189942</t>
+  </si>
+  <si>
+    <t>GIOSEPPO Kobiety VicchioAdidasy</t>
+  </si>
+  <si>
+    <t>B07ZS3QDR3</t>
+  </si>
+  <si>
+    <t>LPNIC070126275</t>
+  </si>
+  <si>
+    <t>0192912264196</t>
+  </si>
+  <si>
+    <t>Iris &amp; Lilly Women's One Shoulder Cutout Swimsuit</t>
+  </si>
+  <si>
+    <t>B0812BYVQX</t>
+  </si>
+  <si>
+    <t>LPNIC019364390</t>
+  </si>
+  <si>
+    <t>JACK &amp; JONES Bokserki męskie, 7-pak, basic L Schwarz-3</t>
+  </si>
+  <si>
+    <t>B0823BZ6S5</t>
+  </si>
+  <si>
+    <t>LPNIC035974708</t>
+  </si>
+  <si>
+    <t>Camper Mężczyźni Oruga Sandal K100470-006Sandały 41 EU czarny</t>
+  </si>
+  <si>
+    <t>B08281W548</t>
+  </si>
+  <si>
+    <t>LPNIC019374817</t>
+  </si>
+  <si>
+    <t>0194880197926</t>
+  </si>
+  <si>
+    <t>Skechers Go Walk Arch Fit Togpath - Adidasy Mężczyźni 43.5 EU Taupe tekstylne wykończenie syntetyczne</t>
+  </si>
+  <si>
+    <t>B082PBPH8V</t>
+  </si>
+  <si>
+    <t>LPNHE553523252</t>
+  </si>
+  <si>
+    <t>Wrangler Red Kabel Straight - Dżins Mężczyźni 34W / 30L AUTHENTIC BLUE</t>
+  </si>
+  <si>
+    <t>B08325RBCP</t>
+  </si>
+  <si>
+    <t>LPNHE476685898</t>
+  </si>
+  <si>
+    <t>UMBRO Bokserki (szorty) Mężczyźni Umbro Bokserki Umb/1/Bcx5 (5 w zestawie)</t>
+  </si>
+  <si>
+    <t>B086XG969J</t>
+  </si>
+  <si>
+    <t>LPNIC070557298</t>
+  </si>
+  <si>
+    <t>Umbro Bokserki (szorty) Mężczyźni Umbro Boxer Umb/1bcx3 L N</t>
+  </si>
+  <si>
+    <t>B087N29HB6</t>
+  </si>
+  <si>
+    <t>LPNIC035875351</t>
+  </si>
+  <si>
+    <t>0886745891826</t>
+  </si>
+  <si>
+    <t>K2 Łyżwy męskie F.I.T. Ice Boa, czarne - pomarańczowe, 25E0401</t>
+  </si>
+  <si>
+    <t>B087VNH5MH</t>
+  </si>
+  <si>
+    <t>LPNIC035889956</t>
+  </si>
+  <si>
+    <t>Umbro Bokserki (szorty) Mężczyźni Umbro Slipy Umb/1/Scx5 XL Klasa 1</t>
+  </si>
+  <si>
+    <t>B088MXCKJR</t>
+  </si>
+  <si>
+    <t>LPNIC070385409</t>
+  </si>
+  <si>
+    <t>Umbro Wsuwane Mężczyźni Umbro Slipy Umb/1/Scx5 XXL klasa.</t>
+  </si>
+  <si>
+    <t>B088MYZHMM</t>
+  </si>
+  <si>
+    <t>LPNIC035983843</t>
+  </si>
+  <si>
+    <t>Umbro Wsuwane Mężczyźni Umbro Slipy Umb/1/Scx5 M Klasa 1</t>
+  </si>
+  <si>
+    <t>B088N18HXZ</t>
+  </si>
+  <si>
+    <t>LPNIC060669852</t>
+  </si>
+  <si>
+    <t>Umbro Bokserki (szorty) Mężczyźni Umbro Slipy Umb/1/Scx5 XXL Klasa 1</t>
+  </si>
+  <si>
+    <t>B088N3BDLP</t>
+  </si>
+  <si>
+    <t>LPNIC070203037</t>
+  </si>
+  <si>
+    <t>Umbro Wsuwane Mężczyźni Umbro Slipy Umb/1/Scx5 L Klasa 1</t>
+  </si>
+  <si>
+    <t>B088N3BRGJ</t>
+  </si>
+  <si>
+    <t>LPNIC019374620</t>
+  </si>
+  <si>
+    <t>0191448680340</t>
+  </si>
+  <si>
+    <t>Crocs Uniseks Classic Crocs SandalSandał 39/40 EU Black</t>
+  </si>
+  <si>
+    <t>B088Y67ZC2</t>
+  </si>
+  <si>
+    <t>LPNIC070126932</t>
+  </si>
+  <si>
+    <t>Aktive 62182 – Namiot, mata do przewijania z podłogą, 150 x 150 x 190 cm, zielona</t>
+  </si>
+  <si>
+    <t>B0897SKV27</t>
+  </si>
+  <si>
+    <t>LPNIC035977101</t>
+  </si>
+  <si>
+    <t>LPNIC035977100</t>
+  </si>
+  <si>
+    <t>LPNIC035977102</t>
+  </si>
+  <si>
+    <t>0192912010496</t>
+  </si>
+  <si>
+    <t>find. Calzoncillo Bajo de Algodón Hombre, Pack de 5, Multicoloured (Nvy/Gry/Burg Polka), L, Label: L</t>
+  </si>
+  <si>
+    <t>B089BR9VN7</t>
+  </si>
+  <si>
+    <t>LPNHE476655004</t>
+  </si>
+  <si>
+    <t>Levi's Listy Mężczyźni Levi's Back in Session Men's Briefs Multipack (3 sztuki)</t>
+  </si>
+  <si>
+    <t>B089M5MJ9X</t>
+  </si>
+  <si>
+    <t>LPNIC060659598</t>
+  </si>
+  <si>
+    <t>SLIMBELLE Stringi do kontroli brzucha, wysoki stan, majtki modelujące stringi wyszczuplające bielizna modelująca dla kobiet XL-XXL Nero</t>
+  </si>
+  <si>
+    <t>B089N1ZTGD</t>
+  </si>
+  <si>
+    <t>LPNIC035985826</t>
+  </si>
+  <si>
+    <t>0194349002761</t>
+  </si>
+  <si>
+    <t>WeSkate Yw-726-s Hulajnoga dziewczęca i chłopięca</t>
+  </si>
+  <si>
+    <t>B089R9YJDB</t>
+  </si>
+  <si>
+    <t>LPNIC035895535</t>
+  </si>
+  <si>
+    <t>Sloggi Damski biustonosz z adapterem do ciała, Nostalgic Brown, S Duże rozmiary</t>
+  </si>
+  <si>
+    <t>B089YW14T9</t>
+  </si>
+  <si>
+    <t>LPNIC070391651</t>
+  </si>
+  <si>
+    <t>CRAZYBOXER Rozmiar XL: Bokserki Crazy Boxer Unitario - HUND - mikrofibra - 92% poliester 8% elastan Mężczyźni Boxer Unitario Hombre T640-1 S Kolor: wielokolorow</t>
+  </si>
+  <si>
+    <t>B08C7R4X15</t>
+  </si>
+  <si>
+    <t>LPNIC019640690</t>
+  </si>
+  <si>
+    <t>Desigual Damska torba na ramię PU, brązowa, U, brązowy, U U brązowy</t>
+  </si>
+  <si>
+    <t>B08CN2D34W</t>
+  </si>
+  <si>
+    <t>LPNIC011544001</t>
+  </si>
+  <si>
+    <t>Pepe Jeans Koszulka Mężczyźni Mark M 014sorbet Lemon</t>
+  </si>
+  <si>
+    <t>B08D6YWJ85</t>
+  </si>
+  <si>
+    <t>LPNIC035875384</t>
+  </si>
+  <si>
+    <t>s.Oliver Jeansy panie 120.10.010.26.180.2059969 36 59Z4.</t>
+  </si>
+  <si>
+    <t>B08DBMPT6B</t>
+  </si>
+  <si>
+    <t>LPNIC011597154</t>
+  </si>
+  <si>
+    <t>Dockers Polo Mężczyźni Garment Dyed Polo L Frosted Lilac</t>
+  </si>
+  <si>
+    <t>B08DL3SD6Z</t>
+  </si>
+  <si>
+    <t>LPNIC019364326</t>
+  </si>
+  <si>
+    <t>Marco Tozzi Kobiety 2-2-28121-28Sandał 38 EU czarny Comb</t>
+  </si>
+  <si>
+    <t>B08F1MP4XL</t>
+  </si>
+  <si>
+    <t>LPNIC070345405</t>
+  </si>
+  <si>
+    <t>Hackett London G/DYE TEXTURE SHORTS - Szorty Mężczyźni 36 368 róż</t>
+  </si>
+  <si>
+    <t>B08F7TWZMR</t>
+  </si>
+  <si>
+    <t>LPNIC036003258</t>
+  </si>
+  <si>
+    <t>DC Shoes Dc Shoes Manual - dla mężczyzn - Adidasy Mężczyźni 44.5 EU czarny</t>
+  </si>
+  <si>
+    <t>B08GPV5B33</t>
+  </si>
+  <si>
+    <t>LPNIC019640688</t>
+  </si>
+  <si>
+    <t>0192912066431</t>
+  </si>
+  <si>
+    <t>IRIS &amp; LILLY Women's Cheeky Lace Hipster Briefs with Edge Detail, Pack of 2</t>
+  </si>
+  <si>
+    <t>B08GYX8HB7</t>
+  </si>
+  <si>
+    <t>LPNIC070327595</t>
+  </si>
+  <si>
+    <t>MARIAMARE Sandals Women Sandals 68012 Woman | Dress Sandals | Buckle closure</t>
+  </si>
+  <si>
+    <t>B08JCH8KQ9</t>
+  </si>
+  <si>
+    <t>LPNIC019364171</t>
+  </si>
+  <si>
+    <t>Adidas Kobiety Essentials Linear 28883 Legginsy, Czarny, L</t>
+  </si>
+  <si>
+    <t>B08L82RGZK</t>
+  </si>
+  <si>
+    <t>LPNHE473919112</t>
+  </si>
+  <si>
+    <t>Dim Majtki menstruacyjne klasyczne bawełna organiczna obfity strumień Dim Protect x1, czarny, 34/36</t>
+  </si>
+  <si>
+    <t>B08L9JMTD7</t>
+  </si>
+  <si>
+    <t>LPNIC070160632</t>
+  </si>
+  <si>
+    <t>Scotch &amp; Soda Sukienka Kobiety Gerafftes Kleid aus ECOVERO™-Mischung XL Rust 0041</t>
+  </si>
+  <si>
+    <t>B08M7NZJ34</t>
+  </si>
+  <si>
+    <t>LPNIC035946731</t>
+  </si>
+  <si>
+    <t>0195111442938</t>
+  </si>
+  <si>
+    <t>Amazon Essentials Women's Hiking Shorts in Stretch Fabric with Pockets and 5" Inseam 38-40 Navy</t>
+  </si>
+  <si>
+    <t>B08P1RT32B</t>
+  </si>
+  <si>
+    <t>LPNIC019640735</t>
+  </si>
+  <si>
+    <t>0193128705817</t>
+  </si>
+  <si>
+    <t>Salomon Mężczyźni Alphacross 3 GtxButy do biegania w terenie. 40 EU Legion Blue Mallard Blue Night Sky</t>
+  </si>
+  <si>
+    <t>B08P27G4JK</t>
+  </si>
+  <si>
+    <t>LPNIC070116300</t>
+  </si>
+  <si>
+    <t>0193128735562</t>
+  </si>
+  <si>
+    <t>Salomon Kobiety Alphacross 3 Gtx WButy do biegania w terenie. 38 EU czarny</t>
+  </si>
+  <si>
+    <t>B08P29PNSR</t>
+  </si>
+  <si>
+    <t>LPNIC036052215</t>
+  </si>
+  <si>
+    <t>Lacoste Mężczyźni Carnaby Bl21 1 Smatrampki</t>
+  </si>
+  <si>
+    <t>B08PCZWYY3</t>
+  </si>
+  <si>
+    <t>LPNIC011544044</t>
+  </si>
+  <si>
+    <t>Lacoste Kobiety 42sfa0065trampki</t>
+  </si>
+  <si>
+    <t>B08PD1VMY5</t>
+  </si>
+  <si>
+    <t>LPNIC070116028</t>
+  </si>
+  <si>
+    <t>Levi's Męski T-shirt Slim 2pk Crewneck 1, 2 sztuki Slim Crew Dusty Olive/Antarctica, L</t>
+  </si>
+  <si>
+    <t>B08PDKJCVK</t>
+  </si>
+  <si>
+    <t>LPNHE476689858</t>
+  </si>
+  <si>
+    <t>0194957479153</t>
+  </si>
+  <si>
+    <t>NIKE Uniseks - dzieci Nike Downshifter 11 GsButy gimnastyczne 36.5 EU czarny biały</t>
+  </si>
+  <si>
+    <t>B08QBDZ24W</t>
+  </si>
+  <si>
+    <t>LPNIC070383902</t>
+  </si>
+  <si>
+    <t>0194135369092</t>
+  </si>
+  <si>
+    <t>Simple Joys by Carter's Rash Guard — zestaw Niemowlęta - dziewczynki Baby And Toddler Girls' 3-piece Rashguard Set 6-9 miesięcy Arbuz</t>
+  </si>
+  <si>
+    <t>B08QW3Z5VM</t>
+  </si>
+  <si>
+    <t>LPNIC035968561</t>
+  </si>
+  <si>
+    <t>Tommy Hilfiger New Classic Straight Hw Pure - Spodnie Kobiety 30W / 32L Czysty</t>
+  </si>
+  <si>
+    <t>B08T1K974Q</t>
+  </si>
+  <si>
+    <t>LPNIC035946705</t>
+  </si>
+  <si>
+    <t>HUGO Kobiety Tonic Pump 85-netpompka. 37.5 EU Open Miscellaneous975</t>
+  </si>
+  <si>
+    <t>B08T26PZVM</t>
+  </si>
+  <si>
+    <t>LPNIC019374942</t>
+  </si>
+  <si>
+    <t>Calvin Klein Majtki stringi Kobiety THONG L Pomidor</t>
+  </si>
+  <si>
+    <t>B08T5TLR4K</t>
+  </si>
+  <si>
+    <t>LPNIC035917820</t>
+  </si>
+  <si>
+    <t>Tommy Hilfiger Bokserki (szorty) Meżczyzni 3P TRUNK WB S Wielokolorowy</t>
+  </si>
+  <si>
+    <t>B08T9BSN33</t>
+  </si>
+  <si>
+    <t>LPNIC070312579</t>
+  </si>
+  <si>
+    <t>Tommy Hilfiger Mężczyźni Bielizna, Wielokolorowy, XL</t>
+  </si>
+  <si>
+    <t>B08T9CLLRW</t>
+  </si>
+  <si>
+    <t>LPNHE553622377</t>
+  </si>
+  <si>
+    <t>ONLY Damski top Onlastrid Singlet WVN Noos</t>
+  </si>
+  <si>
+    <t>B08T9LW8GS</t>
+  </si>
+  <si>
+    <t>LPNIC036052165</t>
+  </si>
+  <si>
+    <t>Voqeen Conjunto de Bikinis de Cintura Alta para Mujer Traje de baño Anudado con Lazo Empuje hacia Arriba Estampado Conjunto de Bikini Traje de baño con Honda</t>
+  </si>
+  <si>
+    <t>B08V58T92S</t>
+  </si>
+  <si>
+    <t>LPNIC035946825</t>
+  </si>
+  <si>
+    <t>Munich Uniseks Dash 2023Adidasy 42 EU Kolor biały</t>
+  </si>
+  <si>
+    <t>B08WZZ5CS5</t>
+  </si>
+  <si>
+    <t>LPNIC070171084</t>
+  </si>
+  <si>
+    <t>JACK &amp; JONES Jjiglenn Jjoriginal Ge 906 I.k Noos - Dżins Mężczyźni 30W / 34L Blue Denim</t>
+  </si>
+  <si>
+    <t>B08X3PPP7T</t>
+  </si>
+  <si>
+    <t>LPNIC019640719</t>
+  </si>
+  <si>
+    <t>AKTIVE 52873 stół składany do ping ponga, z zestawem rakiet i piłek, składany stół aluminiowy, na zewnątrz, 160 x 80 x 70 cm, niebieski</t>
+  </si>
+  <si>
+    <t>B08XZHLHYG</t>
+  </si>
+  <si>
+    <t>LPNIC035887774</t>
   </si>
   <si>
     <t>Gina Bacconi Sukienka koktajlowa Kobiety Gina Bacconi Women's Scallop Lace Dress 44 Czerwony</t>
   </si>
   <si>
     <t>B091TG6SF3</t>
   </si>
   <si>
     <t>LPNIC035890914</t>
   </si>
   <si>
-    <t>0787162653915</t>
-[...26 lines deleted...]
-    <t>LPNIC011536030</t>
+    <t>Havaianas Mężczyźni DualKlapki 43/44 EU Navy Blue/Begonia Orange</t>
+  </si>
+  <si>
+    <t>B0929J94WJ</t>
+  </si>
+  <si>
+    <t>LPNIC019382437</t>
+  </si>
+  <si>
+    <t>0195440399071</t>
+  </si>
+  <si>
+    <t>Vans Męskie buty sportowe Filmore Decon 36.5 EU Black White Checkerboard</t>
+  </si>
+  <si>
+    <t>B0949N93QL</t>
+  </si>
+  <si>
+    <t>LPNHE476655655</t>
+  </si>
+  <si>
+    <t>Speedo Kufry kąpielowe Mężczyźni Eco Endurance + Pro Mid Jammer 26 Czarny</t>
+  </si>
+  <si>
+    <t>B094DQ831Q</t>
+  </si>
+  <si>
+    <t>LPNHE475300881</t>
+  </si>
+  <si>
+    <t>adidas Wydajność, biały, 45 1/3 EU</t>
+  </si>
+  <si>
+    <t>B094QR4FTF</t>
+  </si>
+  <si>
+    <t>LPNIC036052236</t>
+  </si>
+  <si>
+    <t>Love Moschino Koszulka Kobiety T-shirt zwierzęcy motyl nadruk 46 Czarny</t>
+  </si>
+  <si>
+    <t>B095KKJ3NC</t>
+  </si>
+  <si>
+    <t>LPNIC036072152</t>
+  </si>
+  <si>
+    <t>0194894354315</t>
+  </si>
+  <si>
+    <t>Columbia T-shirt z sezonowym logo Mężczyźni Seasonal Logo Tee S Czarny/szczotkowane logo</t>
+  </si>
+  <si>
+    <t>B096DJW17Y</t>
+  </si>
+  <si>
+    <t>LPNIC019362275</t>
+  </si>
+  <si>
+    <t>Geox Niemowlęta - chłopcy B Sandal Tapuz Boy Pierwszy Krok Sandały 22 EU Granatowy czerwony</t>
+  </si>
+  <si>
+    <t>B096MR2CFN</t>
+  </si>
+  <si>
+    <t>LPNHE473919857</t>
+  </si>
+  <si>
+    <t>Dockers Smart Supreme Flex Modern Chino Short - Shorts Mężczyźni 34 Harvest Gold</t>
+  </si>
+  <si>
+    <t>B097389FKH</t>
+  </si>
+  <si>
+    <t>LPNIC036062051</t>
+  </si>
+  <si>
+    <t>0764735009591</t>
+  </si>
+  <si>
+    <t>Namiot kempingowy, natychmiastowy montaż – wodoszczelny, lekki namiot typu pop-up kopułkowy, łatwy w montażu, idealny do plecaków plażowych i wędrówek</t>
+  </si>
+  <si>
+    <t>B097BHX3V5</t>
+  </si>
+  <si>
+    <t>LPNIC035879857</t>
+  </si>
+  <si>
+    <t>PUMA Uniseks Divecat AdultSandal 44.5 EU V2 LITE PEACOAT-WHITE</t>
+  </si>
+  <si>
+    <t>B097C6K8CM</t>
+  </si>
+  <si>
+    <t>LPNIC070270574</t>
+  </si>
+  <si>
+    <t>PUMA Majtki stringi Kobiety Luminous string 4 pack (4 w zestawie) M czarny/biały</t>
+  </si>
+  <si>
+    <t>B097H9S28B</t>
+  </si>
+  <si>
+    <t>LPNIC070157108</t>
+  </si>
+  <si>
+    <t>Quiksilver Monkey Abyss - Sandał Mężczyźni</t>
+  </si>
+  <si>
+    <t>B097Q332LW</t>
+  </si>
+  <si>
+    <t>LPNIC035941765</t>
+  </si>
+  <si>
+    <t>Tommy Hilfiger Harlem szorty 1985 - Spodnie Mężczyźni</t>
+  </si>
+  <si>
+    <t>B098PJV9DT</t>
+  </si>
+  <si>
+    <t>LPNIC035917790</t>
+  </si>
+  <si>
+    <t>Levi's Męska koszula polo Big &amp; Tall Housemark xxl Mineral Black</t>
+  </si>
+  <si>
+    <t>B098QXNXHT</t>
+  </si>
+  <si>
+    <t>LPNHE553628897</t>
+  </si>
+  <si>
+    <t>Levi's Męski T-shirt Ss Original Hm Tee, Abyss pióro z cynamonem, M</t>
+  </si>
+  <si>
+    <t>B098QYHLYM</t>
+  </si>
+  <si>
+    <t>LPNIC035953654</t>
+  </si>
+  <si>
+    <t>Tommy Hilfiger One-Piece Bao Suit for Girls</t>
+  </si>
+  <si>
+    <t>B098V1H291</t>
+  </si>
+  <si>
+    <t>LPNIC035909326</t>
+  </si>
+  <si>
+    <t>G-STAR RAW Bronson 2.0 Slim Chino Spodnie Mężczyźni , niebieski (Warm Sartho C072-c423) , 29W / 32L</t>
+  </si>
+  <si>
+    <t>B098XR695T</t>
+  </si>
+  <si>
+    <t>LPNIC035875299</t>
+  </si>
+  <si>
+    <t>Calvin Klein Bagażnik Mężczyźni Pień, 3 szt (3 w zestawie)</t>
+  </si>
+  <si>
+    <t>B0992C8JYJ</t>
+  </si>
+  <si>
+    <t>LPNIC070270369</t>
+  </si>
+  <si>
+    <t>Calvin Klein Majtki męskie (3 sztuki), Wielokolorowy (czarny/biały/szary wrzosowy), XXL</t>
+  </si>
+  <si>
+    <t>B0992F2QPM</t>
+  </si>
+  <si>
+    <t>LPNIC035983957</t>
+  </si>
+  <si>
+    <t>GIOSEPPO Kobiety TequestaSandały 40 EU biały</t>
+  </si>
+  <si>
+    <t>B09996XKLN</t>
+  </si>
+  <si>
+    <t>LPNIC019374660</t>
+  </si>
+  <si>
+    <t>Desigual Bikini Kobiety BIKI_ALANA I M biały</t>
+  </si>
+  <si>
+    <t>B0999GP92G</t>
+  </si>
+  <si>
+    <t>LPNIC070378349</t>
   </si>
   <si>
     <t>Tommy Hilfiger Koszula Mężczyźni 1985 KNIT SOLID SF SHIRT XL Minty Essence</t>
   </si>
   <si>
     <t>B0999JZYNN</t>
   </si>
   <si>
     <t>LPNIC035953671</t>
   </si>
   <si>
-    <t>0192689105647</t>
-[...518 lines deleted...]
-    <t>LPNHE473919857</t>
+    <t>MTNG Men Trainers New Metro 84709 Man | Sport Sneakers | Lace-up Closure</t>
+  </si>
+  <si>
+    <t>B099FH44SS</t>
+  </si>
+  <si>
+    <t>LPNIC060746741</t>
+  </si>
+  <si>
+    <t>MTNG Sandalia 50605 308013 Jute Natural 40 sandały damskie, kremowe, UE</t>
+  </si>
+  <si>
+    <t>B099KKX2JK</t>
+  </si>
+  <si>
+    <t>LPNIC070127070</t>
+  </si>
+  <si>
+    <t>Naf Naf Koszulka Kobiety t-shirt S delikatna zieleń</t>
+  </si>
+  <si>
+    <t>B099N7K54N</t>
+  </si>
+  <si>
+    <t>LPNIC060771148</t>
+  </si>
+  <si>
+    <t>Lee LEGENDARY REGULAR - Dżins Kobiety 30W / 33L Seattle.</t>
+  </si>
+  <si>
+    <t>B099S6DCPK</t>
+  </si>
+  <si>
+    <t>LPNHE473919854</t>
+  </si>
+  <si>
+    <t>JACK &amp; JONES PLUS Sweter męski, granatowy blezer, 3XL Duże Rozmiary</t>
+  </si>
+  <si>
+    <t>B099X5649R</t>
+  </si>
+  <si>
+    <t>LPNIC035974827</t>
+  </si>
+  <si>
+    <t>M17 Męska bluza z kapturem z recyklingu zapinana na zamek błyskawiczny codzienna bluza z kapturem bluza z kapturem bluza z zamkiem błyskawicznym zwykła góra kurtka z długim rękawem M biały</t>
+  </si>
+  <si>
+    <t>B09BBWN81J</t>
+  </si>
+  <si>
+    <t>LPNIC035974855</t>
+  </si>
+  <si>
+    <t>JACK &amp; JONES Koszulka polo Mężczyźni Jcologan Inject Polo Ss Sn M granatowy blezer</t>
+  </si>
+  <si>
+    <t>B09F6V44N9</t>
+  </si>
+  <si>
+    <t>LPNIC035946812</t>
+  </si>
+  <si>
+    <t>0192912189871</t>
+  </si>
+  <si>
+    <t>Amazon Essentials Women's Lightweight Support Classic Bikini Top 38 Washed Black</t>
+  </si>
+  <si>
+    <t>B09FG4KKBS</t>
+  </si>
+  <si>
+    <t>LPNIC070477615</t>
+  </si>
+  <si>
+    <t>women'secret Zestaw 7 majtek Kobiety Pack Brasilien Brief</t>
+  </si>
+  <si>
+    <t>B09GG51GKG</t>
+  </si>
+  <si>
+    <t>LPNHE475300860</t>
+  </si>
+  <si>
+    <t>XTI Kobiety 45079Sandały na koturnie 38 EU Wielbłądzi</t>
+  </si>
+  <si>
+    <t>B09LHQX388</t>
+  </si>
+  <si>
+    <t>LPNIC019374629</t>
   </si>
   <si>
     <t>Arena Women's Swim PRO Back Graphic Pełna kobieta (pakiet 1)</t>
   </si>
   <si>
     <t>B09LR9DYSX</t>
   </si>
   <si>
     <t>LPNIC035974880</t>
   </si>
   <si>
-    <t>Brandit Urban Legend Vintage Cargo Short (rozmiar S do 7XL) L czarny</t>
-[...628 lines deleted...]
-  <si>
     <t>KUMAYES Body Shaper for Women Fajas Colombianas with Built-in Bra Fajas Reductoras Shapewear Body Shaper Corset</t>
   </si>
   <si>
     <t>B09NSCL65R</t>
   </si>
   <si>
     <t>LPNIC070453372</t>
-  </si>
-[...445 lines deleted...]
-    <t>LPNIC035946825</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2116,4086 +2116,4086 @@
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="C2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="F2">
-        <v>260.29</v>
+        <v>14.4</v>
       </c>
       <c r="G2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>4251320803512</v>
+        <v>13</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="C3" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E3">
         <v>1</v>
       </c>
       <c r="F3">
-        <v>260.29</v>
+        <v>25.3</v>
       </c>
       <c r="G3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="E4">
         <v>1</v>
       </c>
       <c r="F4">
-        <v>159.9</v>
+        <v>97.99</v>
       </c>
       <c r="G4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>5031592495184</v>
+        <v>21</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>20</v>
       </c>
       <c r="C5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E5">
         <v>1</v>
       </c>
       <c r="F5">
-        <v>150.69</v>
+        <v>21.99</v>
       </c>
       <c r="G5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>24</v>
+      </c>
+      <c r="B6" s="1">
+        <v>7613112860276</v>
       </c>
       <c r="C6" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="E6">
         <v>1</v>
       </c>
       <c r="F6">
-        <v>129.95</v>
+        <v>35.08</v>
       </c>
       <c r="G6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B7" s="1">
-        <v>4047395750147</v>
+        <v>3340441444177</v>
       </c>
       <c r="C7" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="E7">
         <v>1</v>
       </c>
       <c r="F7">
-        <v>114.5</v>
+        <v>27.25</v>
       </c>
       <c r="G7" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B8" s="1">
-        <v>5414847462863</v>
+        <v>8422390013514</v>
       </c>
       <c r="C8" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D8" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="E8">
         <v>1</v>
       </c>
       <c r="F8">
-        <v>105.98</v>
+        <v>7.5</v>
       </c>
       <c r="G8" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B9" s="1">
-        <v>8720116974218</v>
+        <v>8422390013514</v>
       </c>
       <c r="C9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D9" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E9">
         <v>1</v>
       </c>
       <c r="F9">
-        <v>99.9</v>
+        <v>7.5</v>
       </c>
       <c r="G9" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>34</v>
+      </c>
+      <c r="B10" s="1">
+        <v>3608850232373</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E10">
         <v>1</v>
       </c>
       <c r="F10">
-        <v>97.99</v>
+        <v>20.8</v>
       </c>
       <c r="G10" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B11" s="1">
-        <v>5012123921242</v>
+        <v>8428039256564</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E11">
         <v>1</v>
       </c>
       <c r="F11">
-        <v>96.91</v>
+        <v>18.32</v>
       </c>
       <c r="G11" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B12" s="1">
-        <v>8434483291976</v>
+        <v>8428039021186</v>
       </c>
       <c r="C12" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E12">
         <v>1</v>
       </c>
       <c r="F12">
-        <v>94.53</v>
+        <v>15.95</v>
       </c>
       <c r="G12" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B13" s="1">
-        <v>8412842528734</v>
+        <v>4051773019504</v>
       </c>
       <c r="C13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E13">
         <v>1</v>
       </c>
       <c r="F13">
-        <v>89.95</v>
+        <v>34.99</v>
       </c>
       <c r="G13" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>8432561418468</v>
+        <v>47</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>46</v>
       </c>
       <c r="C14" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D14" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E14">
         <v>1</v>
       </c>
       <c r="F14">
-        <v>88.0</v>
+        <v>83.0</v>
       </c>
       <c r="G14" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>50</v>
+      </c>
+      <c r="B15" s="1">
+        <v>5414847462863</v>
       </c>
       <c r="C15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D15" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E15">
         <v>1</v>
       </c>
       <c r="F15">
-        <v>83.0</v>
+        <v>105.98</v>
       </c>
       <c r="G15" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>53</v>
       </c>
-      <c r="B16" s="1" t="s">
-        <v>52</v>
+      <c r="B16" s="1">
+        <v>8428039782162</v>
       </c>
       <c r="C16" t="s">
         <v>54</v>
       </c>
       <c r="D16" t="s">
         <v>55</v>
       </c>
       <c r="E16">
         <v>1</v>
       </c>
       <c r="F16">
-        <v>81.49</v>
+        <v>25.99</v>
       </c>
       <c r="G16" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>56</v>
       </c>
       <c r="B17" s="1">
-        <v>6941057417721</v>
+        <v>8428039782568</v>
       </c>
       <c r="C17" t="s">
         <v>57</v>
       </c>
       <c r="D17" t="s">
         <v>58</v>
       </c>
       <c r="E17">
         <v>1</v>
       </c>
       <c r="F17">
-        <v>79.35</v>
+        <v>28.21</v>
       </c>
       <c r="G17" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C18" t="s">
         <v>61</v>
       </c>
       <c r="D18" t="s">
         <v>62</v>
       </c>
       <c r="E18">
         <v>1</v>
       </c>
       <c r="F18">
-        <v>77.18</v>
+        <v>129.95</v>
       </c>
       <c r="G18" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="1">
+        <v>5712066789151</v>
+      </c>
+      <c r="C19" t="s">
         <v>64</v>
       </c>
-      <c r="B19" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>65</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19">
         <v>1</v>
       </c>
       <c r="F19">
-        <v>76.99</v>
+        <v>18.96</v>
       </c>
       <c r="G19" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
+        <v>66</v>
+      </c>
+      <c r="B20" s="1">
+        <v>8413092436510</v>
+      </c>
+      <c r="C20" t="s">
         <v>67</v>
       </c>
-      <c r="B20" s="1">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>68</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20">
         <v>1</v>
       </c>
       <c r="F20">
-        <v>73.37</v>
+        <v>28.1</v>
       </c>
       <c r="G20" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="1">
+        <v>8719107587698</v>
+      </c>
+      <c r="C21" t="s">
+        <v>70</v>
+      </c>
+      <c r="D21" t="s">
         <v>71</v>
       </c>
-      <c r="B21" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E21">
         <v>1</v>
       </c>
       <c r="F21">
-        <v>71.22</v>
+        <v>22.52</v>
       </c>
       <c r="G21" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="B22" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" s="1">
+        <v>5052777246339</v>
+      </c>
+      <c r="C22" t="s">
+        <v>73</v>
+      </c>
+      <c r="D22" t="s">
         <v>74</v>
       </c>
-      <c r="C22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E22">
         <v>1</v>
       </c>
       <c r="F22">
-        <v>70.63</v>
+        <v>16.4</v>
       </c>
       <c r="G22" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="B23" s="1">
-        <v>8434521820779</v>
+        <v>8422044007241</v>
       </c>
       <c r="C23" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="D23" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="E23">
         <v>1</v>
       </c>
       <c r="F23">
-        <v>69.95</v>
+        <v>51.44</v>
       </c>
       <c r="G23" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B24" s="1">
-        <v>8720115083188</v>
+        <v>8428039368052</v>
       </c>
       <c r="C24" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="D24" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="E24">
         <v>1</v>
       </c>
       <c r="F24">
-        <v>68.31</v>
+        <v>31.13</v>
       </c>
       <c r="G24" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
+        <v>82</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C25" t="s">
+        <v>83</v>
+      </c>
+      <c r="D25" t="s">
         <v>84</v>
       </c>
-      <c r="B25" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E25">
         <v>1</v>
       </c>
       <c r="F25">
-        <v>67.43</v>
+        <v>54.95</v>
       </c>
       <c r="G25" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B26" s="1">
-        <v>7613113829838</v>
+        <v>3610860977120</v>
       </c>
       <c r="C26" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D26" t="s">
         <v>87</v>
       </c>
       <c r="E26">
         <v>1</v>
       </c>
       <c r="F26">
-        <v>67.43</v>
+        <v>21.38</v>
       </c>
       <c r="G26" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="1">
-        <v>8002908392104</v>
+        <v>8033996723792</v>
       </c>
       <c r="C27" t="s">
         <v>89</v>
       </c>
       <c r="D27" t="s">
         <v>90</v>
       </c>
       <c r="E27">
         <v>1</v>
       </c>
       <c r="F27">
-        <v>65.71</v>
+        <v>39.9</v>
       </c>
       <c r="G27" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>91</v>
       </c>
       <c r="B28" s="1">
-        <v>8055204522492</v>
+        <v>5415313478050</v>
       </c>
       <c r="C28" t="s">
         <v>92</v>
       </c>
       <c r="D28" t="s">
         <v>93</v>
       </c>
       <c r="E28">
         <v>1</v>
       </c>
       <c r="F28">
-        <v>65.2</v>
+        <v>59.98</v>
       </c>
       <c r="G28" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
+        <v>94</v>
+      </c>
+      <c r="B29" s="1">
+        <v>8422390103840</v>
+      </c>
+      <c r="C29" t="s">
         <v>95</v>
       </c>
-      <c r="B29" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>96</v>
       </c>
-      <c r="D29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29">
         <v>1</v>
       </c>
       <c r="F29">
-        <v>65.0</v>
+        <v>12.41</v>
       </c>
       <c r="G29" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
+        <v>97</v>
+      </c>
+      <c r="B30" s="1">
+        <v>3610861159945</v>
+      </c>
+      <c r="C30" t="s">
         <v>98</v>
       </c>
-      <c r="B30" s="1">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>99</v>
       </c>
-      <c r="D30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30">
         <v>1</v>
       </c>
       <c r="F30">
-        <v>62.31</v>
+        <v>12.65</v>
       </c>
       <c r="G30" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
+        <v>101</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C31" t="s">
         <v>102</v>
       </c>
-      <c r="B31" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>103</v>
       </c>
-      <c r="D31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31">
         <v>1</v>
       </c>
       <c r="F31">
-        <v>61.99</v>
+        <v>21.4</v>
       </c>
       <c r="G31" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>105</v>
       </c>
-      <c r="B32" s="1">
-        <v>5415313478050</v>
+      <c r="B32" s="1" t="s">
+        <v>104</v>
       </c>
       <c r="C32" t="s">
         <v>106</v>
       </c>
       <c r="D32" t="s">
         <v>107</v>
       </c>
       <c r="E32">
         <v>1</v>
       </c>
       <c r="F32">
-        <v>59.98</v>
+        <v>19.95</v>
       </c>
       <c r="G32" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
+        <v>109</v>
+      </c>
+      <c r="B33" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B33" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="C33" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D33" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E33">
         <v>1</v>
       </c>
       <c r="F33">
-        <v>59.65</v>
+        <v>20.2</v>
       </c>
       <c r="G33" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>112</v>
       </c>
-      <c r="B34" s="1" t="s">
-        <v>111</v>
+      <c r="B34" s="1">
+        <v>7613325943414</v>
       </c>
       <c r="C34" t="s">
         <v>113</v>
       </c>
       <c r="D34" t="s">
         <v>114</v>
       </c>
       <c r="E34">
         <v>1</v>
       </c>
       <c r="F34">
-        <v>58.0</v>
+        <v>24.5</v>
       </c>
       <c r="G34" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
         <v>116</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C35" t="s">
         <v>117</v>
       </c>
       <c r="D35" t="s">
         <v>118</v>
       </c>
       <c r="E35">
         <v>1</v>
       </c>
       <c r="F35">
-        <v>55.0</v>
+        <v>24.94</v>
       </c>
       <c r="G35" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
+        <v>119</v>
+      </c>
+      <c r="B36" s="1">
+        <v>4029046265996</v>
+      </c>
+      <c r="C36" t="s">
         <v>120</v>
       </c>
-      <c r="B36" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>121</v>
       </c>
-      <c r="D36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36">
         <v>1</v>
       </c>
       <c r="F36">
-        <v>54.95</v>
+        <v>17.95</v>
       </c>
       <c r="G36" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>123</v>
       </c>
-      <c r="B37" s="1">
-        <v>8445110144664</v>
+      <c r="B37" s="1" t="s">
+        <v>122</v>
       </c>
       <c r="C37" t="s">
         <v>124</v>
       </c>
       <c r="D37" t="s">
         <v>125</v>
       </c>
       <c r="E37">
         <v>1</v>
       </c>
       <c r="F37">
-        <v>54.32</v>
+        <v>49.41</v>
       </c>
       <c r="G37" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
+        <v>127</v>
+      </c>
+      <c r="B38" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="B38" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="C38" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D38" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E38">
         <v>1</v>
       </c>
       <c r="F38">
-        <v>51.44</v>
+        <v>159.9</v>
       </c>
       <c r="G38" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>130</v>
       </c>
-      <c r="B39" s="1" t="s">
-        <v>129</v>
+      <c r="B39" s="1">
+        <v>4024144342693</v>
       </c>
       <c r="C39" t="s">
         <v>131</v>
       </c>
       <c r="D39" t="s">
         <v>132</v>
       </c>
       <c r="E39">
         <v>1</v>
       </c>
       <c r="F39">
-        <v>50.76</v>
+        <v>50.23</v>
       </c>
       <c r="G39" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
+        <v>133</v>
+      </c>
+      <c r="B40" s="1">
+        <v>7613137014081</v>
+      </c>
+      <c r="C40" t="s">
         <v>134</v>
       </c>
-      <c r="B40" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>135</v>
       </c>
-      <c r="D40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40">
         <v>1</v>
       </c>
       <c r="F40">
-        <v>50.4</v>
+        <v>11.05</v>
       </c>
       <c r="G40" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
+        <v>136</v>
+      </c>
+      <c r="B41" s="1">
+        <v>8050153323732</v>
+      </c>
+      <c r="C41" t="s">
         <v>137</v>
       </c>
-      <c r="B41" s="1">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="D41" t="s">
         <v>138</v>
       </c>
-      <c r="D41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E41">
         <v>1</v>
       </c>
       <c r="F41">
-        <v>50.23</v>
+        <v>28.66</v>
       </c>
       <c r="G41" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
+        <v>139</v>
+      </c>
+      <c r="B42" s="1">
+        <v>4059322822179</v>
+      </c>
+      <c r="C42" t="s">
         <v>140</v>
       </c>
-      <c r="B42" s="1">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>141</v>
       </c>
-      <c r="D42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E42">
         <v>1</v>
       </c>
       <c r="F42">
-        <v>50.0</v>
+        <v>17.41</v>
       </c>
       <c r="G42" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
+        <v>142</v>
+      </c>
+      <c r="B43" s="1">
+        <v>4053838244609</v>
+      </c>
+      <c r="C43" t="s">
         <v>143</v>
       </c>
-      <c r="B43" s="1">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>144</v>
       </c>
-      <c r="D43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E43">
         <v>1</v>
       </c>
       <c r="F43">
-        <v>49.99</v>
+        <v>11.99</v>
       </c>
       <c r="G43" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
+        <v>145</v>
+      </c>
+      <c r="B44" s="1">
+        <v>8002908392104</v>
+      </c>
+      <c r="C44" t="s">
+        <v>146</v>
+      </c>
+      <c r="D44" t="s">
         <v>147</v>
       </c>
-      <c r="B44" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E44">
         <v>1</v>
       </c>
       <c r="F44">
-        <v>49.41</v>
+        <v>65.71</v>
       </c>
       <c r="G44" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
+        <v>148</v>
+      </c>
+      <c r="B45" s="1">
+        <v>8428039433545</v>
+      </c>
+      <c r="C45" t="s">
+        <v>149</v>
+      </c>
+      <c r="D45" t="s">
         <v>150</v>
       </c>
-      <c r="B45" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E45">
         <v>1</v>
       </c>
       <c r="F45">
-        <v>49.0</v>
+        <v>20.72</v>
       </c>
       <c r="G45" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
+        <v>152</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C46" t="s">
         <v>153</v>
       </c>
-      <c r="B46" s="1">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="D46" t="s">
         <v>154</v>
       </c>
-      <c r="D46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46">
         <v>1</v>
       </c>
       <c r="F46">
-        <v>48.81</v>
+        <v>17.97</v>
       </c>
       <c r="G46" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
         <v>156</v>
       </c>
-      <c r="B47" s="1">
-        <v>5053744711553</v>
+      <c r="B47" s="1" t="s">
+        <v>155</v>
       </c>
       <c r="C47" t="s">
         <v>157</v>
       </c>
       <c r="D47" t="s">
         <v>158</v>
       </c>
       <c r="E47">
         <v>1</v>
       </c>
       <c r="F47">
-        <v>46.94</v>
+        <v>18.68</v>
       </c>
       <c r="G47" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
+        <v>160</v>
+      </c>
+      <c r="B48" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="B48" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="C48" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D48" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E48">
         <v>1</v>
       </c>
       <c r="F48">
-        <v>44.95</v>
+        <v>50.4</v>
       </c>
       <c r="G48" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B49" s="1">
-        <v>8719772853067</v>
+        <v>4251320803512</v>
       </c>
       <c r="C49" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D49" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E49">
         <v>1</v>
       </c>
       <c r="F49">
-        <v>44.95</v>
+        <v>260.29</v>
       </c>
       <c r="G49" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B50" s="1">
-        <v>8720116298383</v>
+        <v>4251320803512</v>
       </c>
       <c r="C50" t="s">
+        <v>164</v>
+      </c>
+      <c r="D50" t="s">
         <v>166</v>
       </c>
-      <c r="D50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E50">
         <v>1</v>
       </c>
       <c r="F50">
-        <v>44.0</v>
+        <v>260.29</v>
       </c>
       <c r="G50" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
+        <v>167</v>
+      </c>
+      <c r="B51" s="1">
+        <v>4062479423045</v>
+      </c>
+      <c r="C51" t="s">
+        <v>168</v>
+      </c>
+      <c r="D51" t="s">
         <v>169</v>
       </c>
-      <c r="B51" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E51">
         <v>1</v>
       </c>
       <c r="F51">
-        <v>42.31</v>
+        <v>49.99</v>
       </c>
       <c r="G51" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
+        <v>171</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C52" t="s">
+        <v>172</v>
+      </c>
+      <c r="D52" t="s">
         <v>173</v>
-      </c>
-[...7 lines deleted...]
-        <v>175</v>
       </c>
       <c r="E52">
         <v>1</v>
       </c>
       <c r="F52">
         <v>40.98</v>
       </c>
       <c r="G52" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B53" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B53" s="1">
+        <v>3608851650442</v>
+      </c>
+      <c r="C53" t="s">
+        <v>175</v>
+      </c>
+      <c r="D53" t="s">
         <v>176</v>
       </c>
-      <c r="C53" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E53">
         <v>1</v>
       </c>
       <c r="F53">
-        <v>40.0</v>
+        <v>19.21</v>
       </c>
       <c r="G53" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
+        <v>178</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C54" t="s">
+        <v>179</v>
+      </c>
+      <c r="D54" t="s">
         <v>180</v>
       </c>
-      <c r="B54" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E54">
         <v>1</v>
       </c>
       <c r="F54">
-        <v>39.9</v>
+        <v>14.13</v>
       </c>
       <c r="G54" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
+        <v>181</v>
+      </c>
+      <c r="B55" s="1">
+        <v>8058279887107</v>
+      </c>
+      <c r="C55" t="s">
+        <v>182</v>
+      </c>
+      <c r="D55" t="s">
         <v>183</v>
       </c>
-      <c r="B55" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E55">
         <v>1</v>
       </c>
       <c r="F55">
-        <v>39.71</v>
+        <v>34.95</v>
       </c>
       <c r="G55" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
+        <v>184</v>
+      </c>
+      <c r="B56" s="1">
+        <v>7890557571664</v>
+      </c>
+      <c r="C56" t="s">
+        <v>185</v>
+      </c>
+      <c r="D56" t="s">
         <v>186</v>
       </c>
-      <c r="B56" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E56">
         <v>1</v>
       </c>
       <c r="F56">
-        <v>39.2</v>
+        <v>14.35</v>
       </c>
       <c r="G56" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B57" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B57" s="1">
+        <v>8719113950769</v>
+      </c>
+      <c r="C57" t="s">
+        <v>188</v>
+      </c>
+      <c r="D57" t="s">
         <v>189</v>
       </c>
-      <c r="C57" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E57">
         <v>1</v>
       </c>
       <c r="F57">
-        <v>38.0</v>
+        <v>33.25</v>
       </c>
       <c r="G57" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>190</v>
+      </c>
+      <c r="B58" s="1">
+        <v>8434538536274</v>
       </c>
       <c r="C58" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="D58" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="E58">
         <v>1</v>
       </c>
       <c r="F58">
-        <v>37.61</v>
+        <v>11.9</v>
       </c>
       <c r="G58" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>8719855389926</v>
+        <v>194</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>193</v>
       </c>
       <c r="C59" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="D59" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="E59">
         <v>1</v>
       </c>
       <c r="F59">
-        <v>35.92</v>
+        <v>40.0</v>
       </c>
       <c r="G59" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
+        <v>198</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C60" t="s">
+        <v>199</v>
+      </c>
+      <c r="D60" t="s">
         <v>200</v>
       </c>
-      <c r="B60" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E60">
         <v>1</v>
       </c>
       <c r="F60">
-        <v>35.08</v>
+        <v>30.3</v>
       </c>
       <c r="G60" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
+        <v>202</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C61" t="s">
         <v>203</v>
       </c>
-      <c r="B61" s="1">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="D61" t="s">
         <v>204</v>
       </c>
-      <c r="D61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E61">
         <v>1</v>
       </c>
       <c r="F61">
-        <v>35.0</v>
+        <v>34.99</v>
       </c>
       <c r="G61" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
+        <v>205</v>
+      </c>
+      <c r="B62" s="1"/>
+      <c r="C62" t="s">
         <v>206</v>
       </c>
-      <c r="B62" s="1">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="D62" t="s">
         <v>207</v>
       </c>
-      <c r="D62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E62">
         <v>1</v>
       </c>
       <c r="F62">
-        <v>35.0</v>
+        <v>18.11</v>
       </c>
       <c r="G62" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
+        <v>208</v>
+      </c>
+      <c r="B63" s="1">
+        <v>8434483291976</v>
+      </c>
+      <c r="C63" t="s">
         <v>209</v>
       </c>
-      <c r="B63" s="1">
-[...2 lines deleted...]
-      <c r="C63" t="s">
+      <c r="D63" t="s">
         <v>210</v>
       </c>
-      <c r="D63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E63">
         <v>1</v>
       </c>
       <c r="F63">
-        <v>34.99</v>
+        <v>94.53</v>
       </c>
       <c r="G63" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
+        <v>211</v>
+      </c>
+      <c r="B64" s="1">
+        <v>8434152463673</v>
+      </c>
+      <c r="C64" t="s">
+        <v>212</v>
+      </c>
+      <c r="D64" t="s">
         <v>213</v>
       </c>
-      <c r="B64" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E64">
         <v>1</v>
       </c>
       <c r="F64">
-        <v>34.99</v>
+        <v>19.98</v>
       </c>
       <c r="G64" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
+        <v>214</v>
+      </c>
+      <c r="B65" s="1">
+        <v>7040055796056</v>
+      </c>
+      <c r="C65" t="s">
+        <v>215</v>
+      </c>
+      <c r="D65" t="s">
         <v>216</v>
       </c>
-      <c r="B65" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E65">
         <v>1</v>
       </c>
       <c r="F65">
-        <v>34.95</v>
+        <v>27.98</v>
       </c>
       <c r="G65" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
+        <v>218</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C66" t="s">
         <v>219</v>
       </c>
-      <c r="B66" s="1">
-[...2 lines deleted...]
-      <c r="C66" t="s">
+      <c r="D66" t="s">
         <v>220</v>
       </c>
-      <c r="D66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E66">
         <v>1</v>
       </c>
       <c r="F66">
-        <v>34.48</v>
+        <v>58.0</v>
       </c>
       <c r="G66" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
+        <v>221</v>
+      </c>
+      <c r="B67" s="1">
+        <v>8719874023191</v>
+      </c>
+      <c r="C67" t="s">
         <v>222</v>
       </c>
-      <c r="B67" s="1">
-[...2 lines deleted...]
-      <c r="C67" t="s">
+      <c r="D67" t="s">
         <v>223</v>
       </c>
-      <c r="D67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E67">
         <v>1</v>
       </c>
       <c r="F67">
-        <v>33.95</v>
+        <v>62.31</v>
       </c>
       <c r="G67" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>8412842621824</v>
+        <v>225</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>224</v>
       </c>
       <c r="C68" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="D68" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="E68">
         <v>1</v>
       </c>
       <c r="F68">
-        <v>33.95</v>
+        <v>65.0</v>
       </c>
       <c r="G68" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="B69" s="1">
-        <v>8412842621824</v>
+        <v>5713779250686</v>
       </c>
       <c r="C69" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D69" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="E69">
         <v>1</v>
       </c>
       <c r="F69">
-        <v>33.95</v>
+        <v>14.9</v>
       </c>
       <c r="G69" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>5401018415582</v>
+        <v>232</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>231</v>
       </c>
       <c r="C70" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="D70" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="E70">
         <v>1</v>
       </c>
       <c r="F70">
-        <v>33.53</v>
+        <v>42.31</v>
       </c>
       <c r="G70" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="B71" s="1">
-        <v>8719113950769</v>
+        <v>7613417301429</v>
       </c>
       <c r="C71" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="D71" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="E71">
         <v>1</v>
       </c>
       <c r="F71">
-        <v>33.25</v>
+        <v>18.99</v>
       </c>
       <c r="G71" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>8719855393985</v>
+        <v>239</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>238</v>
       </c>
       <c r="C72" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="D72" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="E72">
         <v>1</v>
       </c>
       <c r="F72">
-        <v>33.2</v>
+        <v>11.83</v>
       </c>
       <c r="G72" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>8720114811607</v>
+        <v>243</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>242</v>
       </c>
       <c r="C73" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="D73" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
       <c r="E73">
         <v>1</v>
       </c>
       <c r="F73">
-        <v>32.98</v>
+        <v>12.1</v>
       </c>
       <c r="G73" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="B74" s="1">
-        <v>5400919091130</v>
+        <v>8410912952229</v>
       </c>
       <c r="C74" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="D74" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="E74">
         <v>1</v>
       </c>
       <c r="F74">
-        <v>32.5</v>
+        <v>7.5</v>
       </c>
       <c r="G74" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B75" s="1">
-        <v>5400898892056</v>
+        <v>8410912952229</v>
       </c>
       <c r="C75" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D75" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="E75">
         <v>1</v>
       </c>
       <c r="F75">
-        <v>31.98</v>
+        <v>7.5</v>
       </c>
       <c r="G75" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="B76" s="1">
-        <v>3613376003116</v>
+        <v>5400898001021</v>
       </c>
       <c r="C76" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="D76" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="E76">
         <v>1</v>
       </c>
       <c r="F76">
-        <v>31.25</v>
+        <v>39.71</v>
       </c>
       <c r="G76" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-        <v>8428039368052</v>
+        <v>254</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>253</v>
       </c>
       <c r="C77" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="D77" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="E77">
         <v>1</v>
       </c>
       <c r="F77">
-        <v>31.13</v>
+        <v>38.0</v>
       </c>
       <c r="G77" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>5056242848080</v>
+        <v>258</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>257</v>
       </c>
       <c r="C78" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
       <c r="D78" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="E78">
         <v>1</v>
       </c>
       <c r="F78">
-        <v>30.76</v>
+        <v>16.2</v>
       </c>
       <c r="G78" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>8720114811782</v>
+        <v>262</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>261</v>
       </c>
       <c r="C79" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
       <c r="D79" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="E79">
         <v>1</v>
       </c>
       <c r="F79">
-        <v>30.51</v>
+        <v>55.0</v>
       </c>
       <c r="G79" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>265</v>
+      </c>
+      <c r="B80" s="1">
+        <v>5400919091130</v>
       </c>
       <c r="C80" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="D80" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="E80">
         <v>1</v>
       </c>
       <c r="F80">
-        <v>30.3</v>
+        <v>32.5</v>
       </c>
       <c r="G80" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>5400919661807</v>
+        <v>269</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>268</v>
       </c>
       <c r="C81" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="D81" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="E81">
         <v>1</v>
       </c>
       <c r="F81">
-        <v>29.99</v>
+        <v>17.9</v>
       </c>
       <c r="G81" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="B82" s="1">
-        <v>5715104594656</v>
+        <v>8425571478515</v>
       </c>
       <c r="C82" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
       <c r="D82" t="s">
-        <v>266</v>
+        <v>274</v>
       </c>
       <c r="E82">
         <v>1</v>
       </c>
       <c r="F82">
-        <v>29.95</v>
+        <v>23.37</v>
       </c>
       <c r="G82" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
       <c r="B83" s="1">
-        <v>8445300631226</v>
+        <v>6941057417721</v>
       </c>
       <c r="C83" t="s">
-        <v>268</v>
+        <v>276</v>
       </c>
       <c r="D83" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="E83">
         <v>1</v>
       </c>
       <c r="F83">
-        <v>29.95</v>
+        <v>79.35</v>
       </c>
       <c r="G83" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
       <c r="B84" s="1">
-        <v>4064044653307</v>
+        <v>8434799291592</v>
       </c>
       <c r="C84" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="D84" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="E84">
         <v>1</v>
       </c>
       <c r="F84">
-        <v>29.95</v>
+        <v>20.95</v>
       </c>
       <c r="G84" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="B85" s="1">
-        <v>8719029484808</v>
+        <v>7613113829838</v>
       </c>
       <c r="C85" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="D85" t="s">
-        <v>275</v>
+        <v>283</v>
       </c>
       <c r="E85">
         <v>1</v>
       </c>
       <c r="F85">
-        <v>28.7</v>
+        <v>67.43</v>
       </c>
       <c r="G85" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="B86" s="1">
-        <v>8050153323732</v>
+        <v>7613113829838</v>
       </c>
       <c r="C86" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="D86" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="E86">
         <v>1</v>
       </c>
       <c r="F86">
-        <v>28.66</v>
+        <v>67.43</v>
       </c>
       <c r="G86" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-        <v>8428039782568</v>
+        <v>286</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>285</v>
       </c>
       <c r="C87" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="D87" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
       <c r="E87">
         <v>1</v>
       </c>
       <c r="F87">
-        <v>28.21</v>
+        <v>24.2</v>
       </c>
       <c r="G87" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
       <c r="B88" s="1">
-        <v>8413092436510</v>
+        <v>3662783581281</v>
       </c>
       <c r="C88" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="D88" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
       <c r="E88">
         <v>1</v>
       </c>
       <c r="F88">
-        <v>28.1</v>
+        <v>15.9</v>
       </c>
       <c r="G88" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
       <c r="B89" s="1">
-        <v>7040055796056</v>
+        <v>8434608730182</v>
       </c>
       <c r="C89" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
       <c r="D89" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="E89">
         <v>1</v>
       </c>
       <c r="F89">
-        <v>27.98</v>
+        <v>44.95</v>
       </c>
       <c r="G89" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>3340441444177</v>
+        <v>296</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>295</v>
       </c>
       <c r="C90" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="D90" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="E90">
         <v>1</v>
       </c>
       <c r="F90">
-        <v>27.25</v>
+        <v>23.75</v>
       </c>
       <c r="G90" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>299</v>
+      </c>
+      <c r="B91" s="1">
+        <v>5714496566241</v>
       </c>
       <c r="C91" t="s">
-        <v>293</v>
+        <v>300</v>
       </c>
       <c r="D91" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
       <c r="E91">
         <v>1</v>
       </c>
       <c r="F91">
-        <v>26.9</v>
+        <v>34.48</v>
       </c>
       <c r="G91" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="B92" s="1">
-        <v>5715102642304</v>
+        <v>8432561418468</v>
       </c>
       <c r="C92" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
       <c r="D92" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="E92">
         <v>1</v>
       </c>
       <c r="F92">
-        <v>26.1</v>
+        <v>88.0</v>
       </c>
       <c r="G92" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>8428039782162</v>
+        <v>306</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>305</v>
       </c>
       <c r="C93" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="D93" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
       <c r="E93">
         <v>1</v>
       </c>
       <c r="F93">
-        <v>25.99</v>
+        <v>70.63</v>
       </c>
       <c r="G93" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="B94" s="1">
-        <v>8434799893475</v>
+        <v>5400919661807</v>
       </c>
       <c r="C94" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="D94" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="E94">
         <v>1</v>
       </c>
       <c r="F94">
-        <v>25.99</v>
+        <v>29.99</v>
       </c>
       <c r="G94" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="B95" s="1">
-        <v>8445413098411</v>
+        <v>3662783602436</v>
       </c>
       <c r="C95" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="D95" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
       <c r="E95">
         <v>1</v>
       </c>
       <c r="F95">
-        <v>25.94</v>
+        <v>15.9</v>
       </c>
       <c r="G95" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="B96" s="1">
-        <v>3610862353618</v>
+        <v>3662783608797</v>
       </c>
       <c r="C96" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="D96" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="E96">
         <v>1</v>
       </c>
       <c r="F96">
-        <v>25.5</v>
+        <v>11.92</v>
       </c>
       <c r="G96" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="C97" t="s">
-        <v>312</v>
+        <v>320</v>
       </c>
       <c r="D97" t="s">
-        <v>313</v>
+        <v>321</v>
       </c>
       <c r="E97">
         <v>1</v>
       </c>
       <c r="F97">
-        <v>25.3</v>
+        <v>77.18</v>
       </c>
       <c r="G97" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="B98" s="1">
-        <v>3606847494315</v>
+        <v>3662783602610</v>
       </c>
       <c r="C98" t="s">
-        <v>315</v>
+        <v>323</v>
       </c>
       <c r="D98" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="E98">
         <v>1</v>
       </c>
       <c r="F98">
-        <v>25.24</v>
+        <v>15.9</v>
       </c>
       <c r="G98" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
       <c r="B99" s="1">
-        <v>8445110277942</v>
+        <v>3662783608759</v>
       </c>
       <c r="C99" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="D99" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
       <c r="E99">
         <v>1</v>
       </c>
       <c r="F99">
-        <v>25.15</v>
+        <v>16.53</v>
       </c>
       <c r="G99" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
       <c r="B100" s="1">
-        <v>7909690520221</v>
+        <v>3662783602597</v>
       </c>
       <c r="C100" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
       <c r="D100" t="s">
-        <v>322</v>
+        <v>330</v>
       </c>
       <c r="E100">
         <v>1</v>
       </c>
       <c r="F100">
-        <v>25.0</v>
+        <v>15.9</v>
       </c>
       <c r="G100" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>331</v>
+      </c>
+      <c r="B101" s="1">
+        <v>3662783606076</v>
       </c>
       <c r="C101" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="D101" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="E101">
         <v>1</v>
       </c>
       <c r="F101">
-        <v>24.94</v>
+        <v>19.6</v>
       </c>
       <c r="G101" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="B102" s="1">
-        <v>7613325943414</v>
+        <v>3662783602603</v>
       </c>
       <c r="C102" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="D102" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="E102">
         <v>1</v>
       </c>
       <c r="F102">
-        <v>24.5</v>
+        <v>15.9</v>
       </c>
       <c r="G102" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="C103" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="D103" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="E103">
         <v>1</v>
       </c>
       <c r="F103">
-        <v>24.2</v>
+        <v>24.0</v>
       </c>
       <c r="G103" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>341</v>
+      </c>
+      <c r="B104" s="1">
+        <v>8412842621824</v>
       </c>
       <c r="C104" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="D104" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E104">
         <v>1</v>
       </c>
       <c r="F104">
-        <v>24.2</v>
+        <v>33.95</v>
       </c>
       <c r="G104" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
-        <v>339</v>
-[...2 lines deleted...]
-        <v>338</v>
+        <v>341</v>
+      </c>
+      <c r="B105" s="1">
+        <v>8412842621824</v>
       </c>
       <c r="C105" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="D105" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="E105">
         <v>1</v>
       </c>
       <c r="F105">
-        <v>24.0</v>
+        <v>33.95</v>
       </c>
       <c r="G105" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
+        <v>341</v>
+      </c>
+      <c r="B106" s="1">
+        <v>8412842621824</v>
+      </c>
+      <c r="C106" t="s">
         <v>342</v>
       </c>
-      <c r="B106" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="D106" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E106">
         <v>1</v>
       </c>
       <c r="F106">
-        <v>23.95</v>
+        <v>33.95</v>
       </c>
       <c r="G106" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
+        <v>347</v>
+      </c>
+      <c r="B107" s="1" t="s">
         <v>346</v>
       </c>
-      <c r="B107" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C107" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D107" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E107">
         <v>1</v>
       </c>
       <c r="F107">
-        <v>23.75</v>
+        <v>24.2</v>
       </c>
       <c r="G107" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B108" s="1">
-        <v>8425571478515</v>
+        <v>8720245070850</v>
       </c>
       <c r="C108" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D108" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E108">
         <v>1</v>
       </c>
       <c r="F108">
-        <v>23.37</v>
+        <v>20.95</v>
       </c>
       <c r="G108" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
-        <v>352</v>
-[...3 lines deleted...]
-      </c>
+        <v>353</v>
+      </c>
+      <c r="B109" s="1"/>
       <c r="C109" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D109" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E109">
         <v>1</v>
       </c>
       <c r="F109">
-        <v>22.99</v>
+        <v>20.44</v>
       </c>
       <c r="G109" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>8719107587698</v>
+        <v>357</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>356</v>
       </c>
       <c r="C110" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="D110" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="E110">
         <v>1</v>
       </c>
       <c r="F110">
-        <v>22.52</v>
+        <v>50.76</v>
       </c>
       <c r="G110" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B111" s="1">
-        <v>8445363426586</v>
+        <v>7613137180458</v>
       </c>
       <c r="C111" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="D111" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="E111">
         <v>1</v>
       </c>
       <c r="F111">
-        <v>22.39</v>
+        <v>23.95</v>
       </c>
       <c r="G111" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B112" s="1">
-        <v>8445363445938</v>
+        <v>3614001002047</v>
       </c>
       <c r="C112" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="D112" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="E112">
         <v>1</v>
       </c>
       <c r="F112">
-        <v>22.38</v>
+        <v>8.82</v>
       </c>
       <c r="G112" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>364</v>
+        <v>366</v>
+      </c>
+      <c r="B113" s="1">
+        <v>8445110144664</v>
       </c>
       <c r="C113" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D113" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="E113">
         <v>1</v>
       </c>
       <c r="F113">
-        <v>21.99</v>
+        <v>54.32</v>
       </c>
       <c r="G113" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
         <v>369</v>
       </c>
-      <c r="B114" s="1" t="s">
-        <v>368</v>
+      <c r="B114" s="1">
+        <v>8445108609106</v>
       </c>
       <c r="C114" t="s">
         <v>370</v>
       </c>
       <c r="D114" t="s">
         <v>371</v>
       </c>
       <c r="E114">
         <v>1</v>
       </c>
       <c r="F114">
-        <v>21.4</v>
+        <v>18.25</v>
       </c>
       <c r="G114" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
         <v>372</v>
       </c>
       <c r="B115" s="1">
-        <v>3610860977120</v>
+        <v>4063614681504</v>
       </c>
       <c r="C115" t="s">
         <v>373</v>
       </c>
       <c r="D115" t="s">
         <v>374</v>
       </c>
       <c r="E115">
         <v>1</v>
       </c>
       <c r="F115">
-        <v>21.38</v>
+        <v>20.27</v>
       </c>
       <c r="G115" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
         <v>375</v>
       </c>
       <c r="B116" s="1">
-        <v>8434799291592</v>
+        <v>5400970092190</v>
       </c>
       <c r="C116" t="s">
         <v>376</v>
       </c>
       <c r="D116" t="s">
         <v>377</v>
       </c>
       <c r="E116">
         <v>1</v>
       </c>
       <c r="F116">
-        <v>20.95</v>
+        <v>49.0</v>
       </c>
       <c r="G116" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
         <v>378</v>
       </c>
       <c r="B117" s="1">
-        <v>8720245070850</v>
+        <v>4059255739971</v>
       </c>
       <c r="C117" t="s">
         <v>379</v>
       </c>
       <c r="D117" t="s">
         <v>380</v>
       </c>
       <c r="E117">
         <v>1</v>
       </c>
       <c r="F117">
-        <v>20.95</v>
+        <v>16.27</v>
       </c>
       <c r="G117" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
         <v>381</v>
       </c>
       <c r="B118" s="1">
-        <v>5400970290374</v>
+        <v>5059098774961</v>
       </c>
       <c r="C118" t="s">
         <v>382</v>
       </c>
       <c r="D118" t="s">
         <v>383</v>
       </c>
       <c r="E118">
         <v>1</v>
       </c>
       <c r="F118">
-        <v>20.84</v>
+        <v>50.0</v>
       </c>
       <c r="G118" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
         <v>384</v>
       </c>
       <c r="B119" s="1">
-        <v>3608850232373</v>
+        <v>3613376003116</v>
       </c>
       <c r="C119" t="s">
         <v>385</v>
       </c>
       <c r="D119" t="s">
         <v>386</v>
       </c>
       <c r="E119">
         <v>1</v>
       </c>
       <c r="F119">
-        <v>20.8</v>
+        <v>31.25</v>
       </c>
       <c r="G119" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
+        <v>388</v>
+      </c>
+      <c r="B120" s="1" t="s">
         <v>387</v>
       </c>
-      <c r="B120" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="C120" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D120" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E120">
         <v>1</v>
       </c>
       <c r="F120">
-        <v>20.72</v>
+        <v>13.37</v>
       </c>
       <c r="G120" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
-        <v>390</v>
-[...1 lines deleted...]
-      <c r="B121" s="1"/>
+        <v>391</v>
+      </c>
+      <c r="B121" s="1">
+        <v>8434799893475</v>
+      </c>
       <c r="C121" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="D121" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E121">
         <v>1</v>
       </c>
       <c r="F121">
-        <v>20.44</v>
+        <v>25.99</v>
       </c>
       <c r="G121" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B122" s="1">
-        <v>4063614681504</v>
+        <v>4064044653307</v>
       </c>
       <c r="C122" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="D122" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="E122">
         <v>1</v>
       </c>
       <c r="F122">
-        <v>20.27</v>
+        <v>29.95</v>
       </c>
       <c r="G122" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
         <v>397</v>
       </c>
-      <c r="B123" s="1" t="s">
-        <v>396</v>
+      <c r="B123" s="1">
+        <v>3610862353618</v>
       </c>
       <c r="C123" t="s">
         <v>398</v>
       </c>
       <c r="D123" t="s">
         <v>399</v>
       </c>
       <c r="E123">
         <v>1</v>
       </c>
       <c r="F123">
-        <v>20.2</v>
+        <v>25.5</v>
       </c>
       <c r="G123" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
         <v>400</v>
       </c>
       <c r="B124" s="1">
-        <v>8434152463673</v>
+        <v>8719029484808</v>
       </c>
       <c r="C124" t="s">
         <v>401</v>
       </c>
       <c r="D124" t="s">
         <v>402</v>
       </c>
       <c r="E124">
         <v>1</v>
       </c>
       <c r="F124">
-        <v>19.98</v>
+        <v>28.7</v>
       </c>
       <c r="G124" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
         <v>404</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>403</v>
       </c>
       <c r="C125" t="s">
         <v>405</v>
       </c>
       <c r="D125" t="s">
         <v>406</v>
       </c>
       <c r="E125">
         <v>1</v>
       </c>
       <c r="F125">
-        <v>19.95</v>
+        <v>7.19</v>
       </c>
       <c r="G125" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
+        <v>408</v>
+      </c>
+      <c r="B126" s="1" t="s">
         <v>407</v>
       </c>
-      <c r="B126" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="C126" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D126" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E126">
         <v>1</v>
       </c>
       <c r="F126">
-        <v>19.6</v>
+        <v>81.49</v>
       </c>
       <c r="G126" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>3608851650442</v>
+        <v>412</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>411</v>
       </c>
       <c r="C127" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="D127" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E127">
         <v>1</v>
       </c>
       <c r="F127">
-        <v>19.21</v>
+        <v>76.99</v>
       </c>
       <c r="G127" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="B128" s="1">
-        <v>7613417301429</v>
+        <v>5012123803180</v>
       </c>
       <c r="C128" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="D128" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E128">
         <v>1</v>
       </c>
       <c r="F128">
-        <v>18.99</v>
+        <v>73.37</v>
       </c>
       <c r="G128" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="B129" s="1">
-        <v>5712066789151</v>
+        <v>5012123921242</v>
       </c>
       <c r="C129" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="D129" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E129">
         <v>1</v>
       </c>
       <c r="F129">
-        <v>18.96</v>
+        <v>96.91</v>
       </c>
       <c r="G129" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
-        <v>419</v>
-[...1 lines deleted...]
-      <c r="B130" s="1"/>
+        <v>421</v>
+      </c>
+      <c r="B130" s="1">
+        <v>5400970290374</v>
+      </c>
       <c r="C130" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="D130" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E130">
         <v>1</v>
       </c>
       <c r="F130">
-        <v>18.8</v>
+        <v>20.84</v>
       </c>
       <c r="G130" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="C131" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="D131" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E131">
         <v>1</v>
       </c>
       <c r="F131">
-        <v>18.68</v>
+        <v>37.61</v>
       </c>
       <c r="G131" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>8428039256564</v>
+        <v>429</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="C132" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="D132" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="E132">
         <v>1</v>
       </c>
       <c r="F132">
-        <v>18.32</v>
+        <v>26.9</v>
       </c>
       <c r="G132" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="B133" s="1">
-        <v>8445108609106</v>
+        <v>8720115083188</v>
       </c>
       <c r="C133" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="D133" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="E133">
         <v>1</v>
       </c>
       <c r="F133">
-        <v>18.25</v>
+        <v>68.31</v>
       </c>
       <c r="G133" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" t="s">
-        <v>432</v>
-[...1 lines deleted...]
-      <c r="B134" s="1"/>
+        <v>435</v>
+      </c>
+      <c r="B134" s="1">
+        <v>4047395750147</v>
+      </c>
       <c r="C134" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="D134" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="E134">
         <v>1</v>
       </c>
       <c r="F134">
-        <v>18.11</v>
+        <v>114.5</v>
       </c>
       <c r="G134" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-        <v>435</v>
+        <v>438</v>
+      </c>
+      <c r="B135" s="1">
+        <v>8719854666677</v>
       </c>
       <c r="C135" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="D135" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="E135">
         <v>1</v>
       </c>
       <c r="F135">
-        <v>17.97</v>
+        <v>12.95</v>
       </c>
       <c r="G135" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="B136" s="1">
-        <v>4029046265996</v>
+        <v>8720114811607</v>
       </c>
       <c r="C136" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="D136" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="E136">
         <v>1</v>
       </c>
       <c r="F136">
-        <v>17.95</v>
+        <v>32.98</v>
       </c>
       <c r="G136" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>444</v>
+      </c>
+      <c r="B137" s="1">
+        <v>8720114811782</v>
       </c>
       <c r="C137" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D137" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E137">
         <v>1</v>
       </c>
       <c r="F137">
-        <v>17.9</v>
+        <v>30.51</v>
       </c>
       <c r="G137" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="B138" s="1">
-        <v>4059322822179</v>
+        <v>5715102697250</v>
       </c>
       <c r="C138" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="D138" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E138">
         <v>1</v>
       </c>
       <c r="F138">
-        <v>17.41</v>
+        <v>13.99</v>
       </c>
       <c r="G138" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
-        <v>449</v>
-[...3 lines deleted...]
-      </c>
+        <v>450</v>
+      </c>
+      <c r="B139" s="1"/>
       <c r="C139" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D139" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E139">
         <v>1</v>
       </c>
       <c r="F139">
-        <v>16.53</v>
+        <v>5.48</v>
       </c>
       <c r="G139" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B140" s="1">
-        <v>5052777246339</v>
+        <v>8434521820779</v>
       </c>
       <c r="C140" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="D140" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E140">
         <v>1</v>
       </c>
       <c r="F140">
-        <v>16.4</v>
+        <v>69.95</v>
       </c>
       <c r="G140" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B141" s="1">
-        <v>8720245301534</v>
+        <v>5715104594656</v>
       </c>
       <c r="C141" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="D141" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E141">
         <v>1</v>
       </c>
       <c r="F141">
-        <v>16.35</v>
+        <v>29.95</v>
       </c>
       <c r="G141" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B142" s="1">
-        <v>4059255739971</v>
+        <v>8412842528734</v>
       </c>
       <c r="C142" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="D142" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="E142">
         <v>1</v>
       </c>
       <c r="F142">
-        <v>16.27</v>
+        <v>89.95</v>
       </c>
       <c r="G142" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
         <v>462</v>
       </c>
-      <c r="B143" s="1" t="s">
-        <v>461</v>
+      <c r="B143" s="1">
+        <v>5031592495184</v>
       </c>
       <c r="C143" t="s">
         <v>463</v>
       </c>
       <c r="D143" t="s">
         <v>464</v>
       </c>
       <c r="E143">
         <v>1</v>
       </c>
       <c r="F143">
-        <v>16.2</v>
+        <v>150.69</v>
       </c>
       <c r="G143" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" t="s">
         <v>465</v>
       </c>
       <c r="B144" s="1">
-        <v>8428039021186</v>
+        <v>7909690520221</v>
       </c>
       <c r="C144" t="s">
         <v>466</v>
       </c>
       <c r="D144" t="s">
         <v>467</v>
       </c>
       <c r="E144">
         <v>1</v>
       </c>
       <c r="F144">
-        <v>15.95</v>
+        <v>25.0</v>
       </c>
       <c r="G144" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" t="s">
+        <v>469</v>
+      </c>
+      <c r="B145" s="1" t="s">
         <v>468</v>
       </c>
-      <c r="B145" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="C145" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="D145" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E145">
         <v>1</v>
       </c>
       <c r="F145">
-        <v>15.9</v>
+        <v>61.99</v>
       </c>
       <c r="G145" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B146" s="1">
-        <v>3662783602610</v>
+        <v>5053744711553</v>
       </c>
       <c r="C146" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D146" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E146">
         <v>1</v>
       </c>
       <c r="F146">
-        <v>15.9</v>
+        <v>46.94</v>
       </c>
       <c r="G146" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B147" s="1">
-        <v>3662783602603</v>
+        <v>4064047233674</v>
       </c>
       <c r="C147" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="D147" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E147">
         <v>1</v>
       </c>
       <c r="F147">
-        <v>15.9</v>
+        <v>59.65</v>
       </c>
       <c r="G147" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B148" s="1">
-        <v>3662783602436</v>
+        <v>8055204522492</v>
       </c>
       <c r="C148" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="D148" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E148">
         <v>1</v>
       </c>
       <c r="F148">
-        <v>15.9</v>
+        <v>65.2</v>
       </c>
       <c r="G148" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" t="s">
-        <v>480</v>
-[...2 lines deleted...]
-        <v>3662783581281</v>
+        <v>482</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>481</v>
       </c>
       <c r="C149" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="D149" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E149">
         <v>1</v>
       </c>
       <c r="F149">
-        <v>15.9</v>
+        <v>15.53</v>
       </c>
       <c r="G149" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" t="s">
-        <v>484</v>
-[...2 lines deleted...]
-        <v>483</v>
+        <v>485</v>
+      </c>
+      <c r="B150" s="1">
+        <v>8050036463074</v>
       </c>
       <c r="C150" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="D150" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="E150">
         <v>1</v>
       </c>
       <c r="F150">
-        <v>15.53</v>
+        <v>35.0</v>
       </c>
       <c r="G150" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="B151" s="1">
-        <v>8445323987386</v>
+        <v>5400970939044</v>
       </c>
       <c r="C151" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="D151" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="E151">
         <v>1</v>
       </c>
       <c r="F151">
-        <v>15.28</v>
+        <v>39.2</v>
       </c>
       <c r="G151" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" t="s">
-        <v>490</v>
-[...2 lines deleted...]
-        <v>5715223278789</v>
+        <v>492</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>491</v>
       </c>
       <c r="C152" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="D152" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E152">
         <v>1</v>
       </c>
       <c r="F152">
-        <v>15.09</v>
+        <v>71.22</v>
       </c>
       <c r="G152" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="B153" s="1">
-        <v>5400970868856</v>
+        <v>4064533303485</v>
       </c>
       <c r="C153" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="D153" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E153">
         <v>1</v>
       </c>
       <c r="F153">
-        <v>15.0</v>
+        <v>13.99</v>
       </c>
       <c r="G153" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="B154" s="1">
-        <v>5713779250686</v>
+        <v>8720245301534</v>
       </c>
       <c r="C154" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="D154" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="E154">
         <v>1</v>
       </c>
       <c r="F154">
-        <v>14.9</v>
+        <v>16.35</v>
       </c>
       <c r="G154" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" t="s">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>499</v>
+        <v>501</v>
+      </c>
+      <c r="B155" s="1">
+        <v>3613377012889</v>
       </c>
       <c r="C155" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D155" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="E155">
         <v>1</v>
       </c>
       <c r="F155">
-        <v>14.4</v>
+        <v>22.99</v>
       </c>
       <c r="G155" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B156" s="1">
-        <v>7890557571664</v>
+        <v>8720117131900</v>
       </c>
       <c r="C156" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="D156" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="E156">
         <v>1</v>
       </c>
       <c r="F156">
-        <v>14.35</v>
+        <v>48.81</v>
       </c>
       <c r="G156" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" t="s">
         <v>507</v>
       </c>
-      <c r="B157" s="1" t="s">
-        <v>506</v>
+      <c r="B157" s="1">
+        <v>5400898892056</v>
       </c>
       <c r="C157" t="s">
         <v>508</v>
       </c>
       <c r="D157" t="s">
         <v>509</v>
       </c>
       <c r="E157">
         <v>1</v>
       </c>
       <c r="F157">
-        <v>14.13</v>
+        <v>31.98</v>
       </c>
       <c r="G157" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" t="s">
         <v>510</v>
       </c>
       <c r="B158" s="1">
-        <v>5715102697250</v>
+        <v>5400970868856</v>
       </c>
       <c r="C158" t="s">
         <v>511</v>
       </c>
       <c r="D158" t="s">
         <v>512</v>
       </c>
       <c r="E158">
         <v>1</v>
       </c>
       <c r="F158">
-        <v>13.99</v>
+        <v>15.0</v>
       </c>
       <c r="G158" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" t="s">
         <v>513</v>
       </c>
       <c r="B159" s="1">
-        <v>4064533303485</v>
+        <v>8720116298383</v>
       </c>
       <c r="C159" t="s">
         <v>514</v>
       </c>
       <c r="D159" t="s">
         <v>515</v>
       </c>
       <c r="E159">
         <v>1</v>
       </c>
       <c r="F159">
-        <v>13.99</v>
+        <v>44.0</v>
       </c>
       <c r="G159" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" t="s">
+        <v>516</v>
+      </c>
+      <c r="B160" s="1">
+        <v>8719772853067</v>
+      </c>
+      <c r="C160" t="s">
         <v>517</v>
       </c>
-      <c r="B160" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C160" t="s">
+      <c r="D160" t="s">
         <v>518</v>
       </c>
-      <c r="D160" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E160">
         <v>1</v>
       </c>
       <c r="F160">
-        <v>13.37</v>
+        <v>44.95</v>
       </c>
       <c r="G160" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" t="s">
+        <v>519</v>
+      </c>
+      <c r="B161" s="1">
+        <v>8719855389926</v>
+      </c>
+      <c r="C161" t="s">
         <v>520</v>
       </c>
-      <c r="B161" s="1">
-[...2 lines deleted...]
-      <c r="C161" t="s">
+      <c r="D161" t="s">
         <v>521</v>
       </c>
-      <c r="D161" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E161">
         <v>1</v>
       </c>
       <c r="F161">
-        <v>12.95</v>
+        <v>35.92</v>
       </c>
       <c r="G161" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" t="s">
+        <v>522</v>
+      </c>
+      <c r="B162" s="1">
+        <v>8719855393985</v>
+      </c>
+      <c r="C162" t="s">
         <v>523</v>
       </c>
-      <c r="B162" s="1">
-[...2 lines deleted...]
-      <c r="C162" t="s">
+      <c r="D162" t="s">
         <v>524</v>
       </c>
-      <c r="D162" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E162">
         <v>1</v>
       </c>
       <c r="F162">
-        <v>12.65</v>
+        <v>33.2</v>
       </c>
       <c r="G162" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" t="s">
+        <v>525</v>
+      </c>
+      <c r="B163" s="1">
+        <v>8445413098411</v>
+      </c>
+      <c r="C163" t="s">
         <v>526</v>
       </c>
-      <c r="B163" s="1">
-[...2 lines deleted...]
-      <c r="C163" t="s">
+      <c r="D163" t="s">
         <v>527</v>
       </c>
-      <c r="D163" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E163">
         <v>1</v>
       </c>
       <c r="F163">
-        <v>12.41</v>
+        <v>25.94</v>
       </c>
       <c r="G163" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" t="s">
+        <v>528</v>
+      </c>
+      <c r="B164" s="1">
+        <v>8445110277942</v>
+      </c>
+      <c r="C164" t="s">
+        <v>529</v>
+      </c>
+      <c r="D164" t="s">
         <v>530</v>
       </c>
-      <c r="B164" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E164">
         <v>1</v>
       </c>
       <c r="F164">
-        <v>12.1</v>
+        <v>25.15</v>
       </c>
       <c r="G164" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" t="s">
+        <v>531</v>
+      </c>
+      <c r="B165" s="1">
+        <v>8720116974218</v>
+      </c>
+      <c r="C165" t="s">
+        <v>532</v>
+      </c>
+      <c r="D165" t="s">
         <v>533</v>
       </c>
-      <c r="B165" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E165">
         <v>1</v>
       </c>
       <c r="F165">
-        <v>11.99</v>
+        <v>99.9</v>
       </c>
       <c r="G165" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" t="s">
+        <v>534</v>
+      </c>
+      <c r="B166" s="1">
+        <v>8445363445938</v>
+      </c>
+      <c r="C166" t="s">
+        <v>535</v>
+      </c>
+      <c r="D166" t="s">
         <v>536</v>
       </c>
-      <c r="B166" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E166">
         <v>1</v>
       </c>
       <c r="F166">
-        <v>11.92</v>
+        <v>22.38</v>
       </c>
       <c r="G166" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" t="s">
+        <v>537</v>
+      </c>
+      <c r="B167" s="1">
+        <v>8445363426586</v>
+      </c>
+      <c r="C167" t="s">
+        <v>538</v>
+      </c>
+      <c r="D167" t="s">
         <v>539</v>
       </c>
-      <c r="B167" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E167">
         <v>1</v>
       </c>
       <c r="F167">
-        <v>11.9</v>
+        <v>22.39</v>
       </c>
       <c r="G167" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" t="s">
-        <v>543</v>
-[...1 lines deleted...]
-      <c r="B168" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="B168" s="1">
+        <v>3606847494315</v>
+      </c>
+      <c r="C168" t="s">
+        <v>541</v>
+      </c>
+      <c r="D168" t="s">
         <v>542</v>
       </c>
-      <c r="C168" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E168">
         <v>1</v>
       </c>
       <c r="F168">
-        <v>11.83</v>
+        <v>25.24</v>
       </c>
       <c r="G168" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="B169" s="1">
-        <v>7613137014081</v>
+        <v>5401018415582</v>
       </c>
       <c r="C169" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="D169" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="E169">
         <v>1</v>
       </c>
       <c r="F169">
-        <v>11.05</v>
+        <v>33.53</v>
       </c>
       <c r="G169" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="B170" s="1">
-        <v>3614001002047</v>
+        <v>5715102642304</v>
       </c>
       <c r="C170" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="D170" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="E170">
         <v>1</v>
       </c>
       <c r="F170">
-        <v>8.82</v>
+        <v>26.1</v>
       </c>
       <c r="G170" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="B171" s="1">
-        <v>8422390013514</v>
+        <v>5056242848080</v>
       </c>
       <c r="C171" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="D171" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="E171">
         <v>1</v>
       </c>
       <c r="F171">
-        <v>7.5</v>
+        <v>30.76</v>
       </c>
       <c r="G171" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" t="s">
         <v>552</v>
       </c>
       <c r="B172" s="1">
-        <v>8422390013514</v>
+        <v>5715223278789</v>
       </c>
       <c r="C172" t="s">
         <v>553</v>
       </c>
       <c r="D172" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="E172">
         <v>1</v>
       </c>
       <c r="F172">
-        <v>7.5</v>
+        <v>15.09</v>
       </c>
       <c r="G172" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" t="s">
         <v>556</v>
       </c>
-      <c r="B173" s="1">
-        <v>8410912952229</v>
+      <c r="B173" s="1" t="s">
+        <v>555</v>
       </c>
       <c r="C173" t="s">
         <v>557</v>
       </c>
       <c r="D173" t="s">
         <v>558</v>
       </c>
       <c r="E173">
         <v>1</v>
       </c>
       <c r="F173">
-        <v>7.5</v>
+        <v>5.5</v>
       </c>
       <c r="G173" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="B174" s="1">
-        <v>8410912952229</v>
+        <v>8445323987386</v>
       </c>
       <c r="C174" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="D174" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="E174">
         <v>1</v>
       </c>
       <c r="F174">
-        <v>7.5</v>
+        <v>15.28</v>
       </c>
       <c r="G174" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" t="s">
-        <v>561</v>
-[...2 lines deleted...]
-        <v>560</v>
+        <v>562</v>
+      </c>
+      <c r="B175" s="1">
+        <v>8445300631226</v>
       </c>
       <c r="C175" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="D175" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="E175">
         <v>1</v>
       </c>
       <c r="F175">
-        <v>7.19</v>
+        <v>29.95</v>
       </c>
       <c r="G175" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" t="s">
         <v>565</v>
       </c>
-      <c r="B176" s="1" t="s">
-        <v>564</v>
+      <c r="B176" s="1">
+        <v>3468336697764</v>
       </c>
       <c r="C176" t="s">
         <v>566</v>
       </c>
       <c r="D176" t="s">
         <v>567</v>
       </c>
       <c r="E176">
         <v>1</v>
       </c>
       <c r="F176">
-        <v>5.5</v>
+        <v>35.0</v>
       </c>
       <c r="G176" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" t="s">
         <v>568</v>
       </c>
       <c r="B177" s="1"/>
       <c r="C177" t="s">
         <v>569</v>
       </c>
       <c r="D177" t="s">
         <v>570</v>
       </c>
       <c r="E177">
         <v>1</v>
       </c>
       <c r="F177">
-        <v>5.48</v>
+        <v>18.8</v>
       </c>
       <c r="G177" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>