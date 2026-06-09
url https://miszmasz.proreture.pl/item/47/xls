--- v1 (2026-04-10)
+++ v2 (2026-06-09)
@@ -5342,51 +5342,51 @@
       </c>
       <c r="E141">
         <v>1</v>
       </c>
       <c r="F141">
         <v>29.95</v>
       </c>
       <c r="G141" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
         <v>459</v>
       </c>
       <c r="B142" s="1">
         <v>8412842528734</v>
       </c>
       <c r="C142" t="s">
         <v>460</v>
       </c>
       <c r="D142" t="s">
         <v>461</v>
       </c>
       <c r="E142">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F142">
         <v>89.95</v>
       </c>
       <c r="G142" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
         <v>462</v>
       </c>
       <c r="B143" s="1">
         <v>5031592495184</v>
       </c>
       <c r="C143" t="s">
         <v>463</v>
       </c>
       <c r="D143" t="s">
         <v>464</v>
       </c>
       <c r="E143">
         <v>1</v>
       </c>
       <c r="F143">