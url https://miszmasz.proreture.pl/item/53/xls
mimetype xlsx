--- v0 (2026-02-09)
+++ v1 (2026-04-10)
@@ -35,1137 +35,1137 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="370">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
+    <t>wsky 2 StÃ¼ck Schutzfolie fÃ¼r Panzerglas fÃ¼r Samsung Galaxy S10, Anti-Kratzen, 9H HÃ¤rte, 0.33mm Ultra-Klar, Maximaler Reichweitenschutz Panzerglasfolie, 3D-Volle Bedeckung HD Displayschutzfolie</t>
+  </si>
+  <si>
+    <t>B0B1WX314R</t>
+  </si>
+  <si>
+    <t>LPNHE663891229</t>
+  </si>
+  <si>
+    <t>spL01mkPO9M</t>
+  </si>
+  <si>
+    <t>goobay 59398 Bike Powerbank 5.0 mit 5000 mAh inkl. Halterung/Powerbank fÃ¼r Ebike/Externer Akku/LadegerÃ¤t/Charger fÃ¼r Samsung/HTC, Schwarz</t>
+  </si>
+  <si>
+    <t>B09MFZ8NBM</t>
+  </si>
+  <si>
+    <t>LPNHE653322916</t>
+  </si>
+  <si>
+    <t>Manette de jeu sans fil Bluetooth ps4 pour Playstation 4 couleur noir Black</t>
+  </si>
+  <si>
+    <t>B07GSZ38L6</t>
+  </si>
+  <si>
+    <t>LPNHE661622225</t>
+  </si>
+  <si>
+    <t>OPPO Reno4 5G Smartphone, 6,4 Zoll AMOLED Display, 128 GB ROM, 8 GB RAM, 48 MP Triple-Kamera, 32 MP Dual Front-Kamera, inkl. Gutschein [Exklusiv bei Amazon], Space Black â€“ Deutsche Version</t>
+  </si>
+  <si>
+    <t>B08JCH3Y7K</t>
+  </si>
+  <si>
+    <t>LPNHE651169637</t>
+  </si>
+  <si>
+    <t>Kodak Kodacolor GOLD 200 GB 135-36 CN folia 3 P</t>
+  </si>
+  <si>
+    <t>B0002DDCNC</t>
+  </si>
+  <si>
+    <t>LPNHE672889164</t>
+  </si>
+  <si>
+    <t>Mini kieszonkowy korektor myszka od Tipp-Ex, biały 10 10 standardowe Pojedynczy</t>
+  </si>
+  <si>
+    <t>B000J6ETCK</t>
+  </si>
+  <si>
+    <t>LPNHE673329395</t>
+  </si>
+  <si>
+    <t>HERMA 2480 uniwersalnych etykiet, 192 sztuk, 34 x 67 mm, 6 na arkusz, samoprzylepne, etykiety do gospodarstwa domowego, do opisywania, matowe, czyste naklejki na papier, białe biały 34 x 67mm Duże opakowanie</t>
+  </si>
+  <si>
+    <t>B000KJONOU</t>
+  </si>
+  <si>
+    <t>LPNHE664758715</t>
+  </si>
+  <si>
+    <t>Clairefontaine Clairalfa 1910C papier do drukarek, nieprzezroczysty papier do drukarek, 1 ryba z 500 arkuszami, DIN A5, 14,8 x 21 cm, 80 g, idealny do codziennych kopii i i wydruków), biały DIN A5 / 80 g</t>
+  </si>
+  <si>
+    <t>B000KT8RQ0</t>
+  </si>
+  <si>
+    <t>LPNIC071917880</t>
+  </si>
+  <si>
+    <t>HERMA 7448 Okładka na zeszyt A4 Bast szara, okładka na zeszyt z etykietą i strukturą łyka z wytrzymałej i zmywalnej folii polipropylenowej, ochraniacz na zeszyty szkolne, kolorowa szary DIN A4 1 sztuka</t>
+  </si>
+  <si>
+    <t>B000SHV8FG</t>
+  </si>
+  <si>
+    <t>LPNHE657856253</t>
+  </si>
+  <si>
+    <t>Varta baterie AA / LR6, 20 sztuk 20 Stück D Mono Pojedynczy</t>
+  </si>
+  <si>
+    <t>B0019EMM84</t>
+  </si>
+  <si>
+    <t>LPNHE673067288</t>
+  </si>
+  <si>
+    <t>Durable klipsy do listów, 32 mm, 1000 sztuk, ocynkowane, 121125 Pojedynczy 32 mm, 1000 Sztuk</t>
+  </si>
+  <si>
+    <t>B001IVH7IS</t>
+  </si>
+  <si>
+    <t>LPNHE661787445</t>
+  </si>
+  <si>
+    <t>LPNHE661787444</t>
+  </si>
+  <si>
+    <t>Ołówek - STABILO EASYgraph HB dla praworęcznych kolor petrol Red</t>
+  </si>
+  <si>
+    <t>B003V9KQYC</t>
+  </si>
+  <si>
+    <t>LPNHE670416683</t>
+  </si>
+  <si>
+    <t>REINER SCT cyberJack RFID czytnik kart chipowych, podstawa | do nowego dowodu osobistego (nPA), kolor czarny</t>
+  </si>
+  <si>
+    <t>B004FQO10U</t>
+  </si>
+  <si>
+    <t>LPNHE672968059</t>
+  </si>
+  <si>
+    <t>Leitz Zszywacz biurowy z metalu, na 30 arkuszy, w tym zszywki, ergonomiczny design, niebieski, seria NeXXt, 55026035</t>
+  </si>
+  <si>
+    <t>B004I2FLBY</t>
+  </si>
+  <si>
+    <t>LPNHE672871648</t>
+  </si>
+  <si>
+    <t>Idena 300857 - kosz do przechowywania A4-C4, z tworzywa sztucznego, półprzezroczysty pomarańczowy, 1 sztuka</t>
+  </si>
+  <si>
+    <t>B004I68OA0</t>
+  </si>
+  <si>
+    <t>LPNHE661700608</t>
+  </si>
+  <si>
+    <t>One For All OFA 8 uniwersalny pilot zdalnego sterowania TV – sterowanie 8 urządzeniami końcowymi – zestaw TV Top Box DVD Blu-Ray Aux i urządzenia audio – URC2981 Pojedynczy</t>
+  </si>
+  <si>
+    <t>B004TTNM80</t>
+  </si>
+  <si>
+    <t>LPNIC071432416</t>
+  </si>
+  <si>
+    <t>Gigaset Da210 S30054-S6527-R102 Telefon Przewodowy, Biały</t>
+  </si>
+  <si>
+    <t>B006NX3H0S</t>
+  </si>
+  <si>
+    <t>LPNHE664762264</t>
+  </si>
+  <si>
+    <t>SeKi DVD czarny uniwersalny pilot zdalnego sterowania z dużymi przyciskami - dla seniorów + dzieci czarny (standard)</t>
+  </si>
+  <si>
+    <t>B0072GRUEE</t>
+  </si>
+  <si>
+    <t>LPNHE664567689</t>
+  </si>
+  <si>
+    <t>Graphoplex GX110D Przezroczysty Kątomierz</t>
+  </si>
+  <si>
+    <t>B008NC9EZE</t>
+  </si>
+  <si>
+    <t>LPNHE666076559</t>
+  </si>
+  <si>
+    <t>Genie 11185 folia okładkowa (DIN A4, przezroczysta, 150 mikronów, dostosowana do urządzeń zszywających), 50 szt. Pojedynczy</t>
+  </si>
+  <si>
+    <t>B00CIJ7VBM</t>
+  </si>
+  <si>
+    <t>LPNHE670715201</t>
+  </si>
+  <si>
+    <t>Gigaset C430A, S30852-H2522-B101 Telefon Bezprzewodowy z Automatyczną Sekretarką, ‎1.8", Czarno/Srebrny C430 - Telefon Bezprzewodowy z AB</t>
+  </si>
+  <si>
+    <t>B00EDQ50PW</t>
+  </si>
+  <si>
+    <t>LPNHE664667461</t>
+  </si>
+  <si>
+    <t>Superior Electronics 480p Superior Airco Plus uniwersalny klimatyzator zastępczy Pojedynczy</t>
+  </si>
+  <si>
+    <t>B00EVQFL7Q</t>
+  </si>
+  <si>
+    <t>LPNHE664056534</t>
+  </si>
+  <si>
+    <t>Pilot Genius Echo TX4</t>
+  </si>
+  <si>
+    <t>B00LE9OVPQ</t>
+  </si>
+  <si>
+    <t>LPNHE670052808</t>
+  </si>
+  <si>
+    <t>Trust Arys 2.0 zestaw głośników PC, 28 W, gniazdo AUX 3,5 mm, głośniki z zasilaniem USB, głośniki do komputera, laptopa, komputera, tabletu i smartfona – czarny, rozmiar uniwersalny 2.0 USB normalny głośnik (28 W) Pojedynczy</t>
+  </si>
+  <si>
+    <t>B00PC4UP2C</t>
+  </si>
+  <si>
+    <t>LPNHE640133377</t>
+  </si>
+  <si>
+    <t>32GB Odtwarzacz Muzyczny, HiFi Lossless MP3 z Radiem FM, E-Booki, Kolorowy wyświetlacz, Rejestratorem Głosu do Uprawiania Sportu, Biegania, z Możliwością Rozszerzenia do 128GB Micro SD, Czerwony</t>
+  </si>
+  <si>
+    <t>B013SR7YCS</t>
+  </si>
+  <si>
+    <t>LPNHE673754871</t>
+  </si>
+  <si>
+    <t>SanDisk 126905 Ultra Flair 32 GB USB 3.0 Flash Drive, Upto 150MB/s read - silver/Black 32 GB Srebrny/Czarny</t>
+  </si>
+  <si>
+    <t>B015CH1JIW</t>
+  </si>
+  <si>
+    <t>LPNA000052682</t>
+  </si>
+  <si>
+    <t>House of Marley Smile Jamaica Midnight EM-JE041-MI słuchawki douszne Signature Black</t>
+  </si>
+  <si>
+    <t>B01DKGP5U0</t>
+  </si>
+  <si>
+    <t>LPNHE664562417</t>
+  </si>
+  <si>
+    <t>UrChoiceLtd Mechaniczna klawiatura gamingowa AK33 ze złączem USB, podświetlenie LED, funkcja Anti-Ghosting, niebieskie lub czarne klawisze, nadaje się do biura, RGB LED Blue Swtich czarny/niebieski przełącznik RGB</t>
+  </si>
+  <si>
+    <t>B01LY0OXJ6</t>
+  </si>
+  <si>
+    <t>LPNIC025666892</t>
+  </si>
+  <si>
+    <t>Idena 300877 – kosz do przechowywania A4-C4, z tworzywa sztucznego, półprzezroczysty matowy, 1 sztuka Transparent Matt</t>
+  </si>
+  <si>
+    <t>B01N4E06XY</t>
+  </si>
+  <si>
+    <t>LPNHE664054651</t>
+  </si>
+  <si>
+    <t>LPNHE664054653</t>
+  </si>
+  <si>
+    <t>LPNHE664054649</t>
+  </si>
+  <si>
+    <t>MyGadget Folia [matowa] kompatybilna z Apple MacBook Air 13 cali (2011-2018) ochrona wyświetlacza - folia ochronna na ekran - antyodblaskowa</t>
+  </si>
+  <si>
+    <t>B06WGLFL33</t>
+  </si>
+  <si>
+    <t>LPNHK079151742</t>
+  </si>
+  <si>
+    <t>Amazon Basics - Marker permanentny, sortowany, opakowanie 24 szt do wyboru 24 szt.</t>
+  </si>
+  <si>
+    <t>B06ZZX41Q1</t>
+  </si>
+  <si>
+    <t>LPNHE670871917</t>
+  </si>
+  <si>
+    <t>Zestaw 3 uniwersalnych pilotów, stały kod, o częstotliwości 433,92 MHz, do automatycznej bramki</t>
+  </si>
+  <si>
+    <t>B07375VDJP</t>
+  </si>
+  <si>
+    <t>LPNA000159786</t>
+  </si>
+  <si>
+    <t>Varta Longlife bateria blokowa 9 V, baterie alkaliczne e-lock</t>
+  </si>
+  <si>
+    <t>B073S8DV6V</t>
+  </si>
+  <si>
+    <t>LPNHE666272211</t>
+  </si>
+  <si>
+    <t>BIC Kids Evolution ECOlutions Kredki ołówkowe Pudełko 36szt 36 Count (Pack of 1)</t>
+  </si>
+  <si>
+    <t>B0781VNK1Y</t>
+  </si>
+  <si>
+    <t>LPNHE661877164</t>
+  </si>
+  <si>
+    <t>LPNHE661877163</t>
+  </si>
+  <si>
+    <t>Denver Głośnik Bluetooth BTL-62, czarny</t>
+  </si>
+  <si>
+    <t>B0798GWRK8</t>
+  </si>
+  <si>
+    <t>LPNHE661875563</t>
+  </si>
+  <si>
+    <t>DIGITNOW! Rejestrator kasetowy USB kasety digitalizacja z głośnikiem i mikrofonem, radio FM/AM, kodowanie walkman kaseta na cyfrowe / MP3 audio do kasety / wyjątkowy odtwarzacz kasetowy</t>
+  </si>
+  <si>
+    <t>B07DLWCBKJ</t>
+  </si>
+  <si>
+    <t>LPNHE655604753</t>
+  </si>
+  <si>
+    <t>Thomson Aktywna antena płaska do odbioru telewizji cyfrowej/radia, "ANT1528BK" (DVB-T/DVB-T2, DAB/DAB+, HD/3D, ze wzmacniaczem, filtrem szumów, płaska) antena wewnętrzna/pokojowa Ze stojakiem</t>
+  </si>
+  <si>
+    <t>B07F39Q5RV</t>
+  </si>
+  <si>
+    <t>LPNHE664567510</t>
+  </si>
+  <si>
+    <t>SanDisk Extreme 128 GB microSDXC Memory Card + SD Adapter with A2 App Performance + Rescue Pro Deluxe, Up to 160 MB/s, Class 10, UHS-I, U3, V30, Red/Gold 128GB Extreme microSD</t>
+  </si>
+  <si>
+    <t>B07FCMKK5X</t>
+  </si>
+  <si>
+    <t>LPNIC071600903</t>
+  </si>
+  <si>
+    <t>Anker Kabel USB-C do Lightning 180 cm z certyfikatem MFi - PowerLine II kompatybilny z Power Delivery dla iPhone 14/13/12/11/X(do użytku z ładowarkami typu C) 180 cm white</t>
+  </si>
+  <si>
+    <t>B07H256MBK</t>
+  </si>
+  <si>
+    <t>LPNHE661856063</t>
+  </si>
+  <si>
+    <t>Jbl JBLT500BTBLK Bezprzewodowe Słuchawki, Czarny Czarny Nauszne</t>
+  </si>
+  <si>
+    <t>B07HGG85HL</t>
+  </si>
+  <si>
+    <t>LPNHE673711483</t>
+  </si>
+  <si>
+    <t>Asus Xonar SE wewnętrzna karta dźwiękowa (PCI-Express, wzmacniacz słuchawek do 300 omów, 116 dB)</t>
+  </si>
+  <si>
+    <t>B07JXQYTTB</t>
+  </si>
+  <si>
+    <t>LPNHE663716985</t>
+  </si>
+  <si>
+    <t>Corsair Harpoon RGB Wireless - Rechargeable Gaming Mouse, Backlit RGB LED, 10000 DPI, Optical - Black Bezprzewodowy Pojedynczy</t>
+  </si>
+  <si>
+    <t>B07L2X4ZBX</t>
+  </si>
+  <si>
+    <t>LPNA000450321</t>
+  </si>
+  <si>
+    <t>Microsoft Surface KTF-00002, Mysz Komputerowa, Czarny</t>
+  </si>
+  <si>
+    <t>B07L5DDPXX</t>
+  </si>
+  <si>
+    <t>LPNIC071980748</t>
+  </si>
+  <si>
+    <t>SPES oryginalna pokrywa akumulatora Huawei Mate 20 Lite (nie pasuje do Mate 20 i Mate 20 Pro!) Osłona baterii Tylna strona czarna z odciskiem palca/narzędziem czarny</t>
+  </si>
+  <si>
+    <t>B07LB985CS</t>
+  </si>
+  <si>
+    <t>LPNHE672973570</t>
+  </si>
+  <si>
+    <t>Elba 100742149 Skoroszyt, Wielokolorowy, A4, 10 Sztuk</t>
+  </si>
+  <si>
+    <t>B07NNJF7NB</t>
+  </si>
+  <si>
+    <t>LPNHE661894296</t>
+  </si>
+  <si>
+    <t>UBeesize Statyw do selfie157 cm do telefonu komórkowego, statyw do smartfona z możliwością przedłużenia i pilotem Bluetooth do telefonów iPhone i Android</t>
+  </si>
+  <si>
+    <t>B07NWC3L95</t>
+  </si>
+  <si>
+    <t>LPNHE672989912</t>
+  </si>
+  <si>
+    <t>PopSockets PopGrip - Rozkładany uchwyt i podstawka do telefonów oraz tabletów z wymiennymi krążkami PopTops - Charmed Eye</t>
+  </si>
+  <si>
+    <t>B07Q4D9LC4</t>
+  </si>
+  <si>
+    <t>LPNHE661524464</t>
+  </si>
+  <si>
+    <t>Nedis Obudowa dysku twardego - 2,5" - SATA III - 6 Gb/S - USB 3.2 Gen1 - USB Type-A - aluminium/tworzywo sztuczne - czerwona</t>
+  </si>
+  <si>
+    <t>B07Q515RFG</t>
+  </si>
+  <si>
+    <t>LPNHE661954154</t>
+  </si>
+  <si>
+    <t>Oraniacza Ekranu do XIAOMI MI 9 - Mi9 - REDMI NOTE 8 - REDMI NOTE 8 2021, szkło hartowane folia ochronna 1 Uni.</t>
+  </si>
+  <si>
+    <t>B07QHTKC4C</t>
+  </si>
+  <si>
+    <t>LPNIC071824151</t>
+  </si>
+  <si>
+    <t>Rapoo MT750S bezprzewodowa mysz mysz 3200 DPI, przyjazny dla środowiska akumulator do ponownego ładowania, ergonomiczna dla osób praworęcznych PC i Mac, czarna Regularny</t>
+  </si>
+  <si>
+    <t>B07QNSQBCR</t>
+  </si>
+  <si>
+    <t>LPNIC071449815</t>
+  </si>
+  <si>
+    <t>TOP CHARGEUR * Zasilacz sieciowy adapter sieciowy kabel ładowania ładowarka 29 V do wymiany SIL SSC-290075EU</t>
+  </si>
+  <si>
+    <t>B07RD5RXFN</t>
+  </si>
+  <si>
+    <t>LPNHE661726146</t>
+  </si>
+  <si>
+    <t>MUSE M-10 BL radiobudzik z wyświetlaczem LED, dwa czasy budzenia, możliwość ściemniania, cyfrowy tuner FM, pamięć 20 stacji, niebieski</t>
+  </si>
+  <si>
+    <t>B07T9DFY8H</t>
+  </si>
+  <si>
+    <t>LPNIC071528890</t>
+  </si>
+  <si>
+    <t>Cléopatre - Set Transparenter Kleber 2kg + 6 Glittertuben + 5 Aufbewahrungsboxen - Kleber, Lösungsmittelfrei, Reinigung mit Wasser - Ab 6 Jahren Single Einheitsgröße</t>
+  </si>
+  <si>
+    <t>B07TNVCNB3</t>
+  </si>
+  <si>
+    <t>LPNHE669568963</t>
+  </si>
+  <si>
+    <t>Dysk flash SanDisk 128 GB iXpand Go na iPhone'a i iPada 128gb iXpand Go</t>
+  </si>
+  <si>
+    <t>B07VNGVKGF</t>
+  </si>
+  <si>
+    <t>LPNIC071608501</t>
+  </si>
+  <si>
+    <t>Black Rock "Ultra Thin Iced" etui ochronne do Apple iPhone 11 (ochrona 180°, smukły design, polipropylen) czarne</t>
+  </si>
+  <si>
+    <t>B07VP4Y83C</t>
+  </si>
+  <si>
+    <t>LPNHE664781415</t>
+  </si>
+  <si>
+    <t>ELUTENG Adapter konwertera NGFF M.2 na SATA M.2 NGFF na 22-pinowy klucz na bazie karty SATA III B/B + M 2280 2260 2242 2230 mm SSD Super Speed 6 Gb/s do laptopa stacjonarnego</t>
+  </si>
+  <si>
+    <t>B07VX615T9</t>
+  </si>
+  <si>
+    <t>LPNHE650244860</t>
+  </si>
+  <si>
+    <t>Logitech G203 Lightsync Gaming Mouse, Z Możliwością Dostosowania Oświetlenia Rgb, Pc/Mac - Czarny,910-005796 Czarny G203 2. generacja</t>
+  </si>
+  <si>
+    <t>B07W5JKFQC</t>
+  </si>
+  <si>
+    <t>LPNHE673703481</t>
+  </si>
+  <si>
+    <t>Logitech Lift Left Vertical, Ergonomiczna, leworęczna, bezprzewodowa mysz Bluetooth z odbiornikiem Logi Bolt USB, ciche przyciski, 4 przyciski, zgodna z Windows/macOS/iPadOS na laptopy/PC - Szary Szary Leworęczni</t>
+  </si>
+  <si>
+    <t>B07W8P4PDD</t>
+  </si>
+  <si>
+    <t>LPNHE663891192</t>
+  </si>
+  <si>
+    <t>[Energiesparende Version, Power Bank, tragbares Solar-Ladegerät, 26800 mAh, tragbarer Akku [Erweiterte intelligente IC-Steuerung] Universal-externer Akku für iPhone Samsung Huawei</t>
+  </si>
+  <si>
+    <t>B07W96PRMV</t>
+  </si>
+  <si>
+    <t>LPNA008297043</t>
+  </si>
+  <si>
+    <t>Sony WH-CH510 bezprzewodowe słuchawki Bluetooth (mocny dźwięk, wbudowany asystent mowy, Quick Charge, czas pracy baterii do 35 godzin, bezprzewodowe), czarne czarny nauszne</t>
+  </si>
+  <si>
+    <t>B07WD58H6R</t>
+  </si>
+  <si>
+    <t>LPNHE650793029</t>
+  </si>
+  <si>
+    <t>Diruite 4 Sztuki Ochraniacz Ekranu do Fossil Gen 6 (2021)/Gen 5 (2020),HD Szkło Hartowane Folia Ochronna do Fossil Gen 6/5 Men's (Women's) Smartwatchy[Anti-scratch,Bez Bąbelków] Przejrzysty*4</t>
+  </si>
+  <si>
+    <t>B07WH4V21M</t>
+  </si>
+  <si>
+    <t>LPNHE661405488</t>
+  </si>
+  <si>
+    <t>bokman Bezprzewodowe słuchawki douszne T1 Bluetooth, słuchawki douszne z mikrofonem, jednoetapowe parowanie, redukcja szumów, wodoodporność IPX5 (czarne) Czarny</t>
+  </si>
+  <si>
+    <t>B07X1XSNXN</t>
+  </si>
+  <si>
+    <t>LPNA014739057</t>
+  </si>
+  <si>
+    <t>Apple Silikonowe etui do iPhone’a 11 Pro Max – białe</t>
+  </si>
+  <si>
+    <t>B07XQRTC6F</t>
+  </si>
+  <si>
+    <t>LPNHE649743120</t>
+  </si>
+  <si>
+    <t>Philips D2501B/01 DECT telefon</t>
+  </si>
+  <si>
+    <t>B082L632FB</t>
+  </si>
+  <si>
+    <t>LPNHE670981711</t>
+  </si>
+  <si>
+    <t>LiNKFOR Zamki na lodówkę 2 szt. zamki zamrażarki 18 cm / 7 cali 304 kabel ze stali nierdzewnej zamek do lodówki zamki okienne mocne 3 m klej bez wiercenia bezpieczeństwo zabezpieczenie zabezpieczenie przed dziećmi lodówka drzwi szafki zamki szuflady</t>
+  </si>
+  <si>
+    <t>B083FL3JZB</t>
+  </si>
+  <si>
+    <t>LPNHE673849395</t>
+  </si>
+  <si>
+    <t>Pelikan 236959 teczka "quick open", A4, niebieska, 1 sztuka A4 niebieski</t>
+  </si>
+  <si>
+    <t>B084TJSRH5</t>
+  </si>
+  <si>
+    <t>LPNHE663820358</t>
+  </si>
+  <si>
+    <t>Apple iPhone SE (128 GB) - biały (łącznie z EarPods, Power Adapter)</t>
+  </si>
+  <si>
+    <t>B0875QC8B6</t>
+  </si>
+  <si>
+    <t>LPNHE645994772</t>
+  </si>
+  <si>
+    <t>Xiaomi Redmi Note 9 Pro 6+64 Interstellar Grey 64GB Interstellar Grey</t>
+  </si>
+  <si>
+    <t>B0888P4CB7</t>
+  </si>
+  <si>
+    <t>LPNHE667389524</t>
+  </si>
+  <si>
+    <t>JOLLY Zestaw kolorowych kredek z brokatem z 10 metalicznymi i brokatowymi kredkami, 5 metalicznymi flamastrami i 5 kredkami metalicznymi, wysoko pigmentowane 10 Stück (1er Pack)</t>
+  </si>
+  <si>
+    <t>B088P7NC3Z</t>
+  </si>
+  <si>
+    <t>LPNHE673845707</t>
+  </si>
+  <si>
+    <t>SanDisk iXpand Go pamięć flash iPhone 64 GB (kompatybilna z iPadem, automatyczne tworzenie kopii zapasowych, funkcja breloka, USB 3.0, aplikacja iXpand) 64GB iXpand Go</t>
+  </si>
+  <si>
+    <t>B0894NJ5PZ</t>
+  </si>
+  <si>
+    <t>LPNHE673200182</t>
+  </si>
+  <si>
+    <t>NEW'C 3 sztuki Szkło dla Samsung Galaxy S10 Lite Hartowane i Folia Ochronna Ochraniacz Ekranu - Bez pęcherzyków powietrza, odporność na zarysowania</t>
+  </si>
+  <si>
+    <t>B08BCQG4ZT</t>
+  </si>
+  <si>
+    <t>LPNHE672973621</t>
+  </si>
+  <si>
+    <t>Głośnik Bluetooth do prysznica z Mr. Wonderful</t>
+  </si>
+  <si>
+    <t>B08BTV8HCZ</t>
+  </si>
+  <si>
+    <t>LPNHE661885926</t>
+  </si>
+  <si>
+    <t>Grundig Głośnik GBt Jam+ Lime Bluetooth, Soundbox, 3,5 W RMS, Bluetooth 5.0, Zasięg do 30 m, do 30 Godzin Pracy na Baterii, Powerbank i Funkcja Głośnomówiąca, Wodoodporny IPX7, Zielony</t>
+  </si>
+  <si>
+    <t>B08CVR1KZM</t>
+  </si>
+  <si>
+    <t>LPNHE657852477</t>
+  </si>
+  <si>
+    <t>GRUNDIG GBT Solo Black głośnik Bluetooth, zasięg 30 m, czas odtwarzania ponad 20 godzin Czarny</t>
+  </si>
+  <si>
+    <t>B08CVRGHWZ</t>
+  </si>
+  <si>
+    <t>LPNHE661744035</t>
+  </si>
+  <si>
+    <t>Jbl JBLREFLMININCBLK Słuchawki Douszne, Czarny, 1 Zestaw</t>
+  </si>
+  <si>
+    <t>B08FB2V4GR</t>
+  </si>
+  <si>
+    <t>LPNHE654344806</t>
+  </si>
+  <si>
+    <t>Jbl Tune215BT Słuchawki Douszne Bluetooth, Niebieski, 16h</t>
+  </si>
+  <si>
+    <t>B08FB2W671</t>
+  </si>
+  <si>
+    <t>LPNHE673243149</t>
+  </si>
+  <si>
+    <t>GPO Osobisty odtwarzacz kasetowy/radio Bluetooth ze słuchawkami</t>
+  </si>
+  <si>
+    <t>B08FDM6VB2</t>
+  </si>
+  <si>
+    <t>LPNHE673748199</t>
+  </si>
+  <si>
+    <t>Imou Kamera do monitoringu 1080p WiFi, kamera Wi-Fi, IP, jazda samochodem i Smart Tracking, wykrywanie ruchu z dwukierunkowym audio, widoczność w nocy 10 m</t>
+  </si>
+  <si>
+    <t>B08G851ZTK</t>
+  </si>
+  <si>
+    <t>LPNHE664758323</t>
+  </si>
+  <si>
+    <t>A4 XXL kartka z życzeniami z okazji 25 rocznicy DAUMEN HOCH z kopertą – elegancka kartka jubileuszowa – kartka z życzeniami z okazji 25. rocznicy służbowej firmy BREITENWERK</t>
+  </si>
+  <si>
+    <t>B08GM9QV7V</t>
+  </si>
+  <si>
+    <t>LPNHE657856370</t>
+  </si>
+  <si>
+    <t>Apple 20 W USB‑C Power Adapter ​​​(poprzedni model)</t>
+  </si>
+  <si>
+    <t>B08L5TKXW3</t>
+  </si>
+  <si>
+    <t>LPNA000504135</t>
+  </si>
+  <si>
     <t>Apple iPhone 12 (128 GB) - (produkt) czerwony</t>
   </si>
   <si>
     <t>B08L5TT1FX</t>
   </si>
   <si>
     <t>LPNHE663254284</t>
   </si>
   <si>
-    <t>spL01mkPO9M</t>
-[...8 lines deleted...]
-    <t>LPNHE645994772</t>
+    <t>HP NM Card NM100 128 GB</t>
+  </si>
+  <si>
+    <t>B08M6F7ZSF</t>
+  </si>
+  <si>
+    <t>LPNHE673853406</t>
+  </si>
+  <si>
+    <t>Nokia Nok 225 4G P-6,1 bu 225 4G Dual SIM, niebieski</t>
+  </si>
+  <si>
+    <t>B08MYGB3B8</t>
+  </si>
+  <si>
+    <t>LPNHE673062175</t>
+  </si>
+  <si>
+    <t>HX obrót o dużej wytrzymałości BWT</t>
+  </si>
+  <si>
+    <t>B08P53X9PF</t>
+  </si>
+  <si>
+    <t>LPNHE661502663</t>
+  </si>
+  <si>
+    <t>Clintons: Srebrne balony kartka na 50. urodziny, 50. kamień milowy kartka urodzinowa, 235 x 155 mm</t>
+  </si>
+  <si>
+    <t>B08T9K8MFG</t>
+  </si>
+  <si>
+    <t>LPNHE661988644</t>
+  </si>
+  <si>
+    <t>Realme Buds Air 2, OB02488 Słuchawki Bezprzewodowe, Czarny</t>
+  </si>
+  <si>
+    <t>B08V9XS5M6</t>
+  </si>
+  <si>
+    <t>LPNHE672882209</t>
+  </si>
+  <si>
+    <t>INIU Ładowarka samochodowa, łącznie 60W PD 3.0 5A szybkie ładowanie USB A USB C ładowarka samochodowa, wszystkie metalowe ładowarki samochodowe USB do iPhone 16 15 Pro Max Samsung Galaxy AirPods Pojedynczy</t>
+  </si>
+  <si>
+    <t>B08VJ2VH2J</t>
+  </si>
+  <si>
+    <t>LPNA000335403</t>
+  </si>
+  <si>
+    <t>Skullcandy Dime True S2DMW-P740 Słuchawki Douszne, Czarny, ‎6.3 x 3.9 x 2.1 cm Dime Czarny</t>
+  </si>
+  <si>
+    <t>B08X1QWB9W</t>
+  </si>
+  <si>
+    <t>LPNHE673433523</t>
   </si>
   <si>
     <t>OPPO Reno 4 Z - odblokowany smartfon 5G - telefon 5G 128 GB - 8 GB RAM - Ekran 120 Hz - Bateria 4000 mAh - Czteroosobowy czujnik fotograficzny 48 MP - USB-C - Android 10 - Różowy Biały</t>
   </si>
   <si>
     <t>B08XK1GNLV</t>
   </si>
   <si>
     <t>LPNHE651169592</t>
   </si>
   <si>
-    <t>OPPO Reno4 5G Smartphone, 6,4 Zoll AMOLED Display, 128 GB ROM, 8 GB RAM, 48 MP Triple-Kamera, 32 MP Dual Front-Kamera, inkl. Gutschein [Exklusiv bei Amazon], Space Black â€“ Deutsche Version</t>
-[...14 lines deleted...]
-    <t>LPNHE667389524</t>
+    <t>Smartfon realme 8 bez umowy, aparat 64 MP AI Quad, kompatybilny z systemem Android, wyświetlacz Super AMOLED 6,4 cala, 30 W Dart Charge, mocna bateria 5000 mAh, Dual SIM, NFC, 6 + 128 GB, srebrny (Cyber Silver)</t>
+  </si>
+  <si>
+    <t>B08XVJDQ4F</t>
+  </si>
+  <si>
+    <t>LPNHE670985971</t>
+  </si>
+  <si>
+    <t>CORSAIR iCUE SP140 RGB ELITE Performance 140mm White PWM Single Fan Pojedyncze opakowanie 140mm biały</t>
+  </si>
+  <si>
+    <t>B08XY3TXSJ</t>
+  </si>
+  <si>
+    <t>LPNA011225955</t>
+  </si>
+  <si>
+    <t>Dell KM5221W, Pro Wireless, zestaw klawiatury i myszy, niemiecki (QWERTZ), czarny KM5221W (czarny)</t>
+  </si>
+  <si>
+    <t>B08ZNSJ152</t>
+  </si>
+  <si>
+    <t>LPNHE640934008</t>
+  </si>
+  <si>
+    <t>Oppo A74 4G 6/128GB, ColorOS, prism black</t>
+  </si>
+  <si>
+    <t>B0915Q3PRQ</t>
+  </si>
+  <si>
+    <t>LPNHE651169621</t>
+  </si>
+  <si>
+    <t>GoToners 405XL Multipack kompatybilny z Epson 405 XL wkłady do drukarek Workforce Pro WF-4820 WF-3820 WF-4830 WF-7840 WF-7830 WF-3825 WF-4825 WF-7835 (1 czarny, 1 cyjan, 1 magenta, 1 żółty)</t>
+  </si>
+  <si>
+    <t>B09332YY6H</t>
+  </si>
+  <si>
+    <t>LPNHE673803592</t>
+  </si>
+  <si>
+    <t>Samsun Galaxy A22 5G Smartfon 128GB 6.6 Zoll (16.8 cm) Dual-SIM Android 11 Szary</t>
+  </si>
+  <si>
+    <t>B095KLCBW6</t>
+  </si>
+  <si>
+    <t>LPNHE673061861</t>
+  </si>
+  <si>
+    <t>BIND B260222 wkład do kalendarza menedżerskiego A6 - do kalendarza na rok 2022, 1 tydzień / 2 strony, terminarz z systemem</t>
+  </si>
+  <si>
+    <t>B096G12V7L</t>
+  </si>
+  <si>
+    <t>LPNHE661996489</t>
+  </si>
+  <si>
+    <t>Foluu Tastatur-Hülle für Samsung Galaxy Tab S7 FE 12.4, kabellose abnehmbare Tastatur Folio-Smart-PU-Schutzhülle Schlaf-/Wachfunktion magnetisch für Galaxy Tab S7 FE 2021 (SM-T730/T736B) (grau)</t>
+  </si>
+  <si>
+    <t>B096P19KB7</t>
+  </si>
+  <si>
+    <t>LPNHE672872065</t>
+  </si>
+  <si>
+    <t>Samsung Silikonowe etui do Galaxy S21 FE - oficjalne oryginalne etui Samsung - grafitowe</t>
+  </si>
+  <si>
+    <t>B098KGZ8RT</t>
+  </si>
+  <si>
+    <t>LPNHE670427476</t>
+  </si>
+  <si>
+    <t>Xiaomi Redmi Buds 3 Pro - Headphones White</t>
+  </si>
+  <si>
+    <t>B09BBGM1W4</t>
+  </si>
+  <si>
+    <t>LPNHE670052435</t>
+  </si>
+  <si>
+    <t>PremiumCord USB 3.0 Optical Extenstion Cable 15 m (AOC), Fibre Optic Cable, Data Cable SuperSpeed up to 5 Gbit/s, Charging Cable, USB 3.0 Type A Female to Male, 9 Pin, Colour: Black, Length: 15 m</t>
+  </si>
+  <si>
+    <t>B09BD7QKKZ</t>
+  </si>
+  <si>
+    <t>LPNHE673803537</t>
+  </si>
+  <si>
+    <t>LPNHE673803538</t>
+  </si>
+  <si>
+    <t>Etui na telefon komórkowy do Samsung Galaxy A22 5G, skórzane, lustrzane, przezroczyste, z klapką, ochrona 360 stopni, odporne na uderzenia, ze skóry PU z funkcją stojaka, etui z lusterkiem do Samsung A22 5G Samsung Galaxy A22 5G różowe złoto</t>
+  </si>
+  <si>
+    <t>B09BR1WDYZ</t>
+  </si>
+  <si>
+    <t>LPNHE664761670</t>
+  </si>
+  <si>
+    <t>Craftelier - Set aus 2 Doppelringbindern für Alben, Notizbücher, Kalender oder Kalendersammlungen | Ideal für Scrapbooking und Bastelprojekte | Ø 2,54 cm (1") - Farbe Türkis</t>
+  </si>
+  <si>
+    <t>B09F66L999</t>
+  </si>
+  <si>
+    <t>LPNIC071547785</t>
+  </si>
+  <si>
+    <t>MOOHO Regenerowane wkłady HP 302 HP 302 czarny XL zamiennik do HP Envy 4525 wkłady do drukarek HP deskjet 3630 1110 3636 HP Officejet 3831 5230 3830 HP Envy 4520 4524 (2 czarne)</t>
+  </si>
+  <si>
+    <t>B09G32S9PP</t>
+  </si>
+  <si>
+    <t>LPNHE661618538</t>
+  </si>
+  <si>
+    <t>Apple Silikonowe etui z MagSafe (do iPhone 13 Pro Max) - (PRODUCT) RED Silikonowe Etui z MagSafe (PRODUCT)RED</t>
+  </si>
+  <si>
+    <t>B09G8N5P93</t>
+  </si>
+  <si>
+    <t>LPNHE660977387</t>
+  </si>
+  <si>
+    <t>Apple Skórzany portfel z MagSafe (do iPhone) - północ</t>
+  </si>
+  <si>
+    <t>B09G8TPS3V</t>
+  </si>
+  <si>
+    <t>LPNHE661524466</t>
+  </si>
+  <si>
+    <t>Xiaomi TWS Redmi Buds 3 (AirDots) Słuchawki Bluetooth Bezprzewodowe, Białe</t>
+  </si>
+  <si>
+    <t>B09J4T4JF5</t>
+  </si>
+  <si>
+    <t>LPNHE673402628</t>
+  </si>
+  <si>
+    <t>Effcotuo Schutzfolie für Honor 50 5G/Huawei Nova 9 Panzerfolie Schutzglas + Kamera Schutzfolie Displayschutzfolie aus Gehärtetem [9-H-Härte] [Kristallklarheit] [Kratzfest] mit Honor 50</t>
+  </si>
+  <si>
+    <t>B09JJTFY74</t>
+  </si>
+  <si>
+    <t>LPNHE661405294</t>
+  </si>
+  <si>
+    <t>Chromowany puder brokatowy do paznokci, lustro w proszku, 6 kolorów, metaliczny proszek do zdobienia paznokci</t>
+  </si>
+  <si>
+    <t>B09L741MWQ</t>
+  </si>
+  <si>
+    <t>LPNHE673709566</t>
+  </si>
+  <si>
+    <t>LK Etui na telefon komórkowy z Len Slim Thin Protective Phone Cases matowe, przezroczyste, odporne na uderzenia etui 6,1 cala</t>
+  </si>
+  <si>
+    <t>B09MQHK4CQ</t>
+  </si>
+  <si>
+    <t>LPNHE661318396</t>
+  </si>
+  <si>
+    <t>Samsung Skórzane Etui Jasnoszare EF-VS908LJEGWW do Galaxy S22 Ultra S908</t>
+  </si>
+  <si>
+    <t>B09MR46TQX</t>
+  </si>
+  <si>
+    <t>LPNHE661855482</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy S22 Ultra EF-NS908PBEGEW Obudowa, Czarny</t>
+  </si>
+  <si>
+    <t>B09MR55RG9</t>
+  </si>
+  <si>
+    <t>LPNIC071646690</t>
+  </si>
+  <si>
+    <t>Kamera Xiaomi Mi Home Security Camera 2K Magnetic Mount</t>
+  </si>
+  <si>
+    <t>B09MTS121R</t>
+  </si>
+  <si>
+    <t>LPNHE670586779</t>
+  </si>
+  <si>
+    <t>NEINEI Etui do Samsung Galaxy A33 5G,Platerowanie Lustro Flip Obudowy Kabura,Przeświecający Czysty Widok,Odporny na Wstrząsy Skórzany Sprawa Case Cover,Purpurowy Samsung Galaxy A33 5G Purpurowy</t>
+  </si>
+  <si>
+    <t>B09NVV9KRW</t>
+  </si>
+  <si>
+    <t>LPNHE672839848</t>
+  </si>
+  <si>
+    <t>3D Oraniacza Ekranu do SAMSUNG GALAXY A13 5G - GALAXY A13 4G, Czarny, szkło hartowane folia ochronna, 3D / 4D / 5D</t>
+  </si>
+  <si>
+    <t>B09PR79TSS</t>
+  </si>
+  <si>
+    <t>LPNHE661856219</t>
   </si>
   <si>
     <t>POCO M4 Pro smartfon 6 + 128 GB telefon komórkowy bez umowy z wyświetlaczem AMOLED 6,43" 90 Hz AMOLED, potrójny aparat 64 MP i moc akumulatora 5000 mAh, Power Black (wersja niemiecka + Amazon Wszyscy operatorzy czarny 6 GB</t>
   </si>
   <si>
     <t>B09QLGTPDY</t>
   </si>
   <si>
     <t>LPNHE670985838</t>
   </si>
   <si>
-    <t>Smartfon realme 8 bez umowy, aparat 64 MP AI Quad, kompatybilny z systemem Android, wyświetlacz Super AMOLED 6,4 cala, 30 W Dart Charge, mocna bateria 5000 mAh, Dual SIM, NFC, 6 + 128 GB, srebrny (Cyber Silver)</t>
-[...523 lines deleted...]
-  <si>
     <t>Zestaw bezprzewodowej klawiatury, mysz bezprzewodowa 2,4 GHz, ergonomiczna mysz i klawiatura z uchwytem na telefon komórkowy, komfortowo ciche klawisze, 18 klawiszy skrótu, mysz 1600 DPI, do</t>
   </si>
   <si>
     <t>B09TBC4KM3</t>
   </si>
   <si>
     <t>LPNHE666272987</t>
   </si>
   <si>
     <t>Wireless WiFi Display Dongle, adapter HDMI 4K 1080P, streaming TV Stick Ricevitore Supporto DLNA / AirMirror / AirPlay / Miracast, do iOS 8+ / Android 5.0+ / Mac / Windows 7+</t>
   </si>
   <si>
     <t>B09VP29Y28</t>
   </si>
   <si>
     <t>LPNHE673753481</t>
   </si>
   <si>
-    <t>Mini kieszonkowy korektor myszka od Tipp-Ex, biały 10 10 standardowe Pojedynczy</t>
-[...176 lines deleted...]
-    <t>LPNHE664781415</t>
+    <t>AURSTORE Etui ochronne do Samsung Galaxy A13 4G + 2 szkła hartowane, etui ochronne ze skóry PU, funkcja wspierania, zamknięcie magnetyczne, kompatybilne z Samsung Galaxy A13 4G, czarne</t>
+  </si>
+  <si>
+    <t>B09XR4K9QW</t>
+  </si>
+  <si>
+    <t>LPNHE670871970</t>
   </si>
   <si>
     <t>6 ołówków + eraser to pomóc utrzymać sen - chmura</t>
   </si>
   <si>
     <t>B0B4NTZJF4</t>
   </si>
   <si>
     <t>LPNHE666076574</t>
-  </si>
-[...298 lines deleted...]
-    <t>LPNIC071824151</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1515,2867 +1515,2867 @@
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="B2" s="1"/>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="F2">
-        <v>759.0</v>
+        <v>8.33</v>
       </c>
       <c r="G2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="1">
-        <v>190199505636</v>
+        <v>4040849593987</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>1</v>
       </c>
       <c r="F3">
-        <v>510.96</v>
+        <v>12.49</v>
       </c>
       <c r="G3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="1">
-        <v>3662515017910</v>
+        <v>6926556542310</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>1</v>
       </c>
       <c r="F4">
-        <v>364.08</v>
+        <v>50.16</v>
       </c>
       <c r="G4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="1">
         <v>4029164126704</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>1</v>
       </c>
       <c r="F5">
         <v>288.47</v>
       </c>
       <c r="G5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="1">
-        <v>6941059643456</v>
+        <v>3173185237626</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>1</v>
       </c>
       <c r="F6">
-        <v>232.28</v>
+        <v>34.55</v>
       </c>
       <c r="G6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="1">
-        <v>4260555973075</v>
+        <v>9008872184225</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" t="s">
         <v>25</v>
       </c>
       <c r="E7">
         <v>1</v>
       </c>
       <c r="F7">
-        <v>229.99</v>
+        <v>17.59</v>
       </c>
       <c r="G7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="1">
-        <v>6941399044555</v>
+        <v>4008705024808</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8">
         <v>1</v>
       </c>
       <c r="F8">
-        <v>220.11</v>
+        <v>4.16</v>
       </c>
       <c r="G8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="1">
-        <v>8806092266339</v>
+        <v>3329680191004</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" t="s">
         <v>31</v>
       </c>
       <c r="E9">
         <v>1</v>
       </c>
       <c r="F9">
-        <v>189.0</v>
+        <v>11.86</v>
       </c>
       <c r="G9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="1">
-        <v>6944284684690</v>
+        <v>4008705074483</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" t="s">
         <v>34</v>
       </c>
       <c r="E10">
         <v>1</v>
       </c>
       <c r="F10">
-        <v>175.0</v>
+        <v>2.78</v>
       </c>
       <c r="G10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="1">
-        <v>6925281978616</v>
+        <v>4008496929474</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" t="s">
         <v>37</v>
       </c>
       <c r="E11">
         <v>1</v>
       </c>
       <c r="F11">
-        <v>92.99</v>
+        <v>19.25</v>
       </c>
       <c r="G11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="1">
-        <v>698833085204</v>
+        <v>4005546102078</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" t="s">
         <v>40</v>
       </c>
       <c r="E12">
         <v>1</v>
       </c>
       <c r="F12">
-        <v>81.4</v>
+        <v>2.79</v>
       </c>
       <c r="G12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="1">
+        <v>4005546102078</v>
+      </c>
+      <c r="C13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13" t="s">
         <v>41</v>
       </c>
-      <c r="B13" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E13">
         <v>1</v>
       </c>
       <c r="F13">
-        <v>74.95</v>
+        <v>2.79</v>
       </c>
       <c r="G13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B14" s="1">
-        <v>8592220021672</v>
+        <v>4006381398909</v>
       </c>
       <c r="C14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
         <v>44</v>
       </c>
       <c r="E14">
         <v>1</v>
       </c>
       <c r="F14">
-        <v>74.95</v>
+        <v>3.99</v>
       </c>
       <c r="G14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="1">
-        <v>5099206099807</v>
+        <v>4011170080989</v>
       </c>
       <c r="C15" t="s">
         <v>46</v>
       </c>
       <c r="D15" t="s">
         <v>47</v>
       </c>
       <c r="E15">
         <v>1</v>
       </c>
       <c r="F15">
-        <v>69.0</v>
+        <v>34.99</v>
       </c>
       <c r="G15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="1">
-        <v>5060237572348</v>
+        <v>4002432337866</v>
       </c>
       <c r="C16" t="s">
         <v>49</v>
       </c>
       <c r="D16" t="s">
         <v>50</v>
       </c>
       <c r="E16">
         <v>1</v>
       </c>
       <c r="F16">
-        <v>66.98</v>
+        <v>19.9</v>
       </c>
       <c r="G16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>51</v>
       </c>
       <c r="B17" s="1">
-        <v>4250366833279</v>
+        <v>4002372570088</v>
       </c>
       <c r="C17" t="s">
         <v>52</v>
       </c>
       <c r="D17" t="s">
         <v>53</v>
       </c>
       <c r="E17">
         <v>1</v>
       </c>
       <c r="F17">
-        <v>63.99</v>
+        <v>2.49</v>
       </c>
       <c r="G17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="1">
-        <v>843591080743</v>
+        <v>8716184045080</v>
       </c>
       <c r="C18" t="s">
         <v>55</v>
       </c>
       <c r="D18" t="s">
         <v>56</v>
       </c>
       <c r="E18">
         <v>1</v>
       </c>
       <c r="F18">
-        <v>59.99</v>
+        <v>15.0</v>
       </c>
       <c r="G18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="1">
-        <v>6939554923494</v>
+        <v>4250366824550</v>
       </c>
       <c r="C19" t="s">
         <v>58</v>
       </c>
       <c r="D19" t="s">
         <v>59</v>
       </c>
       <c r="E19">
         <v>1</v>
       </c>
       <c r="F19">
-        <v>59.99</v>
+        <v>16.89</v>
       </c>
       <c r="G19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="1">
-        <v>8055205720460</v>
+        <v>4251061520761</v>
       </c>
       <c r="C20" t="s">
         <v>61</v>
       </c>
       <c r="D20" t="s">
         <v>62</v>
       </c>
       <c r="E20">
         <v>1</v>
       </c>
       <c r="F20">
-        <v>59.0</v>
+        <v>8.69</v>
       </c>
       <c r="G20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="1">
-        <v>6438409051172</v>
+        <v>3700010404726</v>
       </c>
       <c r="C21" t="s">
         <v>64</v>
       </c>
       <c r="D21" t="s">
         <v>65</v>
       </c>
       <c r="E21">
         <v>1</v>
       </c>
       <c r="F21">
-        <v>54.09</v>
+        <v>10.67</v>
       </c>
       <c r="G21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="1">
-        <v>753459154113</v>
+        <v>4059313113422</v>
       </c>
       <c r="C22" t="s">
         <v>67</v>
       </c>
       <c r="D22" t="s">
         <v>68</v>
       </c>
       <c r="E22">
         <v>1</v>
       </c>
       <c r="F22">
-        <v>51.35</v>
+        <v>11.99</v>
       </c>
       <c r="G22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="1">
-        <v>194252779651</v>
+        <v>4250366833279</v>
       </c>
       <c r="C23" t="s">
         <v>70</v>
       </c>
       <c r="D23" t="s">
         <v>71</v>
       </c>
       <c r="E23">
         <v>1</v>
       </c>
       <c r="F23">
-        <v>50.9</v>
+        <v>63.99</v>
       </c>
       <c r="G23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" s="1">
-        <v>6926556542310</v>
+        <v>8054242080094</v>
       </c>
       <c r="C24" t="s">
         <v>73</v>
       </c>
       <c r="D24" t="s">
         <v>74</v>
       </c>
       <c r="E24">
         <v>1</v>
       </c>
       <c r="F24">
-        <v>50.16</v>
+        <v>14.91</v>
       </c>
       <c r="G24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="1">
-        <v>6941399033719</v>
+        <v>3662615344657</v>
       </c>
       <c r="C25" t="s">
         <v>76</v>
       </c>
       <c r="D25" t="s">
         <v>77</v>
       </c>
       <c r="E25">
         <v>1</v>
       </c>
       <c r="F25">
-        <v>49.9</v>
+        <v>17.5</v>
       </c>
       <c r="G25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" s="1">
-        <v>8806092994034</v>
+        <v>8713439201796</v>
       </c>
       <c r="C26" t="s">
         <v>79</v>
       </c>
       <c r="D26" t="s">
         <v>80</v>
       </c>
       <c r="E26">
         <v>1</v>
       </c>
       <c r="F26">
-        <v>48.55</v>
+        <v>30.67</v>
       </c>
       <c r="G26" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="1">
-        <v>5397184494745</v>
+        <v>723980924820</v>
       </c>
       <c r="C27" t="s">
         <v>82</v>
       </c>
       <c r="D27" t="s">
         <v>83</v>
       </c>
       <c r="E27">
         <v>1</v>
       </c>
       <c r="F27">
-        <v>46.26</v>
+        <v>17.58</v>
       </c>
       <c r="G27" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" s="1">
-        <v>619659169411</v>
+        <v>7106788679858</v>
       </c>
       <c r="C28" t="s">
         <v>85</v>
       </c>
       <c r="D28" t="s">
         <v>86</v>
       </c>
       <c r="E28">
         <v>1</v>
       </c>
       <c r="F28">
-        <v>44.98</v>
+        <v>10.63</v>
       </c>
       <c r="G28" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="1">
-        <v>8581930012056</v>
+        <v>846885008393</v>
       </c>
       <c r="C29" t="s">
         <v>88</v>
       </c>
       <c r="D29" t="s">
         <v>89</v>
       </c>
       <c r="E29">
         <v>1</v>
       </c>
       <c r="F29">
-        <v>43.26</v>
+        <v>14.9</v>
       </c>
       <c r="G29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" s="1">
-        <v>50036347624</v>
+        <v>8581930012056</v>
       </c>
       <c r="C30" t="s">
         <v>91</v>
       </c>
       <c r="D30" t="s">
         <v>92</v>
       </c>
       <c r="E30">
         <v>1</v>
       </c>
       <c r="F30">
-        <v>42.35</v>
+        <v>43.26</v>
       </c>
       <c r="G30" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>93</v>
       </c>
       <c r="B31" s="1">
-        <v>6934177746338</v>
+        <v>4002372700874</v>
       </c>
       <c r="C31" t="s">
         <v>94</v>
       </c>
       <c r="D31" t="s">
         <v>95</v>
       </c>
       <c r="E31">
         <v>1</v>
       </c>
       <c r="F31">
-        <v>41.9</v>
+        <v>2.49</v>
       </c>
       <c r="G31" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
+        <v>93</v>
+      </c>
+      <c r="B32" s="1">
+        <v>4002372700874</v>
+      </c>
+      <c r="C32" t="s">
+        <v>94</v>
+      </c>
+      <c r="D32" t="s">
         <v>96</v>
       </c>
-      <c r="B32" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E32">
         <v>1</v>
       </c>
       <c r="F32">
-        <v>41.83</v>
+        <v>2.49</v>
       </c>
       <c r="G32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B33" s="1">
-        <v>767531578308</v>
+        <v>4002372700874</v>
       </c>
       <c r="C33" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="D33" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="E33">
         <v>1</v>
       </c>
       <c r="F33">
-        <v>41.51</v>
+        <v>2.49</v>
       </c>
       <c r="G33" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="B34" s="1">
-        <v>619659169381</v>
+        <v>4251399102226</v>
       </c>
       <c r="C34" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="D34" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="E34">
         <v>1</v>
       </c>
       <c r="F34">
-        <v>41.03</v>
+        <v>3.2</v>
       </c>
       <c r="G34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="B35" s="1">
-        <v>4047443374189</v>
+        <v>192233020334</v>
       </c>
       <c r="C35" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="D35" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="E35">
         <v>1</v>
       </c>
       <c r="F35">
-        <v>40.99</v>
+        <v>10.89</v>
       </c>
       <c r="G35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B36" s="1"/>
+        <v>104</v>
+      </c>
+      <c r="B36" s="1">
+        <v>8050705805006</v>
+      </c>
       <c r="C36" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="D36" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="E36">
         <v>1</v>
       </c>
       <c r="F36">
-        <v>38.4</v>
+        <v>13.9</v>
       </c>
       <c r="G36" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="B37" s="1">
-        <v>190199288133</v>
+        <v>4008496559862</v>
       </c>
       <c r="C37" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D37" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="E37">
         <v>1</v>
       </c>
       <c r="F37">
-        <v>36.0</v>
+        <v>1.14</v>
       </c>
       <c r="G37" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="B38" s="1">
-        <v>4011170080989</v>
+        <v>3086123499140</v>
       </c>
       <c r="C38" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="D38" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="E38">
         <v>1</v>
       </c>
       <c r="F38">
-        <v>34.99</v>
+        <v>4.3</v>
       </c>
       <c r="G38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="B39" s="1">
-        <v>4895229101197</v>
+        <v>3086123499140</v>
       </c>
       <c r="C39" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="D39" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="E39">
         <v>1</v>
       </c>
       <c r="F39">
-        <v>34.99</v>
+        <v>4.3</v>
       </c>
       <c r="G39" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="B40" s="1">
-        <v>6955914611078</v>
+        <v>5706751035852</v>
       </c>
       <c r="C40" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="D40" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="E40">
         <v>1</v>
       </c>
       <c r="F40">
-        <v>34.99</v>
+        <v>19.44</v>
       </c>
       <c r="G40" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B41" s="1">
-        <v>8806092985049</v>
+        <v>681385285345</v>
       </c>
       <c r="C41" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="D41" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="E41">
         <v>1</v>
       </c>
       <c r="F41">
-        <v>34.89</v>
+        <v>26.53</v>
       </c>
       <c r="G41" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="B42" s="1">
-        <v>3173185237626</v>
+        <v>4047443374189</v>
       </c>
       <c r="C42" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="D42" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="E42">
         <v>1</v>
       </c>
       <c r="F42">
-        <v>34.55</v>
+        <v>40.99</v>
       </c>
       <c r="G42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="B43" s="1">
-        <v>350919879380</v>
+        <v>653459059077</v>
       </c>
       <c r="C43" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="D43" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="E43">
         <v>1</v>
       </c>
       <c r="F43">
-        <v>32.81</v>
+        <v>24.52</v>
       </c>
       <c r="G43" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="B44" s="1">
-        <v>6934177749032</v>
+        <v>848061054811</v>
       </c>
       <c r="C44" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="D44" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="E44">
         <v>1</v>
       </c>
       <c r="F44">
-        <v>32.14</v>
+        <v>11.75</v>
       </c>
       <c r="G44" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B45" s="1"/>
+        <v>129</v>
+      </c>
+      <c r="B45" s="1">
+        <v>50036347624</v>
+      </c>
       <c r="C45" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="D45" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="E45">
         <v>1</v>
       </c>
       <c r="F45">
-        <v>31.45</v>
+        <v>42.35</v>
       </c>
       <c r="G45" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="B46" s="1">
-        <v>810045683263</v>
+        <v>767531578308</v>
       </c>
       <c r="C46" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="D46" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="E46">
         <v>1</v>
       </c>
       <c r="F46">
-        <v>30.99</v>
+        <v>41.51</v>
       </c>
       <c r="G46" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="B47" s="1">
-        <v>8713439201796</v>
+        <v>843591080743</v>
       </c>
       <c r="C47" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="D47" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="E47">
         <v>1</v>
       </c>
       <c r="F47">
-        <v>30.67</v>
+        <v>59.99</v>
       </c>
       <c r="G47" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="B48" s="1">
-        <v>6925281974397</v>
+        <v>889842307948</v>
       </c>
       <c r="C48" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="D48" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="E48">
         <v>1</v>
       </c>
       <c r="F48">
-        <v>29.99</v>
+        <v>25.15</v>
       </c>
       <c r="G48" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="B49" s="1"/>
       <c r="C49" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="D49" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="E49">
         <v>1</v>
       </c>
       <c r="F49">
-        <v>29.99</v>
+        <v>18.08</v>
       </c>
       <c r="G49" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="B50" s="1">
-        <v>681385285345</v>
+        <v>3045050407901</v>
       </c>
       <c r="C50" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="D50" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="E50">
         <v>1</v>
       </c>
       <c r="F50">
-        <v>26.53</v>
+        <v>3.56</v>
       </c>
       <c r="G50" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="B51" s="1">
-        <v>840006637783</v>
+        <v>734830177402</v>
       </c>
       <c r="C51" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="D51" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="E51">
         <v>1</v>
       </c>
       <c r="F51">
-        <v>25.71</v>
+        <v>21.99</v>
       </c>
       <c r="G51" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="B52" s="1">
-        <v>889842307948</v>
+        <v>842978147123</v>
       </c>
       <c r="C52" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="D52" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="E52">
         <v>1</v>
       </c>
       <c r="F52">
-        <v>25.15</v>
+        <v>12.99</v>
       </c>
       <c r="G52" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="B53" s="1">
-        <v>5099206089167</v>
+        <v>5412810315314</v>
       </c>
       <c r="C53" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="D53" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="E53">
         <v>1</v>
       </c>
       <c r="F53">
-        <v>25.12</v>
+        <v>18.88</v>
       </c>
       <c r="G53" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="B54" s="1"/>
       <c r="C54" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="D54" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="E54">
         <v>1</v>
       </c>
       <c r="F54">
-        <v>24.9</v>
+        <v>0.51</v>
       </c>
       <c r="G54" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="B55" s="1">
-        <v>653459059077</v>
+        <v>753459154113</v>
       </c>
       <c r="C55" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="D55" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="E55">
         <v>1</v>
       </c>
       <c r="F55">
-        <v>24.52</v>
+        <v>51.35</v>
       </c>
       <c r="G55" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="B56" s="1">
-        <v>734830177402</v>
+        <v>660989335984</v>
       </c>
       <c r="C56" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="D56" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="E56">
         <v>1</v>
       </c>
       <c r="F56">
-        <v>21.99</v>
+        <v>11.35</v>
       </c>
       <c r="G56" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="B57" s="1">
-        <v>4013833041825</v>
+        <v>3700460206680</v>
       </c>
       <c r="C57" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="D57" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="E57">
         <v>1</v>
       </c>
       <c r="F57">
-        <v>21.99</v>
+        <v>11.43</v>
       </c>
       <c r="G57" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="B58" s="1">
-        <v>8445183001116</v>
+        <v>3134725013407</v>
       </c>
       <c r="C58" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="D58" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="E58">
         <v>1</v>
       </c>
       <c r="F58">
-        <v>19.99</v>
+        <v>15.56</v>
       </c>
       <c r="G58" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="B59" s="1">
-        <v>4013833041832</v>
+        <v>619659169411</v>
       </c>
       <c r="C59" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="D59" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="E59">
         <v>1</v>
       </c>
       <c r="F59">
-        <v>19.99</v>
+        <v>44.98</v>
       </c>
       <c r="G59" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="B60" s="1">
-        <v>4002432337866</v>
+        <v>4260557045510</v>
       </c>
       <c r="C60" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="D60" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="E60">
         <v>1</v>
       </c>
       <c r="F60">
-        <v>19.9</v>
+        <v>10.99</v>
       </c>
       <c r="G60" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>183</v>
-[...3 lines deleted...]
-      </c>
+        <v>177</v>
+      </c>
+      <c r="B61" s="1"/>
       <c r="C61" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="D61" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="E61">
         <v>1</v>
       </c>
       <c r="F61">
-        <v>19.44</v>
+        <v>4.21</v>
       </c>
       <c r="G61" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="B62" s="1">
-        <v>4008496929474</v>
+        <v>5099206089167</v>
       </c>
       <c r="C62" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="D62" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="E62">
         <v>1</v>
       </c>
       <c r="F62">
-        <v>19.25</v>
+        <v>25.12</v>
       </c>
       <c r="G62" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="B63" s="1">
-        <v>5412810315314</v>
+        <v>5099206099807</v>
       </c>
       <c r="C63" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="D63" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="E63">
         <v>1</v>
       </c>
       <c r="F63">
-        <v>18.88</v>
+        <v>69.0</v>
       </c>
       <c r="G63" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="B64" s="1">
         <v>734038878798</v>
       </c>
       <c r="C64" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="D64" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="E64">
         <v>1</v>
       </c>
       <c r="F64">
         <v>18.84</v>
       </c>
       <c r="G64" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B65" s="1"/>
+        <v>189</v>
+      </c>
+      <c r="B65" s="1">
+        <v>4548736101425</v>
+      </c>
       <c r="C65" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="D65" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="E65">
         <v>1</v>
       </c>
       <c r="F65">
-        <v>18.23</v>
+        <v>29.99</v>
       </c>
       <c r="G65" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="B66" s="1"/>
       <c r="C66" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="D66" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="E66">
         <v>1</v>
       </c>
       <c r="F66">
-        <v>18.08</v>
+        <v>5.18</v>
       </c>
       <c r="G66" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="B67" s="1"/>
       <c r="C67" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="D67" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="E67">
         <v>1</v>
       </c>
       <c r="F67">
-        <v>17.98</v>
+        <v>18.23</v>
       </c>
       <c r="G67" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="B68" s="1">
-        <v>6914555331998</v>
+        <v>190199288133</v>
       </c>
       <c r="C68" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="D68" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="E68">
         <v>1</v>
       </c>
       <c r="F68">
-        <v>17.93</v>
+        <v>36.0</v>
       </c>
       <c r="G68" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="B69" s="1">
-        <v>9008872184225</v>
+        <v>4895229101197</v>
       </c>
       <c r="C69" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="D69" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="E69">
         <v>1</v>
       </c>
       <c r="F69">
-        <v>17.59</v>
+        <v>34.99</v>
       </c>
       <c r="G69" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="B70" s="1">
-        <v>723980924820</v>
+        <v>659438787993</v>
       </c>
       <c r="C70" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="D70" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="E70">
         <v>1</v>
       </c>
       <c r="F70">
-        <v>17.58</v>
+        <v>7.61</v>
       </c>
       <c r="G70" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="B71" s="1">
-        <v>3662615344657</v>
+        <v>4012700236951</v>
       </c>
       <c r="C71" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="D71" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="E71">
         <v>1</v>
       </c>
       <c r="F71">
-        <v>17.5</v>
+        <v>3.86</v>
       </c>
       <c r="G71" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="B72" s="1">
-        <v>4250366824550</v>
+        <v>190199505636</v>
       </c>
       <c r="C72" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="D72" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="E72">
         <v>1</v>
       </c>
       <c r="F72">
-        <v>16.89</v>
+        <v>510.96</v>
       </c>
       <c r="G72" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="B73" s="1">
-        <v>8806092653665</v>
+        <v>6941059643456</v>
       </c>
       <c r="C73" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="D73" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="E73">
         <v>1</v>
       </c>
       <c r="F73">
-        <v>15.62</v>
+        <v>232.28</v>
       </c>
       <c r="G73" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="B74" s="1">
-        <v>3134725013407</v>
+        <v>9014400310479</v>
       </c>
       <c r="C74" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="D74" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="E74">
         <v>1</v>
       </c>
       <c r="F74">
-        <v>15.56</v>
+        <v>9.84</v>
       </c>
       <c r="G74" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="B75" s="1">
-        <v>8716184045080</v>
+        <v>619659169381</v>
       </c>
       <c r="C75" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="D75" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="E75">
         <v>1</v>
       </c>
       <c r="F75">
-        <v>15.0</v>
+        <v>41.03</v>
       </c>
       <c r="G75" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="B76" s="1">
-        <v>8054242080094</v>
+        <v>3701402100950</v>
       </c>
       <c r="C76" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="D76" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="E76">
         <v>1</v>
       </c>
       <c r="F76">
-        <v>14.91</v>
+        <v>3.83</v>
       </c>
       <c r="G76" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="B77" s="1">
-        <v>846885008393</v>
+        <v>8445183001116</v>
       </c>
       <c r="C77" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="D77" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="E77">
         <v>1</v>
       </c>
       <c r="F77">
-        <v>14.9</v>
+        <v>19.99</v>
       </c>
       <c r="G77" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="B78" s="1">
-        <v>8050705805006</v>
+        <v>4013833041832</v>
       </c>
       <c r="C78" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="D78" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="E78">
         <v>1</v>
       </c>
       <c r="F78">
-        <v>13.9</v>
+        <v>19.99</v>
       </c>
       <c r="G78" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="B79" s="1">
-        <v>842978147123</v>
+        <v>4013833041825</v>
       </c>
       <c r="C79" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="D79" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="E79">
         <v>1</v>
       </c>
       <c r="F79">
-        <v>12.99</v>
+        <v>21.99</v>
       </c>
       <c r="G79" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="B80" s="1">
-        <v>4040849593987</v>
+        <v>6925281978616</v>
       </c>
       <c r="C80" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="D80" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="E80">
         <v>1</v>
       </c>
       <c r="F80">
-        <v>12.49</v>
+        <v>92.99</v>
       </c>
       <c r="G80" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="B81" s="1">
-        <v>4059313113422</v>
+        <v>6925281974397</v>
       </c>
       <c r="C81" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="D81" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="E81">
         <v>1</v>
       </c>
       <c r="F81">
-        <v>11.99</v>
+        <v>29.99</v>
       </c>
       <c r="G81" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="B82" s="1">
-        <v>6975141090071</v>
+        <v>5060237572348</v>
       </c>
       <c r="C82" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="D82" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="E82">
         <v>1</v>
       </c>
       <c r="F82">
-        <v>11.99</v>
+        <v>66.98</v>
       </c>
       <c r="G82" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="B83" s="1">
-        <v>3329680191004</v>
+        <v>6939554923494</v>
       </c>
       <c r="C83" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="D83" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="E83">
         <v>1</v>
       </c>
       <c r="F83">
-        <v>11.86</v>
+        <v>59.99</v>
       </c>
       <c r="G83" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="B84" s="1">
-        <v>848061054811</v>
+        <v>4260570454061</v>
       </c>
       <c r="C84" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="D84" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="E84">
         <v>1</v>
       </c>
       <c r="F84">
-        <v>11.75</v>
+        <v>6.28</v>
       </c>
       <c r="G84" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="B85" s="1">
-        <v>3700460206680</v>
+        <v>194252157022</v>
       </c>
       <c r="C85" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="D85" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="E85">
         <v>1</v>
       </c>
       <c r="F85">
-        <v>11.43</v>
+        <v>24.9</v>
       </c>
       <c r="G85" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="B86" s="1">
-        <v>660989335984</v>
+        <v>194252031995</v>
       </c>
       <c r="C86" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="D86" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="E86">
         <v>1</v>
       </c>
       <c r="F86">
-        <v>11.35</v>
+        <v>759.0</v>
       </c>
       <c r="G86" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="B87" s="1"/>
+        <v>255</v>
+      </c>
+      <c r="B87" s="1">
+        <v>6955914611078</v>
+      </c>
       <c r="C87" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="D87" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="E87">
         <v>1</v>
       </c>
       <c r="F87">
-        <v>11.33</v>
+        <v>34.99</v>
       </c>
       <c r="G87" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="B88" s="1">
-        <v>4260557045510</v>
+        <v>6438409051172</v>
       </c>
       <c r="C88" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="D88" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="E88">
         <v>1</v>
       </c>
       <c r="F88">
-        <v>10.99</v>
+        <v>54.09</v>
       </c>
       <c r="G88" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="B89" s="1">
-        <v>8445641008152</v>
+        <v>698833085204</v>
       </c>
       <c r="C89" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="D89" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="E89">
         <v>1</v>
       </c>
       <c r="F89">
-        <v>10.95</v>
+        <v>81.4</v>
       </c>
       <c r="G89" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="B90" s="1">
-        <v>192233020334</v>
+        <v>5056043644881</v>
       </c>
       <c r="C90" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="D90" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="E90">
         <v>1</v>
       </c>
       <c r="F90">
-        <v>10.89</v>
+        <v>8.21</v>
       </c>
       <c r="G90" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="B91" s="1">
-        <v>3700010404726</v>
+        <v>6941399033719</v>
       </c>
       <c r="C91" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="D91" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="E91">
         <v>1</v>
       </c>
       <c r="F91">
-        <v>10.67</v>
+        <v>49.9</v>
       </c>
       <c r="G91" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="B92" s="1">
-        <v>7106788679858</v>
+        <v>6975141090071</v>
       </c>
       <c r="C92" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="D92" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="E92">
         <v>1</v>
       </c>
       <c r="F92">
-        <v>10.63</v>
+        <v>11.99</v>
       </c>
       <c r="G92" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
-        <v>279</v>
-[...1 lines deleted...]
-      <c r="B93" s="1"/>
+        <v>273</v>
+      </c>
+      <c r="B93" s="1">
+        <v>810045683263</v>
+      </c>
       <c r="C93" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="D93" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="E93">
         <v>1</v>
       </c>
       <c r="F93">
-        <v>10.18</v>
+        <v>30.99</v>
       </c>
       <c r="G93" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
-        <v>282</v>
-[...1 lines deleted...]
-      <c r="B94" s="1"/>
+        <v>276</v>
+      </c>
+      <c r="B94" s="1">
+        <v>3662515017910</v>
+      </c>
       <c r="C94" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="D94" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="E94">
         <v>1</v>
       </c>
       <c r="F94">
-        <v>10.15</v>
+        <v>364.08</v>
       </c>
       <c r="G94" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="B95" s="1">
-        <v>9014400310479</v>
+        <v>6941399044555</v>
       </c>
       <c r="C95" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="D95" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="E95">
         <v>1</v>
       </c>
       <c r="F95">
-        <v>9.84</v>
+        <v>220.11</v>
       </c>
       <c r="G95" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="B96" s="1">
-        <v>4251061520761</v>
+        <v>840006637783</v>
       </c>
       <c r="C96" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="D96" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="E96">
         <v>1</v>
       </c>
       <c r="F96">
-        <v>8.69</v>
+        <v>25.71</v>
       </c>
       <c r="G96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
-        <v>291</v>
-[...1 lines deleted...]
-      <c r="B97" s="1"/>
+        <v>285</v>
+      </c>
+      <c r="B97" s="1">
+        <v>5397184494745</v>
+      </c>
       <c r="C97" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="D97" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="E97">
         <v>1</v>
       </c>
       <c r="F97">
-        <v>8.33</v>
+        <v>46.26</v>
       </c>
       <c r="G97" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="B98" s="1">
-        <v>6997220111019</v>
+        <v>6944284684690</v>
       </c>
       <c r="C98" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="D98" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="E98">
         <v>1</v>
       </c>
       <c r="F98">
-        <v>8.25</v>
+        <v>175.0</v>
       </c>
       <c r="G98" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="B99" s="1">
-        <v>5056043644881</v>
+        <v>350919879380</v>
       </c>
       <c r="C99" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="D99" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="E99">
         <v>1</v>
       </c>
       <c r="F99">
-        <v>8.21</v>
+        <v>32.81</v>
       </c>
       <c r="G99" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="B100" s="1">
-        <v>659438787993</v>
+        <v>8806092266339</v>
       </c>
       <c r="C100" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="D100" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E100">
         <v>1</v>
       </c>
       <c r="F100">
-        <v>7.61</v>
+        <v>189.0</v>
       </c>
       <c r="G100" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="B101" s="1">
-        <v>4260570454061</v>
+        <v>4021068019892</v>
       </c>
       <c r="C101" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="D101" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="E101">
         <v>1</v>
       </c>
       <c r="F101">
-        <v>6.28</v>
+        <v>3.88</v>
       </c>
       <c r="G101" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
-        <v>306</v>
-[...3 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="B102" s="1"/>
       <c r="C102" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="D102" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="E102">
         <v>1</v>
       </c>
       <c r="F102">
-        <v>6.02</v>
+        <v>38.4</v>
       </c>
       <c r="G102" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="B103" s="1">
-        <v>769326334380</v>
+        <v>8806092653665</v>
       </c>
       <c r="C103" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="D103" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="E103">
         <v>1</v>
       </c>
       <c r="F103">
-        <v>5.95</v>
+        <v>15.62</v>
       </c>
       <c r="G103" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
-        <v>312</v>
-[...1 lines deleted...]
-      <c r="B104" s="1"/>
+        <v>306</v>
+      </c>
+      <c r="B104" s="1">
+        <v>8055205720460</v>
+      </c>
       <c r="C104" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="D104" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E104">
         <v>1</v>
       </c>
       <c r="F104">
-        <v>5.18</v>
+        <v>59.0</v>
       </c>
       <c r="G104" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="B105" s="1">
-        <v>772820459442</v>
+        <v>8592220021672</v>
       </c>
       <c r="C105" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="D105" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E105">
         <v>1</v>
       </c>
       <c r="F105">
-        <v>4.56</v>
+        <v>74.95</v>
       </c>
       <c r="G105" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
-        <v>318</v>
+        <v>309</v>
       </c>
       <c r="B106" s="1">
-        <v>3086123499140</v>
+        <v>8592220021672</v>
       </c>
       <c r="C106" t="s">
-        <v>319</v>
+        <v>310</v>
       </c>
       <c r="D106" t="s">
-        <v>320</v>
+        <v>312</v>
       </c>
       <c r="E106">
         <v>1</v>
       </c>
       <c r="F106">
-        <v>4.3</v>
+        <v>74.95</v>
       </c>
       <c r="G106" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
-        <v>318</v>
-[...3 lines deleted...]
-      </c>
+        <v>313</v>
+      </c>
+      <c r="B107" s="1"/>
       <c r="C107" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="D107" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="E107">
         <v>1</v>
       </c>
       <c r="F107">
-        <v>4.3</v>
+        <v>10.18</v>
       </c>
       <c r="G107" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
-        <v>322</v>
-[...1 lines deleted...]
-      <c r="B108" s="1"/>
+        <v>316</v>
+      </c>
+      <c r="B108" s="1">
+        <v>8435487533253</v>
+      </c>
       <c r="C108" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="D108" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="E108">
         <v>1</v>
       </c>
       <c r="F108">
-        <v>4.21</v>
+        <v>6.02</v>
       </c>
       <c r="G108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
-        <v>325</v>
-[...3 lines deleted...]
-      </c>
+        <v>319</v>
+      </c>
+      <c r="B109" s="1"/>
       <c r="C109" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="D109" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="E109">
         <v>1</v>
       </c>
       <c r="F109">
-        <v>4.16</v>
+        <v>31.45</v>
       </c>
       <c r="G109" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="B110" s="1">
-        <v>4006381398909</v>
+        <v>194252781319</v>
       </c>
       <c r="C110" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="D110" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="E110">
         <v>1</v>
       </c>
       <c r="F110">
-        <v>3.99</v>
+        <v>41.83</v>
       </c>
       <c r="G110" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="B111" s="1">
-        <v>4021068019892</v>
+        <v>194252779651</v>
       </c>
       <c r="C111" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="D111" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="E111">
         <v>1</v>
       </c>
       <c r="F111">
-        <v>3.88</v>
+        <v>50.9</v>
       </c>
       <c r="G111" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="B112" s="1">
-        <v>4012700236951</v>
+        <v>6934177746338</v>
       </c>
       <c r="C112" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="D112" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="E112">
         <v>1</v>
       </c>
       <c r="F112">
-        <v>3.86</v>
+        <v>41.9</v>
       </c>
       <c r="G112" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="B113" s="1">
-        <v>3701402100950</v>
+        <v>772820459442</v>
       </c>
       <c r="C113" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="D113" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="E113">
         <v>1</v>
       </c>
       <c r="F113">
-        <v>3.83</v>
+        <v>4.56</v>
       </c>
       <c r="G113" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="B114" s="1">
-        <v>3045050407901</v>
+        <v>769326334380</v>
       </c>
       <c r="C114" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="D114" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="E114">
         <v>1</v>
       </c>
       <c r="F114">
-        <v>3.56</v>
+        <v>5.95</v>
       </c>
       <c r="G114" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
-        <v>343</v>
-[...3 lines deleted...]
-      </c>
+        <v>337</v>
+      </c>
+      <c r="B115" s="1"/>
       <c r="C115" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="D115" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="E115">
         <v>1</v>
       </c>
       <c r="F115">
-        <v>3.2</v>
+        <v>11.33</v>
       </c>
       <c r="G115" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="B116" s="1">
-        <v>4005546102078</v>
+        <v>8806092985049</v>
       </c>
       <c r="C116" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="D116" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="E116">
         <v>1</v>
       </c>
       <c r="F116">
-        <v>2.79</v>
+        <v>34.89</v>
       </c>
       <c r="G116" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="B117" s="1">
-        <v>4005546102078</v>
+        <v>8806092994034</v>
       </c>
       <c r="C117" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="D117" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="E117">
         <v>1</v>
       </c>
       <c r="F117">
-        <v>2.79</v>
+        <v>48.55</v>
       </c>
       <c r="G117" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="B118" s="1">
-        <v>4008705074483</v>
+        <v>6934177749032</v>
       </c>
       <c r="C118" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="D118" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="E118">
         <v>1</v>
       </c>
       <c r="F118">
-        <v>2.78</v>
+        <v>32.14</v>
       </c>
       <c r="G118" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="B119" s="1">
-        <v>4002372700874</v>
+        <v>6997220111019</v>
       </c>
       <c r="C119" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="D119" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="E119">
         <v>1</v>
       </c>
       <c r="F119">
-        <v>2.49</v>
+        <v>8.25</v>
       </c>
       <c r="G119" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
+        <v>352</v>
+      </c>
+      <c r="B120" s="1"/>
+      <c r="C120" t="s">
         <v>353</v>
       </c>
-      <c r="B120" s="1">
-[...2 lines deleted...]
-      <c r="C120" t="s">
+      <c r="D120" t="s">
         <v>354</v>
       </c>
-      <c r="D120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E120">
         <v>1</v>
       </c>
       <c r="F120">
-        <v>2.49</v>
+        <v>1.39</v>
       </c>
       <c r="G120" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="B121" s="1">
-        <v>4002372700874</v>
+        <v>4260555973075</v>
       </c>
       <c r="C121" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="D121" t="s">
         <v>357</v>
       </c>
       <c r="E121">
         <v>1</v>
       </c>
       <c r="F121">
-        <v>2.49</v>
+        <v>229.99</v>
       </c>
       <c r="G121" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
         <v>358</v>
       </c>
-      <c r="B122" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="B122" s="1"/>
       <c r="C122" t="s">
         <v>359</v>
       </c>
       <c r="D122" t="s">
         <v>360</v>
       </c>
       <c r="E122">
         <v>1</v>
       </c>
       <c r="F122">
-        <v>2.49</v>
+        <v>17.98</v>
       </c>
       <c r="G122" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
         <v>361</v>
       </c>
-      <c r="B123" s="1"/>
+      <c r="B123" s="1">
+        <v>6914555331998</v>
+      </c>
       <c r="C123" t="s">
         <v>362</v>
       </c>
       <c r="D123" t="s">
         <v>363</v>
       </c>
       <c r="E123">
         <v>1</v>
       </c>
       <c r="F123">
-        <v>1.39</v>
+        <v>17.93</v>
       </c>
       <c r="G123" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
         <v>364</v>
       </c>
-      <c r="B124" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="B124" s="1"/>
       <c r="C124" t="s">
         <v>365</v>
       </c>
       <c r="D124" t="s">
         <v>366</v>
       </c>
       <c r="E124">
         <v>1</v>
       </c>
       <c r="F124">
-        <v>1.14</v>
+        <v>10.15</v>
       </c>
       <c r="G124" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
         <v>367</v>
       </c>
-      <c r="B125" s="1"/>
+      <c r="B125" s="1">
+        <v>8445641008152</v>
+      </c>
       <c r="C125" t="s">
         <v>368</v>
       </c>
       <c r="D125" t="s">
         <v>369</v>
       </c>
       <c r="E125">
         <v>1</v>
       </c>
       <c r="F125">
-        <v>0.51</v>
+        <v>10.95</v>
       </c>
       <c r="G125" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>