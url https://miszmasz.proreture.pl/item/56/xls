--- v0 (2026-02-09)
+++ v1 (2026-04-10)
@@ -35,1464 +35,1464 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="479">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
+    <t>Lot de 64 ballons verts avec confettis - 12 pouces - DÃ©coration verte - Ballons d'hÃ©lium pour fÃªte d'anniversaire d'enfant, guirlande de ballons, dinosaures</t>
+  </si>
+  <si>
+    <t>B091D5DRBZ</t>
+  </si>
+  <si>
+    <t>LPNIC057306162</t>
+  </si>
+  <si>
+    <t>spL01ml2llp</t>
+  </si>
+  <si>
+    <t>Ucradle Enfants Bricolage Perles Set, 550pcs Perles pour Bracelet Enfant Loisirs CrÃ©atif Kit de Creation de Bracelet Collier Anneaux DIY Perle a Clipser Creation Bijoux Cadeau pour Fille de 3 Ans+</t>
+  </si>
+  <si>
+    <t>B07RM3KX7J</t>
+  </si>
+  <si>
+    <t>LPNIC071648924</t>
+  </si>
+  <si>
+    <t>Spielzeug ab 2 Jahre Jungen Kinder Spielzeugauto ab 3 Jahren Motorikspielzeug mit Fernbedienung Ferngesteuertes Auto ab 3 Jahren mit Lichtern und Musik</t>
+  </si>
+  <si>
+    <t>B09NKS2XRX</t>
+  </si>
+  <si>
+    <t>LPNHK100874192</t>
+  </si>
+  <si>
+    <t>55 StÃ¼ck Goldfolienkarten Sortierte Karten lustiges Kartenspiel Kinder zum Sammeln von Karten Pack of 55 Pok-mon Cards (15Vmax+11GX+14V+2EX)( Golden</t>
+  </si>
+  <si>
+    <t>B0B48VY37Y</t>
+  </si>
+  <si>
+    <t>LPNHE670568566</t>
+  </si>
+  <si>
+    <t>Knete ZubehÃ¶r Set fÃ¼r Kinder, 40 StÃ¼ck KÃ¼che Dough Knetwerkzeug Set Burger Waffel Donut Form Nudelholz, 12 Farben Spielset Knete ZubehÃ¶r Teig Spielzeug Geschenk fÃ¼r Kinder ab 3 Jahre Jungen MÃ¤dchenï¼ˆ1ï¼‰</t>
+  </si>
+  <si>
+    <t>B09XMQJ858</t>
+  </si>
+  <si>
+    <t>LPNHE658168639</t>
+  </si>
+  <si>
+    <t>Bieco Kinderkoffer mit Tiermotiv, 21x30 cm | Spielkoffer Kinder | Kinderkoffer Spielzeug | Kleiner Kinder Spielkoffer | Koffer aus Pappe | Metallgriffe | KÃ¶fferchen fÃ¼r Kinder | KindergepÃ¤ck</t>
+  </si>
+  <si>
+    <t>B06XT9M1CR</t>
+  </si>
+  <si>
+    <t>LPNHE670462734</t>
+  </si>
+  <si>
+    <t>Feel Flux: ein wissenschaftliches Spielzeug das sich wie Magie anfÃ¼hlt (weiÃŸ)</t>
+  </si>
+  <si>
+    <t>B01952OE00</t>
+  </si>
+  <si>
+    <t>LPNHE673209479</t>
+  </si>
+  <si>
+    <t>Theo Klein 8410 Wiertarka Bosch I obrotowe wiertło I fajne efekty świetlne i dźwiękowe I Zabawki dla dzieci od 3. roku życia</t>
+  </si>
+  <si>
+    <t>B00005BGXK</t>
+  </si>
+  <si>
+    <t>LPNHE673229586</t>
+  </si>
+  <si>
+    <t>bruder 02426 - Koparka Liebherr - 1:16 Plac budowy, pojazd budowlany, koparka, robotnik, bworld, maszyna budowlana, zabawka</t>
+  </si>
+  <si>
+    <t>B00009XNRZ</t>
+  </si>
+  <si>
+    <t>LPNHK102237474</t>
+  </si>
+  <si>
+    <t>Ravensburger Puzzle 17954 Preparat Do Konserwacji Puzzli (17954) ,wielokolorowa</t>
+  </si>
+  <si>
+    <t>B0000AP6LD</t>
+  </si>
+  <si>
+    <t>LPNHE650328149</t>
+  </si>
+  <si>
+    <t>LPNHE650328148</t>
+  </si>
+  <si>
+    <t>Lotti Karotti</t>
+  </si>
+  <si>
+    <t>B0000TZ4XE</t>
+  </si>
+  <si>
+    <t>LPNHE672725716</t>
+  </si>
+  <si>
+    <t>Ravensburger 18710 Xoomy Midi Unicorn, czarujące jednorożce, nauka rysowania, kreatywnego rysowania i malowania, dla dzieci od 7 lat, żółty</t>
+  </si>
+  <si>
+    <t>B00069L81A</t>
+  </si>
+  <si>
+    <t>LPNHK101126690</t>
+  </si>
+  <si>
+    <t>Flipper Swimsafe 1010 - Skrzydła wodne dla niemowląt od 12 miesięcy, bezpieczna pomoc w pływaniu z rdzeniem z niełamliwej pianki PE do nauki pływania</t>
+  </si>
+  <si>
+    <t>B000JWJDXY</t>
+  </si>
+  <si>
+    <t>LPNHE673132288</t>
+  </si>
+  <si>
+    <t>LPNHE672735115</t>
+  </si>
+  <si>
+    <t>Melangeur automatique: MACHINE A BATTRE CARTES</t>
+  </si>
+  <si>
+    <t>B000W4EIL6</t>
+  </si>
+  <si>
+    <t>LPNHK099299857</t>
+  </si>
+  <si>
+    <t>LPNHE673014256</t>
+  </si>
+  <si>
+    <t>Helga Kreft 50052 Uzda dla koni ogrodowych bez laski, niebieska, regulowana wielkość z chromowanymi okuciami</t>
+  </si>
+  <si>
+    <t>B001T6K1V2</t>
+  </si>
+  <si>
+    <t>LPNHE661408728</t>
+  </si>
+  <si>
+    <t>Wikingerschach 7710 Wikinger Schach Classic Gra Zręcznościowa, Drewniane</t>
+  </si>
+  <si>
+    <t>B00272MWDW</t>
+  </si>
+  <si>
+    <t>LPNHE646530921</t>
+  </si>
+  <si>
+    <t>Ravensburger tiptoi 00787 – globus interaktywny – globus edukacyjny dla dzieci od 7 lat globus interaktywny Pojedynczy</t>
+  </si>
+  <si>
+    <t>B0033MBT2U</t>
+  </si>
+  <si>
+    <t>LPNHK101738986</t>
+  </si>
+  <si>
+    <t>Lena 04356 Aktive Truck ok. 30 cm, z zamykanym pojemnikiem, 1 puszka na śmieci i ruchomą figurą, zestaw pojazdów zabaw dla dzieci od 2 lat</t>
+  </si>
+  <si>
+    <t>B003AY2ANS</t>
+  </si>
+  <si>
+    <t>LPNHK090665221</t>
+  </si>
+  <si>
+    <t>Smiffys Bransoletka egipskiego węża, złota</t>
+  </si>
+  <si>
+    <t>B003BR9L68</t>
+  </si>
+  <si>
+    <t>LPNHE656636843</t>
+  </si>
+  <si>
+    <t>LOGOPLAY Kalaha rozm. L - Hus - Bao - gra fasoli - gra kamieni szlachetnych - gra kamieni z drewna Samena</t>
+  </si>
+  <si>
+    <t>B005PWA8UA</t>
+  </si>
+  <si>
+    <t>LPNHE666277331</t>
+  </si>
+  <si>
+    <t>Simba Dickie Vertriebs GmbH Big Multi Sound Wheel 0 OneSize</t>
+  </si>
+  <si>
+    <t>B00713OE1K</t>
+  </si>
+  <si>
+    <t>LPNHK102434115</t>
+  </si>
+  <si>
+    <t>Boland Ryan Preruka, Blond/Brązowy</t>
+  </si>
+  <si>
+    <t>B0075UQ32M</t>
+  </si>
+  <si>
+    <t>LPNHE670443067</t>
+  </si>
+  <si>
+    <t>Theo Klein 9356 Kasa sklepowa | Z akcesoriami | terminal płatniczy ze skanerem oraz wagę z efektami świetlnymi i dźwiękowymi | Zabawki dla dzieci od 3 lat Stacja kasowa z klawiaturą foliową</t>
+  </si>
+  <si>
+    <t>B007CCQXKA</t>
+  </si>
+  <si>
+    <t>LPNHK090831231</t>
+  </si>
+  <si>
+    <t>Ravensburger Kakerlakak Gra Planszowa, 22212</t>
+  </si>
+  <si>
+    <t>B00B23F8L0</t>
+  </si>
+  <si>
+    <t>LPNHK101048457</t>
+  </si>
+  <si>
+    <t>Smiffys Damska peruka z długimi włosami w stylu lat 60., z kolorowymi pasemkami, peruka na imprezę hipisowską, blond, rozmiar uniwersalny, 42184</t>
+  </si>
+  <si>
+    <t>B00BBL9Y0Y</t>
+  </si>
+  <si>
+    <t>LPNIC071656610</t>
+  </si>
+  <si>
+    <t>Hasbro - Gaming Tabu Gra Imprezowa, Wielokolorowy, A4626100 Tabu Classic</t>
+  </si>
+  <si>
+    <t>B00BDBW4KO</t>
+  </si>
+  <si>
+    <t>LPNHE672979522</t>
+  </si>
+  <si>
+    <t>Lena 05501 Happy Sand Kiga zestaw wafli do lodów i łyżek do lodów, 30 części, wielokolorowy</t>
+  </si>
+  <si>
+    <t>B00E1Z719S</t>
+  </si>
+  <si>
+    <t>LPNHE670421791</t>
+  </si>
+  <si>
+    <t>Ravensburger tiptoi 00036 Der Stift - WLAN Edition - Das audiodigitale Lern- und Kreativsystem für Kinder ab 3 Jahren. Audiodateien komfortabel über WLAN herunterladen</t>
+  </si>
+  <si>
+    <t>B00HP2NCEW</t>
+  </si>
+  <si>
+    <t>LPNHE673423803</t>
+  </si>
+  <si>
+    <t>B. toys duża wywrotka z zabawką do piasku – zabawka do piaskownicy, plaża, plac zabaw, szufla, grabie, foremki do piasku – zabawka od 18 miesięcy (6 części) Zestaw XL wywrotka i zamek z piasku</t>
+  </si>
+  <si>
+    <t>B00KGFM5WA</t>
+  </si>
+  <si>
+    <t>LPNHE654364547</t>
+  </si>
+  <si>
+    <t>Panini France SA Spirit Pudełko 36 kieszeni</t>
+  </si>
+  <si>
+    <t>B00O4E2QEG</t>
+  </si>
+  <si>
+    <t>LPNIC071911224</t>
+  </si>
+  <si>
+    <t>Joy ToyHello Kitty Classic Eco Plush 24 cm w kartonowej torebce wielokrotnego użytku – plusz jest wykonany w 100% z butelek PET pochodzących z recyklingu</t>
+  </si>
+  <si>
+    <t>B00RVIVDVY</t>
+  </si>
+  <si>
+    <t>LPNHE652874926</t>
+  </si>
+  <si>
+    <t>Theo Klein 8567 Zasilana na baterie wkrętarka Bosch | Z obracającymi się i wymiennymi nasadkami | Z efektami świetlnymi i dźwiękowymi | Zabawki dla dzieci od 3 lat</t>
+  </si>
+  <si>
+    <t>B00TKXC3S0</t>
+  </si>
+  <si>
+    <t>LPNHK100898913</t>
+  </si>
+  <si>
+    <t>HUCH! &amp; Friends 878168 - Brainteaser - piramida IQ</t>
+  </si>
+  <si>
+    <t>B00UNBPLB4</t>
+  </si>
+  <si>
+    <t>LPNHE672926708</t>
+  </si>
+  <si>
+    <t>Flipper Swimsafe 1054 - Aquasocks z antypoślizgową podeszwą w kolorze niebiesko-pomarańczowym, dla dzieci, rozmiar 31-34, idealne do beztroskich wizyt na basenie 31-34 Pojedynczy</t>
+  </si>
+  <si>
+    <t>B013UUMKGS</t>
+  </si>
+  <si>
+    <t>LPNHE660954238</t>
+  </si>
+  <si>
+    <t>Ravensburger Puzzle 7033 Psi Patrol 12/16/20/24 Elementy Puzzle Dla Dzieci 4W1 (7033) Unikalne Elementy, Technologia Softclick - Klocki Pasują Idealnie Pojedynczy</t>
+  </si>
+  <si>
+    <t>B014SVVLDQ</t>
+  </si>
+  <si>
+    <t>LPNHK090803327</t>
+  </si>
+  <si>
+    <t>PLAYMOBIL 6914 RC Moduł Plus Set, od 6 lat Pojedynczy</t>
+  </si>
+  <si>
+    <t>B016MJNEH8</t>
+  </si>
+  <si>
+    <t>LPNHK089474905</t>
+  </si>
+  <si>
+    <t>Folat - Dmuchany słoń - 60 cm</t>
+  </si>
+  <si>
+    <t>B018XPY9C8</t>
+  </si>
+  <si>
+    <t>LPNHE661646424</t>
+  </si>
+  <si>
+    <t>Widmann - Kostium dziecięcy Red Dragon Ninja, wojownik, samuraj, kostium karnawałowy 140</t>
+  </si>
+  <si>
+    <t>B019MOZRMK</t>
+  </si>
+  <si>
+    <t>LPNHK100523273</t>
+  </si>
+  <si>
+    <t>Carson 500500048 FS Reflex X1 2-kanałowy pojazd, 2,4 G, kompatybilny z Tamiya KIT, modelarstwo, akcesoria, odbiornik, radioodbiornik, pilot zdalnego sterowania 2 4 GHz</t>
+  </si>
+  <si>
+    <t>B01AM578X4</t>
+  </si>
+  <si>
+    <t>LPNHE651466092</t>
+  </si>
+  <si>
+    <t>Simba 109258699 - Strażak Sam Straż pożarna Megafon, z funkcją zniekształcania głosu, 16 cm, czerwony Pojedynczy</t>
+  </si>
+  <si>
+    <t>B01CKAM2H6</t>
+  </si>
+  <si>
+    <t>LPNHE661188774</t>
+  </si>
+  <si>
+    <t>LPNHK099963478</t>
+  </si>
+  <si>
+    <t>Pferdeliebe. Malen nach Zahlen Sonderserie E: Mit Glitzersteinen zum Verzieren! Miłość koni</t>
+  </si>
+  <si>
+    <t>B01G4PR93U</t>
+  </si>
+  <si>
+    <t>LPNHE661080721</t>
+  </si>
+  <si>
+    <t>Exploding Kittens „Implodujące kotki” od twórców „Eksplodujących kotków” – Gry karciane dla dorosłych, młodzieży i dzieciaków – Gry dla całej rodziny</t>
+  </si>
+  <si>
+    <t>B01HSIIFQ2</t>
+  </si>
+  <si>
+    <t>LPNHE672825017</t>
+  </si>
+  <si>
+    <t>MONCHHICHI*20 cm Meisje Cherry Blossom roze</t>
+  </si>
+  <si>
+    <t>B01L7601RC</t>
+  </si>
+  <si>
+    <t>LPNHE672923285</t>
+  </si>
+  <si>
+    <t>Mata do puzzli Bieco, 19 sztuk | Mata do zabawy dla dzieci | Puzzle dla dzieci XXL | Mata do zabawy dla dzieci Mata do zabawy dla dzieci | Mata do ćwiczeń dla dzieci | Dywany dziecięce | Mata do raczkowania dla dzieci | Naucz się liter | Zagraj w dywan ch</t>
+  </si>
+  <si>
+    <t>B01MS00VOJ</t>
+  </si>
+  <si>
+    <t>LPNHE670953874</t>
+  </si>
+  <si>
+    <t>Bauer Spielwaren Arbuz Materac Basenowy, Czerwony/Zielony, 183 x 23 cm</t>
+  </si>
+  <si>
+    <t>B01MY2D5BE</t>
+  </si>
+  <si>
+    <t>LPNHL966078981</t>
+  </si>
+  <si>
+    <t>Ravensburger Puzzle 3D 12516 - Volkswagen T1 - puzzle 3D dla dorosłych i dzieci od 10 lat, model samochodu VW Bulli, modelarstwo bez kleju 3D VW T1 Camper Van</t>
+  </si>
+  <si>
+    <t>B01N4RMMGB</t>
+  </si>
+  <si>
+    <t>LPNHK090794242</t>
+  </si>
+  <si>
+    <t>Jumbo Spiele ich lerne schreiben - Lernspiel zum Schschreiben und Bitben lernen - für Kinder ab 4 Jahren pisanie</t>
+  </si>
+  <si>
+    <t>B01N4TNF5Y</t>
+  </si>
+  <si>
+    <t>LPNHE673305292</t>
+  </si>
+  <si>
+    <t>Revell Control Spring Tide I Ferngesteuertes RC Boot I für Kinder und Erwachsene ab 8 Jahren I Mit LI-ION Akku für Stundenlangen Spaß I GHz Fernsteuerung I Ideal für Einsteiger</t>
+  </si>
+  <si>
+    <t>B01NBDFTHX</t>
+  </si>
+  <si>
+    <t>LPNHE672727574</t>
+  </si>
+  <si>
+    <t>Hasbro Gaming Elefun &amp; Friends Hungry Hungry Hippos Grab &amp; Go Game</t>
+  </si>
+  <si>
+    <t>B06W521R3X</t>
+  </si>
+  <si>
+    <t>LPNHE670486800</t>
+  </si>
+  <si>
+    <t>Smiffys Kostium Groovy Chick w stylu lat 60, wielokolorowy, L - rozmiar UK 16-18 L - UK Size 16-18 wielobarwny</t>
+  </si>
+  <si>
+    <t>B06X9KJPXV</t>
+  </si>
+  <si>
+    <t>LPNHE666371685</t>
+  </si>
+  <si>
+    <t>Johntoy 29562 Aqua Fun 100 samouszczelniające bomby wodne</t>
+  </si>
+  <si>
+    <t>B06XX6F539</t>
+  </si>
+  <si>
+    <t>LPNHE666277371</t>
+  </si>
+  <si>
+    <t>B. toys – FunKeys Toy – Funky Toy Keys dla małych dzieci i niemowląt – zabawka kluczyki samochodowe i czerwony pilot zdalnego sterowania z jasnością i dźwiękami – w 100% nietoksyczne i wolne od BPA</t>
+  </si>
+  <si>
+    <t>B06Y5KWDMR</t>
+  </si>
+  <si>
+    <t>LPNHE670517856</t>
+  </si>
+  <si>
+    <t>Hape E1614 Interactive Farmyard Sound Wooden Puzzle - Educational Toy</t>
+  </si>
+  <si>
+    <t>B071GKPGV7</t>
+  </si>
+  <si>
+    <t>LPNHE673419646</t>
+  </si>
+  <si>
+    <t>Balony foliowe DekoRex ABI 40cm na bal maturalny (srebrne) ABI srebrne</t>
+  </si>
+  <si>
+    <t>B071P7LJ1J</t>
+  </si>
+  <si>
+    <t>LPNHE670713686</t>
+  </si>
+  <si>
+    <t>Dal Negro 15010 regionalne mapy Włoch, z tworzywa sztucznego, wielokolorowe</t>
+  </si>
+  <si>
+    <t>B0741RRCJC</t>
+  </si>
+  <si>
+    <t>LPNHE661020556</t>
+  </si>
+  <si>
+    <t>LEXIBOOK Tw25 Pa Pa Patrol 3D Walkie-Talkies – 2 KM psi patrol</t>
+  </si>
+  <si>
+    <t>B075NF279M</t>
+  </si>
+  <si>
+    <t>LPNHE672735307</t>
+  </si>
+  <si>
+    <t>Tooky Toy 921 TKC270 EA drewniany klaun grzechotka, wielokolorowa</t>
+  </si>
+  <si>
+    <t>B0765669ZT</t>
+  </si>
+  <si>
+    <t>LPNHE666277345</t>
+  </si>
+  <si>
+    <t>PLAYMOBIL City Action 9360 Pojazd jednostki specjalnej ze światłem i dźwiękiem, od 5 lat</t>
+  </si>
+  <si>
+    <t>B0766D7R6S</t>
+  </si>
+  <si>
+    <t>LPNHE661143601</t>
+  </si>
+  <si>
+    <t>Boland - Półmaska, realistyczny nadruk, elastyczna opaska, karnawał, Halloween, impreza tematyczna, kostium, teatr, przebranie, kostium, akcesoria Lampart</t>
+  </si>
+  <si>
+    <t>B076BQ1F14</t>
+  </si>
+  <si>
+    <t>LPNHK099652315</t>
+  </si>
+  <si>
+    <t>Super Soaker Twin Tide pistolet na wodę z podwójną funkcją pompowania, duży zbiornik na wodę 1,4 l, łatwe napełnianie SOA TWIN TIDE</t>
+  </si>
+  <si>
+    <t>B076D91Y38</t>
+  </si>
+  <si>
+    <t>LPNHE673119525</t>
+  </si>
+  <si>
+    <t>SCHLEICH SLH70141 Kamienny Potwór - Eldrador ,wielokolorowy</t>
+  </si>
+  <si>
+    <t>B079NH9PW3</t>
+  </si>
+  <si>
+    <t>LPNHK090922033</t>
+  </si>
+  <si>
+    <t>schleich 70138 ELDRADOR CREATURES Lavadrache mit beweglichen Flügeln und Unterkiefer, Spielzeug für Kinder ab 7 Jahren</t>
+  </si>
+  <si>
+    <t>B079NWGD9Z</t>
+  </si>
+  <si>
+    <t>LPNHE673058088</t>
+  </si>
+  <si>
+    <t>Clementoni 39449 Disney Panorama Kolekcja Miki Myszka Clementoni-39449-Disney Mickey i Minnie Pieces, wielokolorowa, 1000 Pezzi</t>
+  </si>
+  <si>
+    <t>B079PYCT88</t>
+  </si>
+  <si>
+    <t>LPNHE660980833</t>
+  </si>
+  <si>
+    <t>Vtech 80-194604 Storio MAX XL 2.0 tabletka dla dzieci, wielokolorowa</t>
+  </si>
+  <si>
+    <t>B079VRT3HN</t>
+  </si>
+  <si>
+    <t>LPNHE670795956</t>
+  </si>
+  <si>
+    <t>Vtech 80-175804 Catboy zegarek dziecięcy, niebieski</t>
+  </si>
+  <si>
+    <t>B079VRVKFV</t>
+  </si>
+  <si>
+    <t>LPNHE656636847</t>
+  </si>
+  <si>
+    <t>Zabawka edukacyjna Ravensburger 00801 tiptoi Pojedynczy</t>
+  </si>
+  <si>
+    <t>B07B47Y6FX</t>
+  </si>
+  <si>
+    <t>LPNHK090801647</t>
+  </si>
+  <si>
+    <t>Harry Potter, Harry Potter Lalka Kolekcjonerska (Wysokość: 26 Cm) Z Mundurkiem Hogwartu, Szatą Gryffindoru I Różdżką FYM50</t>
+  </si>
+  <si>
+    <t>B07CGZS32G</t>
+  </si>
+  <si>
+    <t>LPNHE666277374</t>
+  </si>
+  <si>
+    <t>NERF Super Soaker Piranha wyrzutnia wodna Pirania</t>
+  </si>
+  <si>
+    <t>B07FK1NN7H</t>
+  </si>
+  <si>
+    <t>LPNHE673399200</t>
+  </si>
+  <si>
+    <t>Bestway Zabawka do pływania TUKAN od 14 lat 207 x 150 cm</t>
+  </si>
+  <si>
+    <t>B07FYBV5G4</t>
+  </si>
+  <si>
+    <t>LPNHE673423428</t>
+  </si>
+  <si>
+    <t>Zoch 601105073 Heckmeck Deluxe, burzliwa gra w kości w praktycznej metalowej puszce, od 8 lat Pojedynczy</t>
+  </si>
+  <si>
+    <t>B07H95567S</t>
+  </si>
+  <si>
+    <t>LPNHL968318387</t>
+  </si>
+  <si>
+    <t>11,1 V 2200 mAh 3S 30C Smart LiPo akumulator: IC3</t>
+  </si>
+  <si>
+    <t>B07HP63CY4</t>
+  </si>
+  <si>
+    <t>LPNHE671002564</t>
+  </si>
+  <si>
+    <t>PLAYMOBIL DreamWorks Dragons 70038 cienie do powiek i smoki z dziećmi, od 4 lat</t>
+  </si>
+  <si>
+    <t>B07JMCBHSF</t>
+  </si>
+  <si>
+    <t>LPNHE672738678</t>
+  </si>
+  <si>
+    <t>Vtech 80-199564 Marshalls zegarek edukacyjny, zabawka, wielokolorowy</t>
+  </si>
+  <si>
+    <t>B07KGGTHZ3</t>
+  </si>
+  <si>
+    <t>LPNHE657960914</t>
+  </si>
+  <si>
+    <t>LPNHE657523623</t>
+  </si>
+  <si>
+    <t>Schmidt Spiele 49351 Tawerny w głębi Thal, gra strategiczna, kolorowa, dla 4 graczy Pojedynczy</t>
+  </si>
+  <si>
+    <t>B07MC4T3H1</t>
+  </si>
+  <si>
+    <t>LPNHE673021607</t>
+  </si>
+  <si>
+    <t>Kosmos 693398 - Harry Potter Kampf um Hogwarts. Gra Harry Potter Hogwarts Battle w języku niemieckim Harry Potter Bitwa o Hogwart, gra podstawowa</t>
+  </si>
+  <si>
+    <t>B07MCW81MW</t>
+  </si>
+  <si>
+    <t>LPNHK090688378</t>
+  </si>
+  <si>
+    <t>Perplexus Epic</t>
+  </si>
+  <si>
+    <t>B07MGRNKBT</t>
+  </si>
+  <si>
+    <t>LPNHE661609553</t>
+  </si>
+  <si>
+    <t>Perplexus Rebel</t>
+  </si>
+  <si>
+    <t>B07MKCZJNJ</t>
+  </si>
+  <si>
+    <t>LPNHK099421381</t>
+  </si>
+  <si>
+    <t>Relaxdays 10024252 dmuchane zwierzątko AFFE, małpka, dekoracja na imprezę w dżungli, safari, karnawał, zabawka wodna, brązowa, dmuchana, 61 cm 1 Stück</t>
+  </si>
+  <si>
+    <t>B07MWB8WNN</t>
+  </si>
+  <si>
+    <t>LPNHE670486945</t>
+  </si>
+  <si>
+    <t>Vtech 80-522304 Wesoły chrząszcz, zabawka dla dzieci, wielokolorowa czerwony</t>
+  </si>
+  <si>
+    <t>B07P5SKHX3</t>
+  </si>
+  <si>
+    <t>LPNHE657699928</t>
+  </si>
+  <si>
+    <t>Pop Rwby Ruby Rose Vinyl Figure Standard</t>
+  </si>
+  <si>
+    <t>B07PCDJPR2</t>
+  </si>
+  <si>
+    <t>LPNHE666277366</t>
+  </si>
+  <si>
+    <t>Theo Klein 6812 Bosch odkurzacz, zasilany bateriami, odkurzacz z funkcją ssania i dźwięku, obrotowa i zdejmowana dysza podłogowa z wałkiem jezdnym, wymiary: 16 cm x 16 cm x 80 cm, zabawka dla dzieci odkurzacz Baterie nie wchodzą w zakres dostawy</t>
+  </si>
+  <si>
+    <t>B07PQ8PG7P</t>
+  </si>
+  <si>
+    <t>LPNHE661565677</t>
+  </si>
+  <si>
+    <t>Dickie Toys 203722008 VOLVO Oficjalny licencjonowany Zestaw 5 Pojazdów Budowlanych, Koparka, Walec, Pojazd do Rozbiórki, Ładowarka, Wywrotka, Samochód Budowlany dla Dzieci, dla dzieci od 3 lat</t>
+  </si>
+  <si>
+    <t>B07QCTJCP4</t>
+  </si>
+  <si>
+    <t>LPNHE661085437</t>
+  </si>
+  <si>
+    <t>Djeco Czarujący, magiczny kolor ukryty w niebie (39061), kolorowy</t>
+  </si>
+  <si>
+    <t>B07QZCGM93</t>
+  </si>
+  <si>
+    <t>LPNHE673411172</t>
+  </si>
+  <si>
+    <t>Alea The Castles Of Burgundy Gra Planszowa, Żółty, Od 12 lat</t>
+  </si>
+  <si>
+    <t>B07R5ZH6FQ</t>
+  </si>
+  <si>
+    <t>LPNHL968167200</t>
+  </si>
+  <si>
+    <t>Lictin Zestaw brokatowych tatuaży dla dzieci, tymczasowe tatuaże do makijażu dla dzieci, zestaw brokatowych tatuaży z 24 kolorami i 117 szablonami, makijaż dla dzieci na urodziny, imprezy, festiwale</t>
+  </si>
+  <si>
+    <t>B07RM591DG</t>
+  </si>
+  <si>
+    <t>LPNHE650320371</t>
+  </si>
+  <si>
+    <t>Gazillion 36393 1 LTR gigantyczny 1 litr płynu bąbelkowego</t>
+  </si>
+  <si>
+    <t>B07RMBD2HR</t>
+  </si>
+  <si>
+    <t>LPNIC051201793</t>
+  </si>
+  <si>
+    <t>Pop Game of Thrones Bran the Broken Vinyl Figure POP! Standardowy</t>
+  </si>
+  <si>
+    <t>B07SJH9Q92</t>
+  </si>
+  <si>
+    <t>LPNHE672733537</t>
+  </si>
+  <si>
+    <t>Palm Island: 1-2 Spieler</t>
+  </si>
+  <si>
+    <t>B07T5PN284</t>
+  </si>
+  <si>
+    <t>LPNHE671097817</t>
+  </si>
+  <si>
+    <t>Rummikub Oryginal 6 graczy, wielokolorowe (Goliath 50412)</t>
+  </si>
+  <si>
+    <t>B07TLD2M71</t>
+  </si>
+  <si>
+    <t>LPNHK102529023</t>
+  </si>
+  <si>
+    <t>Lexibook-SCR8FR Oficjalny słownik elektroniczny Scrabble ODS8, Larousse FISF, ergonomiczny format, duże klawisze, sędzia, korektor pisowni, definicje, baterie, zielony/niebieski, SCR8FR</t>
+  </si>
+  <si>
+    <t>B07TXMWZ3S</t>
+  </si>
+  <si>
+    <t>LPNHE672930948</t>
+  </si>
+  <si>
+    <t>nerf Strongarm Nerf N-Strike Elite Zabawka Blaster z obracającym się korpusem, Slam Fire i 6 oficjalnymi rzutkami Nerf Elite dla dzieci, młodzieży i dorosłych – wyłącznie w serwisie Amazon</t>
+  </si>
+  <si>
+    <t>B07X2WJFT6</t>
+  </si>
+  <si>
+    <t>LPNHK099197657</t>
+  </si>
+  <si>
+    <t>Exost 20258 - Super Wheel Truck Amazone - zdalnie sterowany samochód - od 5 lat - skala 0,05 21.5 centimètres</t>
+  </si>
+  <si>
+    <t>B07YQG11T7</t>
+  </si>
+  <si>
+    <t>LPNHK090661666</t>
+  </si>
+  <si>
+    <t>Zautomatyzowana wyrzutnia Nerf Elite 2.0 Phoenix CS-6, 12 oryginalnych strzałek Nerf, 6-strzałkowy magazynek, celownik, szyny na akcesoria, miejsca mocowania lufy i kolby.</t>
+  </si>
+  <si>
+    <t>B0824SC19W</t>
+  </si>
+  <si>
+    <t>LPNHE673081568</t>
+  </si>
+  <si>
+    <t>Hasbro 4 wygrywa, gra strategiczna dla 2 graczy, 4 wygrywa ściana rastrowa, 4 w jednym rzędzie, gra dla dzieci od 6 lat Vier gewinnt Klassik</t>
+  </si>
+  <si>
+    <t>B082VN5W19</t>
+  </si>
+  <si>
+    <t>LPNHE673293957</t>
+  </si>
+  <si>
+    <t>SES Creative 13092 wędkowanie w wodzie, różne, S</t>
+  </si>
+  <si>
+    <t>B0846G33CC</t>
+  </si>
+  <si>
+    <t>LPNHE666942857</t>
+  </si>
+  <si>
+    <t>Jada Toys Marvel Spiderman 2017 Ford GT, model samochodu 1:32, z odlewu ciśnieniowego cynku, otwierane drzwi skrzydłowe, w zestawie z wolnym biegiem, czerwony/niebieski 1:32 Spiderman 2017 Ford GT</t>
+  </si>
+  <si>
+    <t>B0847TFCJC</t>
+  </si>
+  <si>
+    <t>LPNHE672926702</t>
+  </si>
+  <si>
+    <t>Ravensburger 26927 - Puerto Rico, gra strategiczna dla 2-5 graczy od 12 lat, alea, seria gier</t>
+  </si>
+  <si>
+    <t>B084BJMPT8</t>
+  </si>
+  <si>
+    <t>LPNHE673325787</t>
+  </si>
+  <si>
+    <t>Schildkröt Neopren Diving Game Catch, zawiera 1 podbierak i 5 odważników do nurkowania w różnych kolorach i ciężarach, promuje szybkość reakcji pod wodą, przyjemność z nurkowania dla dzieci, 970295 Brak koloru</t>
+  </si>
+  <si>
+    <t>B084G5L5V6</t>
+  </si>
+  <si>
+    <t>LPNHE657854840</t>
+  </si>
+  <si>
+    <t>LPNHE657854841</t>
+  </si>
+  <si>
+    <t>Rustic, duża gra strategiczna w drewnianej edycji, wersja językowa niemiecka</t>
+  </si>
+  <si>
+    <t>B084MYXWPG</t>
+  </si>
+  <si>
+    <t>LPNHE673014148</t>
+  </si>
+  <si>
+    <t>Simba 6315877559 Disney Kraina Lodu Zabawny Bałwan Olaf Licencjonowana maskotka pluszowa 30 cm, składa się z pojedynczych części łączone za pomocą rzepów, zabawka dla dzieci najmłodszych od 0 miesięcy</t>
+  </si>
+  <si>
+    <t>B084PY43KC</t>
+  </si>
+  <si>
+    <t>LPNHE672829000</t>
+  </si>
+  <si>
+    <t>VTech 80-534804 Tut Tut Baby Flitzer – Mickys warsztat samochodowy, zabawki dla dzieci, zabawki, samochód dziecięcy, garaż dla dzieci</t>
+  </si>
+  <si>
+    <t>B085LRH3NY</t>
+  </si>
+  <si>
+    <t>LPNHL966468449</t>
+  </si>
+  <si>
+    <t>Brio 63397100 Zestaw Startowy (63397100) Bezpieczna Zabawka Dla Dzieci Powyżej 3 Lat Pojedynczy</t>
+  </si>
+  <si>
+    <t>B0861WYDMW</t>
+  </si>
+  <si>
+    <t>LPNHE661142164</t>
+  </si>
+  <si>
+    <t>Fisher-Price Animal Piano Zabawka Dźwiękowa, Wielokolorowy, Od 18 miesięcy</t>
+  </si>
+  <si>
+    <t>B086JNMJV4</t>
+  </si>
+  <si>
+    <t>LPNHE661235812</t>
+  </si>
+  <si>
+    <t>Czy produkt jest delikatny?</t>
+  </si>
+  <si>
+    <t>B086NFJQVL</t>
+  </si>
+  <si>
+    <t>LPNHE661449544</t>
+  </si>
+  <si>
+    <t>Waboba Tropical Kahuna Foam Ball, Banana Leaf Banana liść</t>
+  </si>
+  <si>
+    <t>B089522JVC</t>
+  </si>
+  <si>
+    <t>LPNHE673119708</t>
+  </si>
+  <si>
+    <t>Difuzed DONJONS &amp; Dragons - Aventure commence (FR)</t>
+  </si>
+  <si>
+    <t>B08953XCX6</t>
+  </si>
+  <si>
+    <t>LPNIC072117782</t>
+  </si>
+  <si>
+    <t>NERF Elite 2.0 Echo CS-10 Blaster – 24 NERF Darts, 10-Dart Clip-Magazin, abnehmbare Schulterstütze und Laufverlängerung, 4 Tactical Rails, frustfreie Verpackung</t>
+  </si>
+  <si>
+    <t>B08B5KHYS7</t>
+  </si>
+  <si>
+    <t>LPNHE670822328</t>
+  </si>
+  <si>
+    <t>Toomies TOMY Hide and Squeak 2 w 1 Load and Go Plane zabawka dla niemowląt, zabawka edukacyjna dla niemowląt, zabawki muzyczne z kolorami i dźwiękami, dla chłopców i dziewcząt w wieku 1, 2 i 3 lat</t>
+  </si>
+  <si>
+    <t>B08BLW7SBC</t>
+  </si>
+  <si>
+    <t>LPNHE664824909</t>
+  </si>
+  <si>
+    <t>Bestway Materac dmuchany "hamak" 160 x 84 cm, fioletowy Pojedynczy fioletowy</t>
+  </si>
+  <si>
+    <t>B08BZHFDLB</t>
+  </si>
+  <si>
+    <t>LPNHE673119570</t>
+  </si>
+  <si>
+    <t>Lexibook NLJ01SP Spider Lampka Nocna LED dla Dzieci, Zmiana Kolorów, Miękkie Światło, Baterie, Niebieski, Czerwony</t>
+  </si>
+  <si>
+    <t>B08C24SCJN</t>
+  </si>
+  <si>
+    <t>LPNHE658156000</t>
+  </si>
+  <si>
+    <t>Wyrzutnia strzałek Nerf DinoSquad Stegosmash, miejsce na 4 strzałki, uchwyt zbrojący, 5 oryginalnych strzałek Nerf, wygląd dinozaura, kolce stegozaura</t>
+  </si>
+  <si>
+    <t>B08F2PY4SB</t>
+  </si>
+  <si>
+    <t>LPNHE670525031</t>
+  </si>
+  <si>
+    <t>Bakugan Figurka Bakugan, Wielokolorowy, 3 Figurek, 6061005</t>
+  </si>
+  <si>
+    <t>B08FCR34GW</t>
+  </si>
+  <si>
+    <t>LPNHE658167515</t>
+  </si>
+  <si>
+    <t>Giochi Preziosi BAP02 Barbapapa pluszowa kołysanka i świecąca, różowa</t>
+  </si>
+  <si>
+    <t>B08FRRTN26</t>
+  </si>
+  <si>
+    <t>LPNIC071664963</t>
+  </si>
+  <si>
+    <t>Barbie Gxb29 Lalka, Czarny, Od 3 lat</t>
+  </si>
+  <si>
+    <t>B08HFYP1QD</t>
+  </si>
+  <si>
+    <t>LPNHE672980834</t>
+  </si>
+  <si>
+    <t>Ravensburger tiptoi Spiel 00069 Puzzle für kleine Entdecker: Paw Patrol - 2x24 Teile Kinderpuzzle ab 4 Jahren, für Jungen und Mädchen, 1 Spieler</t>
+  </si>
+  <si>
+    <t>B08JQLKQF5</t>
+  </si>
+  <si>
+    <t>LPNHE661089974</t>
+  </si>
+  <si>
+    <t>Maped PICNIK Concept Kids butelka do picia ze stali nierdzewnej, 430 ml, niebieska, z uchwytem do noszenia, 100% zabezpieczona przed wyciekiem 430 ml niebieski</t>
+  </si>
+  <si>
+    <t>B08P23SS5X</t>
+  </si>
+  <si>
+    <t>LPNHK089690260</t>
+  </si>
+  <si>
+    <t>Present Pets Cachorrinhos Surpresa zabawka (Spin Master Toys Far East Ltd. 120737)</t>
+  </si>
+  <si>
+    <t>B08PQZ55BC</t>
+  </si>
+  <si>
+    <t>LPNHE661158016</t>
+  </si>
+  <si>
+    <t>Carrera RC Red Bull Quad I Amphibious Quadbike I zdalnie sterowany quad RC w stylu Red Bull I dla dzieci i dorosłych od 14 lat I z akumulatorem wielokrotnego ładowania I do wody i na lądzie</t>
+  </si>
+  <si>
+    <t>B08Q3R8VCR</t>
+  </si>
+  <si>
+    <t>LPNHL967358589</t>
+  </si>
+  <si>
+    <t>GOLDGE Pistolet do piany do piłek, 2 szt. pistolet do zabawy z piłką stojącą z czterema otworami do strzelania, piłka piankowa do użytku wewnątrz i na zewnątrz, zabawka na sprężone powietrze</t>
+  </si>
+  <si>
+    <t>B08Q3S51XZ</t>
+  </si>
+  <si>
+    <t>LPNHE670518800</t>
+  </si>
+  <si>
+    <t>Siku 2115, Karetka Mercedes-Benz Sprinter Miesen typ C, 1:50, Metal,Tworzywo sztuczne, Czerwony,Biały, Zdejmowany dach, Z deską rozdzielczą i noszami</t>
+  </si>
+  <si>
+    <t>B08QNDBQRR</t>
+  </si>
+  <si>
+    <t>LPNHK101091424</t>
+  </si>
+  <si>
+    <t>Lexibook, Super Mario, Zestaw poszukiwacza przygód dla dzieci, krótkofalówki, lornetka, kompas, latarka, niebieski/żółty, RPTW12NI</t>
+  </si>
+  <si>
+    <t>B08SHWY8DT</t>
+  </si>
+  <si>
+    <t>LPNHE663664361</t>
+  </si>
+  <si>
+    <t>Psi Patrol, przekształcenie samochodu Chase’s Deluxe Movie z kolekcjonerską figurką akcji, zabawki dla dzieci w wieku od 3 lat</t>
+  </si>
+  <si>
+    <t>B08T1NSLQ3</t>
+  </si>
+  <si>
+    <t>LPNHK090598368</t>
+  </si>
+  <si>
+    <t>LPNHE657951446</t>
+  </si>
+  <si>
+    <t>Na! Na! Na! Surprise 2 w 1 Pom Doll Asst w PDQ</t>
+  </si>
+  <si>
+    <t>B08T22QJWT</t>
+  </si>
+  <si>
+    <t>LPNHE670525127</t>
+  </si>
+  <si>
+    <t>Lexibook - Marvel Spider-Man - odtwarzacz CD Bluetooth dla dzieci — przenośny, wielokolorowe efekty świetlne, gniazdo mikrofonowe, zasilany prądem zmiennym lub bateryjnie, niebieski/czerwony, RCD109SP</t>
+  </si>
+  <si>
+    <t>B08T5NXRB4</t>
+  </si>
+  <si>
+    <t>LPNHE672833376</t>
+  </si>
+  <si>
+    <t>Paw Patrol, Chase's 2 w 1 przekształcający film miasto cruiser samochodzik z motocyklem, światłami i dźwiękami oraz kolekcjonerska figurka akcji, zabawki dla dzieci od 3 lat</t>
+  </si>
+  <si>
+    <t>B08T5TKJXJ</t>
+  </si>
+  <si>
+    <t>LPNHK102307240</t>
+  </si>
+  <si>
+    <t>Maped 871303 Concept Kids butelka do picia ze stali nierdzewnej KIDS-580 ml, niebieska, 580 ml 580 ml niebieski</t>
+  </si>
+  <si>
+    <t>B08T629VLF</t>
+  </si>
+  <si>
+    <t>LPNHE661089665</t>
+  </si>
+  <si>
+    <t>Masters of the Universe Masterverse Deluxe Revelation BattleCat Action Figure</t>
+  </si>
+  <si>
+    <t>B08V3W5MG7</t>
+  </si>
+  <si>
+    <t>LPNHK090687650</t>
+  </si>
+  <si>
+    <t>YLSCI Drewniana zabawka Montessori, gra planszowa, gra wędkarska, drewniane klipsy, gra planszowa dla dzieci od 3 lat</t>
+  </si>
+  <si>
+    <t>B08VHMR9V6</t>
+  </si>
+  <si>
+    <t>LPNHE673083122</t>
+  </si>
+  <si>
+    <t>Clementoni 17414 Racing Bugs robot edukacyjny dla dzieci 4 lata +, wielokolorowy gąsieni</t>
+  </si>
+  <si>
+    <t>B08W2CBRHN</t>
+  </si>
+  <si>
+    <t>LPNA008187392</t>
+  </si>
+  <si>
+    <t>LEGO Friends 41679 Leśny domek - urodzinowy prezent z modelem kajaka oraz Mią LEGO Friends i nową figurką zwierząt (326 elementów)</t>
+  </si>
+  <si>
+    <t>B08W5FXSQJ</t>
+  </si>
+  <si>
+    <t>LPNHK101020518</t>
+  </si>
+  <si>
+    <t>Baby Annabell 43cm, Colourful</t>
+  </si>
+  <si>
+    <t>B08XLV5WHP</t>
+  </si>
+  <si>
+    <t>LPNHK101136540</t>
+  </si>
+  <si>
+    <t>BABY born Siostra blond 43 cm, lalka z włosami i 6 funkcjami dla dzieci od 4 lat, działa bez baterii, 830345 Zapf Creation Siostra Blonde</t>
+  </si>
+  <si>
+    <t>B08XM1D1T3</t>
+  </si>
+  <si>
+    <t>LPNHE651261203</t>
+  </si>
+  <si>
+    <t>L.O.L. Surprise! 117988EUC LOL Ekskluzywna Lalka i Zwierzak Bubbly, Wiele Niespodzianek, Zabawna Zmiana koloru w Lodowatej Wodzie i Modne Akcesoria.</t>
+  </si>
+  <si>
+    <t>B08Y92WZVP</t>
+  </si>
+  <si>
+    <t>LPNHE672730783</t>
+  </si>
+  <si>
+    <t>Die verlorenen Wörter</t>
+  </si>
+  <si>
+    <t>B0916WL67N</t>
+  </si>
+  <si>
+    <t>LPNHE672729139</t>
+  </si>
+  <si>
+    <t>Zerodis Zabawny kostium czołgu żółwi, lekki rekwizyt na imprezę Cosplay, akcesoria na Halloween, kostium maskaradowy dla dzieci w wieku powyżej 6 lat, zielony</t>
+  </si>
+  <si>
+    <t>B093GKS6LY</t>
+  </si>
+  <si>
+    <t>LPNHE672896781</t>
+  </si>
+  <si>
+    <t>Ulanik Kulki w Kubkach Zabawki Drewniane Montessori dla Dzieci 1 + Lat Gra Motoryczna i Sensoryczna dla Niemowląt do Nauki Liczenia i Dopasowywania Kolorów Dzieci: S</t>
+  </si>
+  <si>
+    <t>B0968TFSYW</t>
+  </si>
+  <si>
+    <t>LPNHE661279515</t>
+  </si>
+  <si>
+    <t>VTech - KidiCom Advance 3.0 Rose, przenośny dla dzieci bez bezpiecznego opakowania - 6/12 lat - wersja FR</t>
+  </si>
+  <si>
+    <t>B097DT61L5</t>
+  </si>
+  <si>
+    <t>LPNHE670390902</t>
+  </si>
+  <si>
+    <t>Peradix Zestaw szachowy i warcki, zestaw 2 w 1, 38 x 38 cm, magnetyczna składana drewniana szachownica, 2 dodatkowe królowe, ręcznie robione zabawki szachowe, prezent dla dzieci i dorosłych brązowy/beżowy</t>
+  </si>
+  <si>
+    <t>B097JVBPD4</t>
+  </si>
+  <si>
+    <t>LPNHE670443073</t>
+  </si>
+  <si>
+    <t>Diset - Kasa fiskalna, Zabawka stymulująca symboliczną grę dla dzieci od 3 lat</t>
+  </si>
+  <si>
+    <t>B097TVDHKR</t>
+  </si>
+  <si>
+    <t>LPNHL968833692</t>
+  </si>
+  <si>
+    <t>Jovi - Opakowanie 100% roślinnego ciasta do zabawy, 18 x 50 gramowych granulek, Multicultural Colors, bezglutenowe (70/18M)</t>
+  </si>
+  <si>
+    <t>B098XNHFR6</t>
+  </si>
+  <si>
+    <t>LPNHE666174988</t>
+  </si>
+  <si>
+    <t>LEGO 76946 Jurassic World Schwytanie Welociraptorów Blue i Bety, Zestaw Konstrukcyjny z Minifigurkami dla Młodych Miłośników Dinozaurów, dla Chłopców i Dziewczynek od 6 lat</t>
+  </si>
+  <si>
+    <t>B09BNX11LQ</t>
+  </si>
+  <si>
+    <t>LPNHE672961233</t>
+  </si>
+  <si>
+    <t>LEGO 75327 Star Wars Hełm Luke’a Skywalkera — Czerwony Pięć 75327 — zestaw konstrukcyjny dla dorosłych; model kolekcjonerski z „Gwiezdnych Wojen” (675 elementów)</t>
+  </si>
+  <si>
+    <t>B09BNY3PTN</t>
+  </si>
+  <si>
+    <t>LPNHL967347519</t>
+  </si>
+  <si>
+    <t>Funko POP! Deluxe: Stranger Things Build A Scene - Will Byers - Amazon Exclusive - kolekcjonerska figurka winylowa - pomysł na prezent - oficjalny towar - zabawki dla dzieci i dorosłych - fanów TV</t>
+  </si>
+  <si>
+    <t>B09DL75LBS</t>
+  </si>
+  <si>
+    <t>LPNA000286255</t>
+  </si>
+  <si>
+    <t>PLAYMOBIL Asterix 70934 Asterix: Rzymski oddział, od 5 lat</t>
+  </si>
+  <si>
+    <t>B09JSKR3F5</t>
+  </si>
+  <si>
+    <t>LPNIC071654241</t>
+  </si>
+  <si>
+    <t>GOLIATH Investigation Files: Mord in Paris – gra planszowa – 1 lub + gracz, od 14 lat sztywne pudełko</t>
+  </si>
+  <si>
+    <t>B09LMPSDWQ</t>
+  </si>
+  <si>
+    <t>LPNA000370565</t>
+  </si>
+  <si>
+    <t>BABY born 832271 Sleepy for Babies, zielony, 30 cm</t>
+  </si>
+  <si>
+    <t>B09MS2Q23W</t>
+  </si>
+  <si>
+    <t>LPNHE666277376</t>
+  </si>
+  <si>
+    <t>Oryginalna piłka nożna KickerBall 2.0 firmy Swerve Ball, wzmocnione szwy, specjalna piłka nożna do ekstremalnych zakrętów, lekka jak piórko, aerodynamiczna, tryckball ze skrętem, dla dzieci i dorosłych, rozmiar 4, pomarańczowa pomarańczowy</t>
+  </si>
+  <si>
+    <t>B09NT26Z38</t>
+  </si>
+  <si>
+    <t>LPNHE670394047</t>
+  </si>
+  <si>
+    <t>LPNHE658048716</t>
+  </si>
+  <si>
     <t>LEGO 76216 Marvel Zbrojownia Iron Mana: Zestawy do budowania, Klocki, Zbroje, Minifigurki i Przygody Superbohatera, Prezent dla dzieci w wieku od 7 lat (496 elementów)</t>
   </si>
   <si>
     <t>B09QFL7N6J</t>
   </si>
   <si>
     <t>LPNHE672731104</t>
   </si>
   <si>
-    <t>spL01ml2llp</t>
-[...289 lines deleted...]
-  <si>
     <t>Lego Ninjago 71769 Smoczy krążownik Cole’adla - ninja; dzieci w wieku od 8 lat (384 elementy)</t>
   </si>
   <si>
     <t>B09QG4312T</t>
   </si>
   <si>
     <t>LPNHE651086344</t>
   </si>
   <si>
-    <t>Ravensburger 26927 - Puerto Rico, gra strategiczna dla 2-5 graczy od 12 lat, alea, seria gier</t>
-[...470 lines deleted...]
-    <t>LPNHE657523623</t>
+    <t>PartyDeco Drewniany Topper Serce na Tort Stół Wesele Naturalna Dekoracja Boho Rustykalna</t>
+  </si>
+  <si>
+    <t>B09QQQLGH5</t>
+  </si>
+  <si>
+    <t>LPNHE672923265</t>
+  </si>
+  <si>
+    <t>Zabawka dla niemowląt 0-18 miesięcy, Montessori Montessori Black and White Sensorowe zabawki, Noworodek ze składanym lustrem, zabawka, zabawka, zabawka, z buźką</t>
+  </si>
+  <si>
+    <t>B09T5Z2YRQ</t>
+  </si>
+  <si>
+    <t>LPNHE663242625</t>
+  </si>
+  <si>
+    <t>20 szt. pierścieni do nurkowania dla dzieci, pierścień do nurkowania pod wodą, zabawka do nurkowania, zestaw zabawek do nurkowania, z kamieniami szlachetnymi, torba do przechowywania dla</t>
+  </si>
+  <si>
+    <t>B09TW8K26W</t>
+  </si>
+  <si>
+    <t>LPNHE661711415</t>
   </si>
   <si>
     <t>L090 4 zabawki do nadmuchiwania basenu, 4 sztuki</t>
   </si>
   <si>
     <t>B09V8C4F59</t>
   </si>
   <si>
     <t>LPNHE666277363</t>
   </si>
   <si>
-    <t>SCHLEICH SLH70141 Kamienny Potwór - Eldrador ,wielokolorowy</t>
-[...592 lines deleted...]
-  <si>
     <t>FLYPOP'S - Pudełko do mycia - 032135Y - Biały - Plastikowe - Od 3 lat</t>
   </si>
   <si>
     <t>B09ZF9SBFZ</t>
   </si>
   <si>
     <t>LPNHE672736547</t>
   </si>
   <si>
     <t>LPNHE672736546</t>
-  </si>
-[...16 lines deleted...]
-    <t>LPNHE666277371</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1843,3777 +1843,3777 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>5702017154596</v>
+        <v>602262994389</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="F2">
-        <v>706.0</v>
+        <v>2.8</v>
       </c>
       <c r="G2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="1">
-        <v>3417765411557</v>
+        <v>696177383475</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>1</v>
       </c>
       <c r="F3">
-        <v>139.99</v>
+        <v>9.09</v>
       </c>
       <c r="G3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="B4" s="1"/>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>1</v>
       </c>
       <c r="F4">
-        <v>112.99</v>
+        <v>11.55</v>
       </c>
       <c r="G4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="1">
-        <v>5601849020737</v>
+        <v>601549979187</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>1</v>
       </c>
       <c r="F5">
-        <v>79.99</v>
+        <v>13.2</v>
       </c>
       <c r="G5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="B6" s="1"/>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>1</v>
       </c>
       <c r="F6">
-        <v>54.99</v>
+        <v>13.2</v>
       </c>
       <c r="G6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="1">
-        <v>3380743089928</v>
+        <v>4005544430234</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" t="s">
         <v>25</v>
       </c>
       <c r="E7">
         <v>1</v>
       </c>
       <c r="F7">
-        <v>54.91</v>
+        <v>13.8</v>
       </c>
       <c r="G7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="1">
         <v>5999564500055</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8">
         <v>1</v>
       </c>
       <c r="F8">
         <v>54.52</v>
       </c>
       <c r="G8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="1">
-        <v>5010993441532</v>
+        <v>4009847084101</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" t="s">
         <v>31</v>
       </c>
       <c r="E9">
         <v>1</v>
       </c>
       <c r="F9">
-        <v>54.0</v>
+        <v>16.54</v>
       </c>
       <c r="G9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="1">
-        <v>8711808504127</v>
+        <v>793631908172</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" t="s">
         <v>34</v>
       </c>
       <c r="E10">
         <v>1</v>
       </c>
       <c r="F10">
-        <v>51.67</v>
+        <v>19.18</v>
       </c>
       <c r="G10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="1">
-        <v>4011796077103</v>
+        <v>7662558174911</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" t="s">
         <v>37</v>
       </c>
       <c r="E11">
         <v>1</v>
       </c>
       <c r="F11">
-        <v>50.99</v>
+        <v>8.69</v>
       </c>
       <c r="G11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="1">
+        <v>7662558174911</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12" t="s">
         <v>38</v>
       </c>
-      <c r="B12" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E12">
         <v>1</v>
       </c>
       <c r="F12">
-        <v>49.99</v>
+        <v>11.49</v>
       </c>
       <c r="G12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="1">
+        <v>4005556222254</v>
+      </c>
+      <c r="C13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13" t="s">
         <v>41</v>
       </c>
-      <c r="B13" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E13">
         <v>1</v>
       </c>
       <c r="F13">
-        <v>47.95</v>
+        <v>19.99</v>
       </c>
       <c r="G13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" s="1">
+        <v>4005556187102</v>
+      </c>
+      <c r="C14" t="s">
+        <v>43</v>
+      </c>
+      <c r="D14" t="s">
         <v>44</v>
       </c>
-      <c r="B14" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E14">
         <v>1</v>
       </c>
       <c r="F14">
-        <v>44.06</v>
+        <v>17.99</v>
       </c>
       <c r="G14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="1">
+        <v>4050759403931</v>
+      </c>
+      <c r="C15" t="s">
+        <v>46</v>
+      </c>
+      <c r="D15" t="s">
         <v>47</v>
       </c>
-      <c r="B15" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E15">
         <v>1</v>
       </c>
       <c r="F15">
-        <v>43.0</v>
+        <v>22.99</v>
       </c>
       <c r="G15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B16" s="1">
-        <v>887961979930</v>
+        <v>4050759403931</v>
       </c>
       <c r="C16" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="E16">
         <v>1</v>
       </c>
       <c r="F16">
-        <v>42.78</v>
+        <v>22.99</v>
       </c>
       <c r="G16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="B17" s="1">
-        <v>5702017155531</v>
+        <v>9001890297496</v>
       </c>
       <c r="C17" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="E17">
         <v>1</v>
       </c>
       <c r="F17">
-        <v>41.99</v>
+        <v>18.99</v>
       </c>
       <c r="G17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="B18" s="1">
-        <v>889698622899</v>
+        <v>9001890297496</v>
       </c>
       <c r="C18" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="E18">
         <v>1</v>
       </c>
       <c r="F18">
-        <v>40.0</v>
+        <v>18.99</v>
       </c>
       <c r="G18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="B19" s="1">
-        <v>3380743068251</v>
+        <v>4026107167954</v>
       </c>
       <c r="C19" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="D19" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="E19">
         <v>1</v>
       </c>
       <c r="F19">
-        <v>39.99</v>
+        <v>7.12</v>
       </c>
       <c r="G19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="B20" s="1">
-        <v>4049817658543</v>
+        <v>4011796077103</v>
       </c>
       <c r="C20" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="D20" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="E20">
         <v>1</v>
       </c>
       <c r="F20">
-        <v>39.99</v>
+        <v>50.99</v>
       </c>
       <c r="G20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="B21" s="1">
-        <v>9003150122944</v>
+        <v>4049817658543</v>
       </c>
       <c r="C21" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="D21" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="E21">
         <v>1</v>
       </c>
       <c r="F21">
-        <v>39.85</v>
+        <v>39.99</v>
       </c>
       <c r="G21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="B22" s="1">
-        <v>3417765348044</v>
+        <v>4006942043569</v>
       </c>
       <c r="C22" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="D22" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="E22">
         <v>1</v>
       </c>
       <c r="F22">
-        <v>39.74</v>
+        <v>21.72</v>
       </c>
       <c r="G22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="B23" s="1">
-        <v>743181477307</v>
+        <v>9875486282247</v>
       </c>
       <c r="C23" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="D23" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="E23">
         <v>1</v>
       </c>
       <c r="F23">
-        <v>39.42</v>
+        <v>11.99</v>
       </c>
       <c r="G23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="B24" s="1">
-        <v>4005556269259</v>
+        <v>4260273581620</v>
       </c>
       <c r="C24" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="D24" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="E24">
         <v>1</v>
       </c>
       <c r="F24">
-        <v>37.85</v>
+        <v>20.29</v>
       </c>
       <c r="G24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="B25" s="1">
-        <v>783078969850</v>
+        <v>4004943564595</v>
       </c>
       <c r="C25" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="D25" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="E25">
         <v>1</v>
       </c>
       <c r="F25">
-        <v>36.99</v>
+        <v>16.99</v>
       </c>
       <c r="G25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="B26" s="1">
-        <v>4002051693398</v>
+        <v>4250628435302</v>
       </c>
       <c r="C26" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="D26" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="E26">
         <v>1</v>
       </c>
       <c r="F26">
-        <v>36.99</v>
+        <v>12.8</v>
       </c>
       <c r="G26" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="B27" s="1">
-        <v>4008789093608</v>
+        <v>743181477307</v>
       </c>
       <c r="C27" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="D27" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="E27">
         <v>1</v>
       </c>
       <c r="F27">
-        <v>36.8</v>
+        <v>39.42</v>
       </c>
       <c r="G27" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="B28" s="1">
-        <v>8410446430217</v>
+        <v>400555622212</v>
       </c>
       <c r="C28" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="D28" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="E28">
         <v>1</v>
       </c>
       <c r="F28">
-        <v>36.48</v>
+        <v>25.99</v>
       </c>
       <c r="G28" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="B29" s="1">
-        <v>4005556008018</v>
+        <v>5020570421840</v>
       </c>
       <c r="C29" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="D29" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="E29">
         <v>1</v>
       </c>
       <c r="F29">
-        <v>35.99</v>
+        <v>18.79</v>
       </c>
       <c r="G29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B30" s="1"/>
+        <v>86</v>
+      </c>
+      <c r="B30" s="1">
+        <v>5010994723705</v>
+      </c>
       <c r="C30" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="D30" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="E30">
         <v>1</v>
       </c>
       <c r="F30">
-        <v>35.36</v>
+        <v>26.99</v>
       </c>
       <c r="G30" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="B31" s="1">
-        <v>3380743084251</v>
+        <v>4006942793372</v>
       </c>
       <c r="C31" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="D31" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="E31">
         <v>1</v>
       </c>
       <c r="F31">
-        <v>34.99</v>
+        <v>12.49</v>
       </c>
       <c r="G31" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="B32" s="1">
-        <v>4008789069146</v>
+        <v>4005556000364</v>
       </c>
       <c r="C32" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="D32" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="E32">
         <v>1</v>
       </c>
       <c r="F32">
-        <v>34.99</v>
+        <v>54.99</v>
       </c>
       <c r="G32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="B33" s="1">
-        <v>5010993819270</v>
+        <v>62243265929</v>
       </c>
       <c r="C33" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="D33" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E33">
         <v>1</v>
       </c>
       <c r="F33">
-        <v>34.98</v>
+        <v>19.95</v>
       </c>
       <c r="G33" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="B34" s="1">
-        <v>4005299500480</v>
+        <v>8018190019377</v>
       </c>
       <c r="C34" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="D34" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="E34">
         <v>1</v>
       </c>
       <c r="F34">
-        <v>34.8</v>
+        <v>28.8</v>
       </c>
       <c r="G34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="B35" s="1">
-        <v>5702017152011</v>
+        <v>8052780426121</v>
       </c>
       <c r="C35" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="D35" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E35">
         <v>1</v>
       </c>
       <c r="F35">
-        <v>31.71</v>
+        <v>9.83</v>
       </c>
       <c r="G35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="B36" s="1">
-        <v>4005556269273</v>
+        <v>4009847085672</v>
       </c>
       <c r="C36" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="D36" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E36">
         <v>1</v>
       </c>
       <c r="F36">
-        <v>31.39</v>
+        <v>15.54</v>
       </c>
       <c r="G36" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B37" s="1">
-        <v>5400868008289</v>
+        <v>798521828912</v>
       </c>
       <c r="C37" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D37" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E37">
         <v>1</v>
       </c>
       <c r="F37">
-        <v>30.18</v>
+        <v>12.37</v>
       </c>
       <c r="G37" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="B38" s="1">
-        <v>887961951936</v>
+        <v>4260007760543</v>
       </c>
       <c r="C38" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="D38" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="E38">
         <v>1</v>
       </c>
       <c r="F38">
-        <v>29.99</v>
+        <v>5.75</v>
       </c>
       <c r="G38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="B39" s="1">
-        <v>4001504493516</v>
+        <v>4005556070336</v>
       </c>
       <c r="C39" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="D39" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="E39">
         <v>1</v>
       </c>
       <c r="F39">
-        <v>29.99</v>
+        <v>11.55</v>
       </c>
       <c r="G39" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="B40" s="1">
-        <v>605482206126</v>
+        <v>4008789069146</v>
       </c>
       <c r="C40" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="D40" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="E40">
         <v>1</v>
       </c>
       <c r="F40">
-        <v>29.99</v>
+        <v>34.99</v>
       </c>
       <c r="G40" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="B41" s="1">
-        <v>8720077212855</v>
+        <v>8714572202718</v>
       </c>
       <c r="C41" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="D41" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="E41">
         <v>1</v>
       </c>
       <c r="F41">
-        <v>29.99</v>
+        <v>11.78</v>
       </c>
       <c r="G41" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="B42" s="1">
-        <v>7312350339710</v>
+        <v>8003558013371</v>
       </c>
       <c r="C42" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="D42" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="E42">
         <v>1</v>
       </c>
       <c r="F42">
-        <v>29.99</v>
+        <v>8.61</v>
       </c>
       <c r="G42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="B43" s="1">
-        <v>778988268551</v>
+        <v>4005299500480</v>
       </c>
       <c r="C43" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="D43" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="E43">
         <v>1</v>
       </c>
       <c r="F43">
-        <v>29.19</v>
+        <v>34.8</v>
       </c>
       <c r="G43" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="B44" s="1">
-        <v>5057788244299</v>
+        <v>4056256874694</v>
       </c>
       <c r="C44" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="D44" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="E44">
         <v>1</v>
       </c>
       <c r="F44">
-        <v>28.99</v>
+        <v>10.99</v>
       </c>
       <c r="G44" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="B45" s="1">
-        <v>4680136750039</v>
+        <v>4056256874694</v>
       </c>
       <c r="C45" t="s">
-        <v>138</v>
+        <v>129</v>
       </c>
       <c r="D45" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="E45">
         <v>1</v>
       </c>
       <c r="F45">
-        <v>28.84</v>
+        <v>10.99</v>
       </c>
       <c r="G45" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="B46" s="1">
-        <v>8018190019377</v>
+        <v>4005556280247</v>
       </c>
       <c r="C46" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="D46" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="E46">
         <v>1</v>
       </c>
       <c r="F46">
-        <v>28.8</v>
+        <v>11.87</v>
       </c>
       <c r="G46" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="B47" s="1">
-        <v>5010994723705</v>
+        <v>6294398020212</v>
       </c>
       <c r="C47" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="D47" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="E47">
         <v>1</v>
       </c>
       <c r="F47">
-        <v>26.99</v>
+        <v>15.99</v>
       </c>
       <c r="G47" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="B48" s="1">
-        <v>5020570246337</v>
+        <v>3048700010094</v>
       </c>
       <c r="C48" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="D48" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="E48">
         <v>1</v>
       </c>
       <c r="F48">
-        <v>26.39</v>
+        <v>19.99</v>
       </c>
       <c r="G48" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="B49" s="1">
-        <v>400555622212</v>
+        <v>4005544037631</v>
       </c>
       <c r="C49" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="D49" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="E49">
         <v>1</v>
       </c>
       <c r="F49">
-        <v>25.99</v>
+        <v>17.99</v>
       </c>
       <c r="G49" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="B50" s="1">
-        <v>5702016913521</v>
+        <v>6941057403601</v>
       </c>
       <c r="C50" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="D50" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="E50">
         <v>1</v>
       </c>
       <c r="F50">
-        <v>25.9</v>
+        <v>23.99</v>
       </c>
       <c r="G50" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="B51" s="1">
-        <v>3417765223044</v>
+        <v>5057788244299</v>
       </c>
       <c r="C51" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="D51" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="E51">
         <v>1</v>
       </c>
       <c r="F51">
-        <v>25.29</v>
+        <v>28.99</v>
       </c>
       <c r="G51" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="B52" s="1">
-        <v>4897025222786</v>
+        <v>8710126195635</v>
       </c>
       <c r="C52" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="D52" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="E52">
         <v>1</v>
       </c>
       <c r="F52">
-        <v>24.99</v>
+        <v>19.99</v>
       </c>
       <c r="G52" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="B53" s="1">
-        <v>3262190413092</v>
+        <v>4009803241364</v>
       </c>
       <c r="C53" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="D53" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="E53">
         <v>1</v>
       </c>
       <c r="F53">
-        <v>24.9</v>
+        <v>19.99</v>
       </c>
       <c r="G53" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="B54" s="1">
-        <v>4891813202585</v>
+        <v>5010994878993</v>
       </c>
       <c r="C54" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="D54" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="E54">
         <v>1</v>
       </c>
       <c r="F54">
-        <v>24.85</v>
+        <v>5.33</v>
       </c>
       <c r="G54" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="B55" s="1">
-        <v>4008789700384</v>
+        <v>5020570246337</v>
       </c>
       <c r="C55" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="D55" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="E55">
         <v>1</v>
       </c>
       <c r="F55">
-        <v>24.11</v>
+        <v>26.39</v>
       </c>
       <c r="G55" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="B56" s="1">
-        <v>6941057403601</v>
+        <v>8711866295623</v>
       </c>
       <c r="C56" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
       <c r="D56" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="E56">
         <v>1</v>
       </c>
       <c r="F56">
-        <v>23.99</v>
+        <v>1.56</v>
       </c>
       <c r="G56" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="B57" s="1">
-        <v>8056379091301</v>
+        <v>62243330894</v>
       </c>
       <c r="C57" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="D57" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
       <c r="E57">
         <v>1</v>
       </c>
       <c r="F57">
-        <v>23.98</v>
+        <v>10.95</v>
       </c>
       <c r="G57" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="B58" s="1">
-        <v>4050759403931</v>
+        <v>6943478017764</v>
       </c>
       <c r="C58" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="D58" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
       <c r="E58">
         <v>1</v>
       </c>
       <c r="F58">
-        <v>22.99</v>
+        <v>14.31</v>
       </c>
       <c r="G58" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="B59" s="1">
-        <v>4050759403931</v>
+        <v>4251229419203</v>
       </c>
       <c r="C59" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="D59" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="E59">
         <v>1</v>
       </c>
       <c r="F59">
-        <v>22.99</v>
+        <v>4.65</v>
       </c>
       <c r="G59" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="B60" s="1">
-        <v>5010993830176</v>
+        <v>8001097150106</v>
       </c>
       <c r="C60" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="D60" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="E60">
         <v>1</v>
       </c>
       <c r="F60">
-        <v>22.99</v>
+        <v>5.85</v>
       </c>
       <c r="G60" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="B61" s="1">
-        <v>778988568361</v>
+        <v>3380743068251</v>
       </c>
       <c r="C61" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="D61" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="E61">
         <v>1</v>
       </c>
       <c r="F61">
-        <v>21.99</v>
+        <v>39.99</v>
       </c>
       <c r="G61" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="B62" s="1">
-        <v>4006942043569</v>
+        <v>6970090043505</v>
       </c>
       <c r="C62" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="D62" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="E62">
         <v>1</v>
       </c>
       <c r="F62">
-        <v>21.72</v>
+        <v>7.9</v>
       </c>
       <c r="G62" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B63" s="1"/>
+        <v>183</v>
+      </c>
+      <c r="B63" s="1">
+        <v>4008789093608</v>
+      </c>
       <c r="C63" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="D63" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="E63">
         <v>1</v>
       </c>
       <c r="F63">
-        <v>21.46</v>
+        <v>36.8</v>
       </c>
       <c r="G63" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="B64" s="1">
-        <v>4260273581620</v>
+        <v>8712026567314</v>
       </c>
       <c r="C64" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="D64" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="E64">
         <v>1</v>
       </c>
       <c r="F64">
-        <v>20.29</v>
+        <v>7.49</v>
       </c>
       <c r="G64" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="B65" s="1">
-        <v>6942138959338</v>
+        <v>5010993447367</v>
       </c>
       <c r="C65" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="D65" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="E65">
         <v>1</v>
       </c>
       <c r="F65">
-        <v>20.25</v>
+        <v>14.99</v>
       </c>
       <c r="G65" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="B66" s="1">
-        <v>3048700010094</v>
+        <v>4055744021053</v>
       </c>
       <c r="C66" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="D66" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="E66">
         <v>1</v>
       </c>
       <c r="F66">
-        <v>19.99</v>
+        <v>16.86</v>
       </c>
       <c r="G66" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="B67" s="1">
-        <v>4005556222254</v>
+        <v>4055744021022</v>
       </c>
       <c r="C67" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="D67" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="E67">
         <v>1</v>
       </c>
       <c r="F67">
-        <v>19.99</v>
+        <v>16.72</v>
       </c>
       <c r="G67" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="B68" s="1">
-        <v>8710126195635</v>
+        <v>8005125394494</v>
       </c>
       <c r="C68" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="D68" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="E68">
         <v>1</v>
       </c>
       <c r="F68">
-        <v>19.99</v>
+        <v>12.09</v>
       </c>
       <c r="G68" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="B69" s="1">
-        <v>5702016916034</v>
+        <v>3417761946046</v>
       </c>
       <c r="C69" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="D69" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="E69">
         <v>1</v>
       </c>
       <c r="F69">
-        <v>19.99</v>
+        <v>112.99</v>
       </c>
       <c r="G69" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="B70" s="1">
-        <v>4009803241364</v>
+        <v>3417761758045</v>
       </c>
       <c r="C70" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="D70" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="E70">
         <v>1</v>
       </c>
       <c r="F70">
-        <v>19.99</v>
+        <v>16.99</v>
       </c>
       <c r="G70" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="B71" s="1">
-        <v>62243265929</v>
+        <v>4005556008018</v>
       </c>
       <c r="C71" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="D71" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="E71">
         <v>1</v>
       </c>
       <c r="F71">
-        <v>19.95</v>
+        <v>35.99</v>
       </c>
       <c r="G71" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="B72" s="1">
-        <v>35051117995</v>
+        <v>3701267514169</v>
       </c>
       <c r="C72" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="D72" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="E72">
         <v>1</v>
       </c>
       <c r="F72">
-        <v>19.46</v>
+        <v>9.71</v>
       </c>
       <c r="G72" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="B73" s="1">
-        <v>793631908172</v>
+        <v>5010993534357</v>
       </c>
       <c r="C73" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="D73" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="E73">
         <v>1</v>
       </c>
       <c r="F73">
-        <v>19.18</v>
+        <v>8.9</v>
       </c>
       <c r="G73" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="B74" s="1">
-        <v>9001890297496</v>
+        <v>6942138959338</v>
       </c>
       <c r="C74" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="D74" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="E74">
         <v>1</v>
       </c>
       <c r="F74">
-        <v>18.99</v>
+        <v>20.25</v>
       </c>
       <c r="G74" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="B75" s="1">
-        <v>9001890297496</v>
+        <v>4015682050737</v>
       </c>
       <c r="C75" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="D75" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="E75">
         <v>1</v>
       </c>
       <c r="F75">
-        <v>18.99</v>
+        <v>15.33</v>
       </c>
       <c r="G75" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="B76" s="1">
-        <v>5020570421840</v>
+        <v>605482206126</v>
       </c>
       <c r="C76" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="D76" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E76">
         <v>1</v>
       </c>
       <c r="F76">
-        <v>18.79</v>
+        <v>29.99</v>
       </c>
       <c r="G76" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B77" s="1">
-        <v>8005125174140</v>
+        <v>4008789700384</v>
       </c>
       <c r="C77" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="D77" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="E77">
         <v>1</v>
       </c>
       <c r="F77">
-        <v>18.49</v>
+        <v>24.11</v>
       </c>
       <c r="G77" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="B78" s="1">
-        <v>778988369074</v>
+        <v>3417761995648</v>
       </c>
       <c r="C78" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="D78" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="E78">
         <v>1</v>
       </c>
       <c r="F78">
-        <v>18.44</v>
+        <v>16.99</v>
       </c>
       <c r="G78" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="B79" s="1">
-        <v>4005556187102</v>
+        <v>3417761995648</v>
       </c>
       <c r="C79" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="D79" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="E79">
         <v>1</v>
       </c>
       <c r="F79">
-        <v>17.99</v>
+        <v>16.99</v>
       </c>
       <c r="G79" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="B80" s="1">
-        <v>778988406076</v>
+        <v>4001504493516</v>
       </c>
       <c r="C80" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="D80" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="E80">
         <v>1</v>
       </c>
       <c r="F80">
-        <v>17.99</v>
+        <v>29.99</v>
       </c>
       <c r="G80" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="B81" s="1">
-        <v>778988406076</v>
+        <v>4002051693398</v>
       </c>
       <c r="C81" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="D81" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="E81">
         <v>1</v>
       </c>
       <c r="F81">
-        <v>17.99</v>
+        <v>36.99</v>
       </c>
       <c r="G81" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="B82" s="1">
-        <v>4005544037631</v>
+        <v>778988268551</v>
       </c>
       <c r="C82" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="D82" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="E82">
         <v>1</v>
       </c>
       <c r="F82">
-        <v>17.99</v>
+        <v>29.19</v>
       </c>
       <c r="G82" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B83" s="1">
-        <v>35051117766</v>
+        <v>778988568361</v>
       </c>
       <c r="C83" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="D83" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="E83">
         <v>1</v>
       </c>
       <c r="F83">
-        <v>17.95</v>
+        <v>21.99</v>
       </c>
       <c r="G83" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="B84" s="1">
-        <v>5010993732425</v>
+        <v>4052025242527</v>
       </c>
       <c r="C84" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="D84" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="E84">
         <v>1</v>
       </c>
       <c r="F84">
-        <v>17.84</v>
+        <v>9.99</v>
       </c>
       <c r="G84" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="B85" s="1">
-        <v>8720254864259</v>
+        <v>3417765223044</v>
       </c>
       <c r="C85" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="D85" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="E85">
         <v>1</v>
       </c>
       <c r="F85">
-        <v>17.38</v>
+        <v>25.29</v>
       </c>
       <c r="G85" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
+        <v>250</v>
+      </c>
+      <c r="B86" s="1">
+        <v>889698403245</v>
+      </c>
+      <c r="C86" t="s">
         <v>251</v>
       </c>
-      <c r="B86" s="1">
-[...2 lines deleted...]
-      <c r="C86" t="s">
+      <c r="D86" t="s">
         <v>252</v>
       </c>
-      <c r="D86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E86">
         <v>1</v>
       </c>
       <c r="F86">
-        <v>17.38</v>
+        <v>12.05</v>
       </c>
       <c r="G86" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
+        <v>253</v>
+      </c>
+      <c r="B87" s="1">
+        <v>4242002826097</v>
+      </c>
+      <c r="C87" t="s">
+        <v>254</v>
+      </c>
+      <c r="D87" t="s">
         <v>255</v>
       </c>
-      <c r="B87" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E87">
         <v>1</v>
       </c>
       <c r="F87">
-        <v>16.99</v>
+        <v>14.76</v>
       </c>
       <c r="G87" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
+        <v>256</v>
+      </c>
+      <c r="B88" s="1">
+        <v>4006333060991</v>
+      </c>
+      <c r="C88" t="s">
+        <v>257</v>
+      </c>
+      <c r="D88" t="s">
         <v>258</v>
       </c>
-      <c r="B88" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E88">
         <v>1</v>
       </c>
       <c r="F88">
-        <v>16.99</v>
+        <v>9.99</v>
       </c>
       <c r="G88" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
+        <v>259</v>
+      </c>
+      <c r="B89" s="1">
+        <v>3070900090613</v>
+      </c>
+      <c r="C89" t="s">
+        <v>260</v>
+      </c>
+      <c r="D89" t="s">
         <v>261</v>
       </c>
-      <c r="B89" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E89">
         <v>1</v>
       </c>
       <c r="F89">
-        <v>16.99</v>
+        <v>9.99</v>
       </c>
       <c r="G89" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
+        <v>262</v>
+      </c>
+      <c r="B90" s="1">
+        <v>4005556269259</v>
+      </c>
+      <c r="C90" t="s">
+        <v>263</v>
+      </c>
+      <c r="D90" t="s">
         <v>264</v>
       </c>
-      <c r="B90" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E90">
         <v>1</v>
       </c>
       <c r="F90">
-        <v>16.99</v>
+        <v>37.85</v>
       </c>
       <c r="G90" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="B91" s="1">
-        <v>3417761995648</v>
+        <v>749390837048</v>
       </c>
       <c r="C91" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="D91" t="s">
         <v>267</v>
       </c>
       <c r="E91">
         <v>1</v>
       </c>
       <c r="F91">
-        <v>16.99</v>
+        <v>11.28</v>
       </c>
       <c r="G91" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
         <v>268</v>
       </c>
       <c r="B92" s="1">
-        <v>744581730511</v>
+        <v>21664363935</v>
       </c>
       <c r="C92" t="s">
         <v>269</v>
       </c>
       <c r="D92" t="s">
         <v>270</v>
       </c>
       <c r="E92">
         <v>1</v>
       </c>
       <c r="F92">
-        <v>16.94</v>
+        <v>4.99</v>
       </c>
       <c r="G92" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
         <v>271</v>
       </c>
       <c r="B93" s="1">
-        <v>4055744021053</v>
+        <v>889698454292</v>
       </c>
       <c r="C93" t="s">
         <v>272</v>
       </c>
       <c r="D93" t="s">
         <v>273</v>
       </c>
       <c r="E93">
         <v>1</v>
       </c>
       <c r="F93">
-        <v>16.86</v>
+        <v>10.05</v>
       </c>
       <c r="G93" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
         <v>274</v>
       </c>
       <c r="B94" s="1">
-        <v>4055744021022</v>
+        <v>4002051741716</v>
       </c>
       <c r="C94" t="s">
         <v>275</v>
       </c>
       <c r="D94" t="s">
         <v>276</v>
       </c>
       <c r="E94">
         <v>1</v>
       </c>
       <c r="F94">
-        <v>16.72</v>
+        <v>6.99</v>
       </c>
       <c r="G94" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
         <v>277</v>
       </c>
       <c r="B95" s="1">
-        <v>4009847084101</v>
+        <v>8711808504127</v>
       </c>
       <c r="C95" t="s">
         <v>278</v>
       </c>
       <c r="D95" t="s">
         <v>279</v>
       </c>
       <c r="E95">
         <v>1</v>
       </c>
       <c r="F95">
-        <v>16.54</v>
+        <v>51.67</v>
       </c>
       <c r="G95" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
         <v>280</v>
       </c>
       <c r="B96" s="1">
-        <v>6294398020212</v>
+        <v>3380743081526</v>
       </c>
       <c r="C96" t="s">
         <v>281</v>
       </c>
       <c r="D96" t="s">
         <v>282</v>
       </c>
       <c r="E96">
         <v>1</v>
       </c>
       <c r="F96">
-        <v>15.99</v>
+        <v>47.95</v>
       </c>
       <c r="G96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
         <v>283</v>
       </c>
       <c r="B97" s="1">
-        <v>4001167832271</v>
+        <v>5010993637614</v>
       </c>
       <c r="C97" t="s">
         <v>284</v>
       </c>
       <c r="D97" t="s">
         <v>285</v>
       </c>
       <c r="E97">
         <v>1</v>
       </c>
       <c r="F97">
-        <v>15.99</v>
+        <v>8.39</v>
       </c>
       <c r="G97" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
         <v>286</v>
       </c>
       <c r="B98" s="1">
-        <v>4009847085672</v>
+        <v>4891813202585</v>
       </c>
       <c r="C98" t="s">
         <v>287</v>
       </c>
       <c r="D98" t="s">
         <v>288</v>
       </c>
       <c r="E98">
         <v>1</v>
       </c>
       <c r="F98">
-        <v>15.54</v>
+        <v>24.85</v>
       </c>
       <c r="G98" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
         <v>289</v>
       </c>
       <c r="B99" s="1">
-        <v>4015682050737</v>
+        <v>5010993732425</v>
       </c>
       <c r="C99" t="s">
         <v>290</v>
       </c>
       <c r="D99" t="s">
         <v>291</v>
       </c>
       <c r="E99">
         <v>1</v>
       </c>
       <c r="F99">
-        <v>15.33</v>
+        <v>17.84</v>
       </c>
       <c r="G99" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
         <v>292</v>
       </c>
       <c r="B100" s="1">
-        <v>4006333066924</v>
+        <v>5010993721788</v>
       </c>
       <c r="C100" t="s">
         <v>293</v>
       </c>
       <c r="D100" t="s">
         <v>294</v>
       </c>
       <c r="E100">
         <v>1</v>
       </c>
       <c r="F100">
-        <v>15.14</v>
+        <v>16.99</v>
       </c>
       <c r="G100" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
         <v>295</v>
       </c>
       <c r="B101" s="1">
-        <v>5010993447367</v>
+        <v>8710341130923</v>
       </c>
       <c r="C101" t="s">
         <v>296</v>
       </c>
       <c r="D101" t="s">
         <v>297</v>
       </c>
       <c r="E101">
         <v>1</v>
       </c>
       <c r="F101">
-        <v>14.99</v>
+        <v>9.99</v>
       </c>
       <c r="G101" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
         <v>298</v>
       </c>
       <c r="B102" s="1">
-        <v>4242002826097</v>
+        <v>4006333066924</v>
       </c>
       <c r="C102" t="s">
         <v>299</v>
       </c>
       <c r="D102" t="s">
         <v>300</v>
       </c>
       <c r="E102">
         <v>1</v>
       </c>
       <c r="F102">
-        <v>14.76</v>
+        <v>15.14</v>
       </c>
       <c r="G102" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
         <v>301</v>
       </c>
-      <c r="B103" s="1"/>
+      <c r="B103" s="1">
+        <v>4005556269273</v>
+      </c>
       <c r="C103" t="s">
         <v>302</v>
       </c>
       <c r="D103" t="s">
         <v>303</v>
       </c>
       <c r="E103">
         <v>1</v>
       </c>
       <c r="F103">
-        <v>14.7</v>
+        <v>31.39</v>
       </c>
       <c r="G103" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
         <v>304</v>
       </c>
       <c r="B104" s="1">
-        <v>6943478017764</v>
+        <v>4000885702958</v>
       </c>
       <c r="C104" t="s">
         <v>305</v>
       </c>
       <c r="D104" t="s">
         <v>306</v>
       </c>
       <c r="E104">
         <v>1</v>
       </c>
       <c r="F104">
-        <v>14.31</v>
+        <v>12.99</v>
       </c>
       <c r="G104" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
+        <v>304</v>
+      </c>
+      <c r="B105" s="1">
+        <v>4000885702958</v>
+      </c>
+      <c r="C105" t="s">
+        <v>305</v>
+      </c>
+      <c r="D105" t="s">
         <v>307</v>
       </c>
-      <c r="B105" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E105">
         <v>1</v>
       </c>
       <c r="F105">
-        <v>14.25</v>
+        <v>12.99</v>
       </c>
       <c r="G105" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
+        <v>308</v>
+      </c>
+      <c r="B106" s="1">
+        <v>5010993441532</v>
+      </c>
+      <c r="C106" t="s">
+        <v>309</v>
+      </c>
+      <c r="D106" t="s">
         <v>310</v>
       </c>
-      <c r="B106" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E106">
         <v>1</v>
       </c>
       <c r="F106">
-        <v>13.8</v>
+        <v>54.0</v>
       </c>
       <c r="G106" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
+        <v>311</v>
+      </c>
+      <c r="B107" s="1">
+        <v>5400868008289</v>
+      </c>
+      <c r="C107" t="s">
+        <v>312</v>
+      </c>
+      <c r="D107" t="s">
         <v>313</v>
       </c>
-      <c r="B107" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E107">
         <v>1</v>
       </c>
       <c r="F107">
-        <v>13.2</v>
+        <v>30.18</v>
       </c>
       <c r="G107" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
+        <v>314</v>
+      </c>
+      <c r="B108" s="1">
+        <v>3417765348044</v>
+      </c>
+      <c r="C108" t="s">
+        <v>315</v>
+      </c>
+      <c r="D108" t="s">
         <v>316</v>
       </c>
-      <c r="B108" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E108">
         <v>1</v>
       </c>
       <c r="F108">
-        <v>13.2</v>
+        <v>39.74</v>
       </c>
       <c r="G108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
+        <v>317</v>
+      </c>
+      <c r="B109" s="1">
+        <v>7312350339710</v>
+      </c>
+      <c r="C109" t="s">
+        <v>318</v>
+      </c>
+      <c r="D109" t="s">
         <v>319</v>
       </c>
-      <c r="B109" s="1"/>
-[...5 lines deleted...]
-      </c>
       <c r="E109">
         <v>1</v>
       </c>
       <c r="F109">
-        <v>13.2</v>
+        <v>29.99</v>
       </c>
       <c r="G109" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
+        <v>320</v>
+      </c>
+      <c r="B110" s="1">
+        <v>4897025222786</v>
+      </c>
+      <c r="C110" t="s">
+        <v>321</v>
+      </c>
+      <c r="D110" t="s">
         <v>322</v>
       </c>
-      <c r="B110" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E110">
         <v>1</v>
       </c>
       <c r="F110">
-        <v>12.99</v>
+        <v>24.99</v>
       </c>
       <c r="G110" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
+        <v>323</v>
+      </c>
+      <c r="B111" s="1">
+        <v>3262190413092</v>
+      </c>
+      <c r="C111" t="s">
+        <v>324</v>
+      </c>
+      <c r="D111" t="s">
         <v>325</v>
       </c>
-      <c r="B111" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E111">
         <v>1</v>
       </c>
       <c r="F111">
-        <v>12.99</v>
+        <v>24.9</v>
       </c>
       <c r="G111" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B112" s="1">
-        <v>4000885702958</v>
+        <v>840001900431</v>
       </c>
       <c r="C112" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D112" t="s">
         <v>328</v>
       </c>
       <c r="E112">
         <v>1</v>
       </c>
       <c r="F112">
-        <v>12.99</v>
+        <v>4.15</v>
       </c>
       <c r="G112" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
         <v>329</v>
       </c>
       <c r="B113" s="1">
-        <v>5010993800186</v>
+        <v>5010993830176</v>
       </c>
       <c r="C113" t="s">
         <v>330</v>
       </c>
       <c r="D113" t="s">
         <v>331</v>
       </c>
       <c r="E113">
         <v>1</v>
       </c>
       <c r="F113">
-        <v>12.99</v>
+        <v>22.99</v>
       </c>
       <c r="G113" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
         <v>332</v>
       </c>
       <c r="B114" s="1">
-        <v>4006874021154</v>
+        <v>5010993819270</v>
       </c>
       <c r="C114" t="s">
         <v>333</v>
       </c>
       <c r="D114" t="s">
         <v>334</v>
       </c>
       <c r="E114">
         <v>1</v>
       </c>
       <c r="F114">
-        <v>12.99</v>
+        <v>34.98</v>
       </c>
       <c r="G114" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
         <v>335</v>
       </c>
       <c r="B115" s="1">
-        <v>4008789709349</v>
+        <v>5011666731479</v>
       </c>
       <c r="C115" t="s">
         <v>336</v>
       </c>
       <c r="D115" t="s">
         <v>337</v>
       </c>
       <c r="E115">
         <v>1</v>
       </c>
       <c r="F115">
-        <v>12.99</v>
+        <v>14.25</v>
       </c>
       <c r="G115" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
         <v>338</v>
       </c>
       <c r="B116" s="1">
-        <v>3380743084640</v>
+        <v>4260287544543</v>
       </c>
       <c r="C116" t="s">
         <v>339</v>
       </c>
       <c r="D116" t="s">
         <v>340</v>
       </c>
       <c r="E116">
         <v>1</v>
       </c>
       <c r="F116">
-        <v>12.99</v>
+        <v>8.44</v>
       </c>
       <c r="G116" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
         <v>341</v>
       </c>
       <c r="B117" s="1">
-        <v>4250628435302</v>
+        <v>3380743084640</v>
       </c>
       <c r="C117" t="s">
         <v>342</v>
       </c>
       <c r="D117" t="s">
         <v>343</v>
       </c>
       <c r="E117">
         <v>1</v>
       </c>
       <c r="F117">
-        <v>12.8</v>
+        <v>12.99</v>
       </c>
       <c r="G117" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
         <v>344</v>
       </c>
       <c r="B118" s="1">
-        <v>4006942793372</v>
+        <v>5010993800186</v>
       </c>
       <c r="C118" t="s">
         <v>345</v>
       </c>
       <c r="D118" t="s">
         <v>346</v>
       </c>
       <c r="E118">
         <v>1</v>
       </c>
       <c r="F118">
-        <v>12.49</v>
+        <v>12.99</v>
       </c>
       <c r="G118" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
         <v>347</v>
       </c>
       <c r="B119" s="1">
-        <v>3154148712039</v>
+        <v>778988369074</v>
       </c>
       <c r="C119" t="s">
         <v>348</v>
       </c>
       <c r="D119" t="s">
         <v>349</v>
       </c>
       <c r="E119">
         <v>1</v>
       </c>
       <c r="F119">
-        <v>12.4</v>
+        <v>18.44</v>
       </c>
       <c r="G119" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
         <v>350</v>
       </c>
       <c r="B120" s="1">
-        <v>798521828912</v>
+        <v>8056379091301</v>
       </c>
       <c r="C120" t="s">
         <v>351</v>
       </c>
       <c r="D120" t="s">
         <v>352</v>
       </c>
       <c r="E120">
         <v>1</v>
       </c>
       <c r="F120">
-        <v>12.37</v>
+        <v>23.98</v>
       </c>
       <c r="G120" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
         <v>353</v>
       </c>
       <c r="B121" s="1">
-        <v>8005125394494</v>
+        <v>887961951936</v>
       </c>
       <c r="C121" t="s">
         <v>354</v>
       </c>
       <c r="D121" t="s">
         <v>355</v>
       </c>
       <c r="E121">
         <v>1</v>
       </c>
       <c r="F121">
-        <v>12.09</v>
+        <v>29.99</v>
       </c>
       <c r="G121" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
         <v>356</v>
       </c>
       <c r="B122" s="1">
-        <v>889698403245</v>
+        <v>4005556000692</v>
       </c>
       <c r="C122" t="s">
         <v>357</v>
       </c>
       <c r="D122" t="s">
         <v>358</v>
       </c>
       <c r="E122">
         <v>1</v>
       </c>
       <c r="F122">
-        <v>12.05</v>
+        <v>8.69</v>
       </c>
       <c r="G122" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
         <v>359</v>
       </c>
       <c r="B123" s="1">
-        <v>9875486282247</v>
+        <v>3154148712039</v>
       </c>
       <c r="C123" t="s">
         <v>360</v>
       </c>
       <c r="D123" t="s">
         <v>361</v>
       </c>
       <c r="E123">
         <v>1</v>
       </c>
       <c r="F123">
-        <v>11.99</v>
+        <v>12.4</v>
       </c>
       <c r="G123" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
         <v>362</v>
       </c>
       <c r="B124" s="1">
-        <v>4005556280247</v>
+        <v>5601849020737</v>
       </c>
       <c r="C124" t="s">
         <v>363</v>
       </c>
       <c r="D124" t="s">
         <v>364</v>
       </c>
       <c r="E124">
         <v>1</v>
       </c>
       <c r="F124">
-        <v>11.87</v>
+        <v>79.99</v>
       </c>
       <c r="G124" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
         <v>365</v>
       </c>
       <c r="B125" s="1">
-        <v>8714572202718</v>
+        <v>9003150122944</v>
       </c>
       <c r="C125" t="s">
         <v>366</v>
       </c>
       <c r="D125" t="s">
         <v>367</v>
       </c>
       <c r="E125">
         <v>1</v>
       </c>
       <c r="F125">
-        <v>11.78</v>
+        <v>39.85</v>
       </c>
       <c r="G125" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
         <v>368</v>
       </c>
-      <c r="B126" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="B126" s="1"/>
       <c r="C126" t="s">
         <v>369</v>
       </c>
       <c r="D126" t="s">
         <v>370</v>
       </c>
       <c r="E126">
         <v>1</v>
       </c>
       <c r="F126">
-        <v>11.55</v>
+        <v>21.46</v>
       </c>
       <c r="G126" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
         <v>371</v>
       </c>
-      <c r="B127" s="1"/>
+      <c r="B127" s="1">
+        <v>4006874021154</v>
+      </c>
       <c r="C127" t="s">
         <v>372</v>
       </c>
       <c r="D127" t="s">
         <v>373</v>
       </c>
       <c r="E127">
         <v>1</v>
       </c>
       <c r="F127">
-        <v>11.55</v>
+        <v>12.99</v>
       </c>
       <c r="G127" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
         <v>374</v>
       </c>
       <c r="B128" s="1">
-        <v>7662558174911</v>
+        <v>3380743084251</v>
       </c>
       <c r="C128" t="s">
         <v>375</v>
       </c>
       <c r="D128" t="s">
         <v>376</v>
       </c>
       <c r="E128">
         <v>1</v>
       </c>
       <c r="F128">
-        <v>11.49</v>
+        <v>34.99</v>
       </c>
       <c r="G128" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
         <v>377</v>
       </c>
       <c r="B129" s="1">
-        <v>749390837048</v>
+        <v>778988406076</v>
       </c>
       <c r="C129" t="s">
         <v>378</v>
       </c>
       <c r="D129" t="s">
         <v>379</v>
       </c>
       <c r="E129">
         <v>1</v>
       </c>
       <c r="F129">
-        <v>11.28</v>
+        <v>17.99</v>
       </c>
       <c r="G129" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
+        <v>377</v>
+      </c>
+      <c r="B130" s="1">
+        <v>778988406076</v>
+      </c>
+      <c r="C130" t="s">
+        <v>378</v>
+      </c>
+      <c r="D130" t="s">
         <v>380</v>
       </c>
-      <c r="B130" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E130">
         <v>1</v>
       </c>
       <c r="F130">
-        <v>11.0</v>
+        <v>17.99</v>
       </c>
       <c r="G130" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
+        <v>381</v>
+      </c>
+      <c r="B131" s="1">
+        <v>35051117766</v>
+      </c>
+      <c r="C131" t="s">
+        <v>382</v>
+      </c>
+      <c r="D131" t="s">
         <v>383</v>
       </c>
-      <c r="B131" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E131">
         <v>1</v>
       </c>
       <c r="F131">
-        <v>10.99</v>
+        <v>17.95</v>
       </c>
       <c r="G131" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B132" s="1">
-        <v>4056256874694</v>
+        <v>3380743089928</v>
       </c>
       <c r="C132" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D132" t="s">
         <v>386</v>
       </c>
       <c r="E132">
         <v>1</v>
       </c>
       <c r="F132">
-        <v>10.99</v>
+        <v>54.91</v>
       </c>
       <c r="G132" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
         <v>387</v>
       </c>
       <c r="B133" s="1">
-        <v>8412027032308</v>
+        <v>778988398791</v>
       </c>
       <c r="C133" t="s">
         <v>388</v>
       </c>
       <c r="D133" t="s">
         <v>389</v>
       </c>
       <c r="E133">
         <v>1</v>
       </c>
       <c r="F133">
-        <v>10.98</v>
+        <v>49.99</v>
       </c>
       <c r="G133" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" t="s">
         <v>390</v>
       </c>
       <c r="B134" s="1">
-        <v>62243330894</v>
+        <v>3154148713036</v>
       </c>
       <c r="C134" t="s">
         <v>391</v>
       </c>
       <c r="D134" t="s">
         <v>392</v>
       </c>
       <c r="E134">
         <v>1</v>
       </c>
       <c r="F134">
-        <v>10.95</v>
+        <v>12.99</v>
       </c>
       <c r="G134" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" t="s">
         <v>393</v>
       </c>
       <c r="B135" s="1">
-        <v>889698454292</v>
+        <v>887961979930</v>
       </c>
       <c r="C135" t="s">
         <v>394</v>
       </c>
       <c r="D135" t="s">
         <v>395</v>
       </c>
       <c r="E135">
         <v>1</v>
       </c>
       <c r="F135">
-        <v>10.05</v>
+        <v>42.78</v>
       </c>
       <c r="G135" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
         <v>396</v>
       </c>
       <c r="B136" s="1">
-        <v>4052025242527</v>
+        <v>783078969850</v>
       </c>
       <c r="C136" t="s">
         <v>397</v>
       </c>
       <c r="D136" t="s">
         <v>398</v>
       </c>
       <c r="E136">
         <v>1</v>
       </c>
       <c r="F136">
-        <v>9.99</v>
+        <v>36.99</v>
       </c>
       <c r="G136" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" t="s">
         <v>399</v>
       </c>
       <c r="B137" s="1">
-        <v>4006333060991</v>
+        <v>8005125174140</v>
       </c>
       <c r="C137" t="s">
         <v>400</v>
       </c>
       <c r="D137" t="s">
         <v>401</v>
       </c>
       <c r="E137">
         <v>1</v>
       </c>
       <c r="F137">
-        <v>9.99</v>
+        <v>18.49</v>
       </c>
       <c r="G137" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" t="s">
         <v>402</v>
       </c>
       <c r="B138" s="1">
-        <v>3070900090613</v>
+        <v>5702016916034</v>
       </c>
       <c r="C138" t="s">
         <v>403</v>
       </c>
       <c r="D138" t="s">
         <v>404</v>
       </c>
       <c r="E138">
         <v>1</v>
       </c>
       <c r="F138">
-        <v>9.99</v>
+        <v>19.99</v>
       </c>
       <c r="G138" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
         <v>405</v>
       </c>
       <c r="B139" s="1">
-        <v>8710341130923</v>
+        <v>4001167706299</v>
       </c>
       <c r="C139" t="s">
         <v>406</v>
       </c>
       <c r="D139" t="s">
         <v>407</v>
       </c>
       <c r="E139">
         <v>1</v>
       </c>
       <c r="F139">
-        <v>9.99</v>
+        <v>44.06</v>
       </c>
       <c r="G139" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
         <v>408</v>
       </c>
       <c r="B140" s="1">
-        <v>8052780426121</v>
+        <v>4001167830345</v>
       </c>
       <c r="C140" t="s">
         <v>409</v>
       </c>
       <c r="D140" t="s">
         <v>410</v>
       </c>
       <c r="E140">
         <v>1</v>
       </c>
       <c r="F140">
-        <v>9.83</v>
+        <v>43.0</v>
       </c>
       <c r="G140" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
         <v>411</v>
       </c>
       <c r="B141" s="1">
-        <v>3701267514169</v>
+        <v>35051117995</v>
       </c>
       <c r="C141" t="s">
         <v>412</v>
       </c>
       <c r="D141" t="s">
         <v>413</v>
       </c>
       <c r="E141">
         <v>1</v>
       </c>
       <c r="F141">
-        <v>9.71</v>
+        <v>19.46</v>
       </c>
       <c r="G141" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
         <v>414</v>
       </c>
       <c r="B142" s="1">
-        <v>696177383475</v>
+        <v>4002051682132</v>
       </c>
       <c r="C142" t="s">
         <v>415</v>
       </c>
       <c r="D142" t="s">
         <v>416</v>
       </c>
       <c r="E142">
         <v>1</v>
       </c>
       <c r="F142">
-        <v>9.09</v>
+        <v>8.5</v>
       </c>
       <c r="G142" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
         <v>417</v>
       </c>
       <c r="B143" s="1">
-        <v>5010993534357</v>
+        <v>9182434217924</v>
       </c>
       <c r="C143" t="s">
         <v>418</v>
       </c>
       <c r="D143" t="s">
         <v>419</v>
       </c>
       <c r="E143">
         <v>1</v>
       </c>
       <c r="F143">
-        <v>8.9</v>
+        <v>11.0</v>
       </c>
       <c r="G143" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" t="s">
         <v>420</v>
       </c>
       <c r="B144" s="1">
-        <v>4005556000692</v>
+        <v>4680136750039</v>
       </c>
       <c r="C144" t="s">
         <v>421</v>
       </c>
       <c r="D144" t="s">
         <v>422</v>
       </c>
       <c r="E144">
         <v>1</v>
       </c>
       <c r="F144">
-        <v>8.69</v>
+        <v>28.84</v>
       </c>
       <c r="G144" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" t="s">
-        <v>374</v>
+        <v>423</v>
       </c>
       <c r="B145" s="1">
-        <v>7662558174911</v>
+        <v>3417765411557</v>
       </c>
       <c r="C145" t="s">
-        <v>375</v>
+        <v>424</v>
       </c>
       <c r="D145" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="E145">
         <v>1</v>
       </c>
       <c r="F145">
-        <v>8.69</v>
+        <v>139.99</v>
       </c>
       <c r="G145" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" t="s">
-        <v>424</v>
-[...3 lines deleted...]
-      </c>
+        <v>426</v>
+      </c>
+      <c r="B146" s="1"/>
       <c r="C146" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="D146" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="E146">
         <v>1</v>
       </c>
       <c r="F146">
-        <v>8.61</v>
+        <v>35.36</v>
       </c>
       <c r="G146" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="B147" s="1">
-        <v>4002051682132</v>
+        <v>8410446430217</v>
       </c>
       <c r="C147" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="D147" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="E147">
         <v>1</v>
       </c>
       <c r="F147">
-        <v>8.5</v>
+        <v>36.48</v>
       </c>
       <c r="G147" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="B148" s="1">
-        <v>4260287544543</v>
+        <v>8412027032308</v>
       </c>
       <c r="C148" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="D148" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="E148">
         <v>1</v>
       </c>
       <c r="F148">
-        <v>8.44</v>
+        <v>10.98</v>
       </c>
       <c r="G148" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="B149" s="1">
-        <v>5010993637614</v>
+        <v>5702016913521</v>
       </c>
       <c r="C149" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="D149" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="E149">
         <v>1</v>
       </c>
       <c r="F149">
-        <v>8.39</v>
+        <v>25.9</v>
       </c>
       <c r="G149" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="B150" s="1">
-        <v>6970090043505</v>
+        <v>5702017155531</v>
       </c>
       <c r="C150" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="D150" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="E150">
         <v>1</v>
       </c>
       <c r="F150">
-        <v>7.9</v>
+        <v>41.99</v>
       </c>
       <c r="G150" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="B151" s="1">
-        <v>8712026567314</v>
+        <v>889698622899</v>
       </c>
       <c r="C151" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="D151" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="E151">
         <v>1</v>
       </c>
       <c r="F151">
-        <v>7.49</v>
+        <v>40.0</v>
       </c>
       <c r="G151" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="B152" s="1">
-        <v>4026107167954</v>
+        <v>4008789709349</v>
       </c>
       <c r="C152" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="D152" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E152">
         <v>1</v>
       </c>
       <c r="F152">
-        <v>7.12</v>
+        <v>12.99</v>
       </c>
       <c r="G152" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="B153" s="1">
-        <v>4002051741716</v>
+        <v>8720077212855</v>
       </c>
       <c r="C153" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="D153" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E153">
         <v>1</v>
       </c>
       <c r="F153">
-        <v>6.99</v>
+        <v>29.99</v>
       </c>
       <c r="G153" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="B154" s="1">
-        <v>8001097150106</v>
+        <v>4001167832271</v>
       </c>
       <c r="C154" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="D154" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E154">
         <v>1</v>
       </c>
       <c r="F154">
-        <v>5.85</v>
+        <v>15.99</v>
       </c>
       <c r="G154" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="B155" s="1">
-        <v>4260007760543</v>
+        <v>8720254864259</v>
       </c>
       <c r="C155" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="D155" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="E155">
         <v>1</v>
       </c>
       <c r="F155">
-        <v>5.75</v>
+        <v>17.38</v>
       </c>
       <c r="G155" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" t="s">
+        <v>453</v>
+      </c>
+      <c r="B156" s="1">
+        <v>8720254864259</v>
+      </c>
+      <c r="C156" t="s">
         <v>454</v>
-      </c>
-[...4 lines deleted...]
-        <v>455</v>
       </c>
       <c r="D156" t="s">
         <v>456</v>
       </c>
       <c r="E156">
         <v>1</v>
       </c>
       <c r="F156">
-        <v>5.33</v>
+        <v>17.38</v>
       </c>
       <c r="G156" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" t="s">
         <v>457</v>
       </c>
-      <c r="B157" s="1"/>
+      <c r="B157" s="1">
+        <v>5702017154596</v>
+      </c>
       <c r="C157" t="s">
         <v>458</v>
       </c>
       <c r="D157" t="s">
         <v>459</v>
       </c>
       <c r="E157">
         <v>1</v>
       </c>
       <c r="F157">
-        <v>5.0</v>
+        <v>706.0</v>
       </c>
       <c r="G157" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" t="s">
         <v>460</v>
       </c>
       <c r="B158" s="1">
-        <v>21664363935</v>
+        <v>5702017152011</v>
       </c>
       <c r="C158" t="s">
         <v>461</v>
       </c>
       <c r="D158" t="s">
         <v>462</v>
       </c>
       <c r="E158">
         <v>1</v>
       </c>
       <c r="F158">
-        <v>4.99</v>
+        <v>31.71</v>
       </c>
       <c r="G158" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" t="s">
         <v>463</v>
       </c>
       <c r="B159" s="1">
-        <v>4251229419203</v>
+        <v>5900779184589</v>
       </c>
       <c r="C159" t="s">
         <v>464</v>
       </c>
       <c r="D159" t="s">
         <v>465</v>
       </c>
       <c r="E159">
         <v>1</v>
       </c>
       <c r="F159">
-        <v>4.65</v>
+        <v>13.2</v>
       </c>
       <c r="G159" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" t="s">
         <v>466</v>
       </c>
-      <c r="B160" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="B160" s="1"/>
       <c r="C160" t="s">
         <v>467</v>
       </c>
       <c r="D160" t="s">
         <v>468</v>
       </c>
       <c r="E160">
         <v>1</v>
       </c>
       <c r="F160">
-        <v>4.15</v>
+        <v>5.0</v>
       </c>
       <c r="G160" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" t="s">
         <v>469</v>
       </c>
-      <c r="B161" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="B161" s="1"/>
       <c r="C161" t="s">
         <v>470</v>
       </c>
       <c r="D161" t="s">
         <v>471</v>
       </c>
       <c r="E161">
         <v>1</v>
       </c>
       <c r="F161">
-        <v>2.9</v>
+        <v>14.7</v>
       </c>
       <c r="G161" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="B162" s="1">
-        <v>3301040321351</v>
+        <v>744581730511</v>
       </c>
       <c r="C162" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="D162" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E162">
         <v>1</v>
       </c>
       <c r="F162">
-        <v>2.9</v>
+        <v>16.94</v>
       </c>
       <c r="G162" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="B163" s="1">
-        <v>602262994389</v>
+        <v>3301040321351</v>
       </c>
       <c r="C163" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="D163" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="E163">
         <v>1</v>
       </c>
       <c r="F163">
-        <v>2.8</v>
+        <v>2.9</v>
       </c>
       <c r="G163" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" t="s">
+        <v>475</v>
+      </c>
+      <c r="B164" s="1">
+        <v>3301040321351</v>
+      </c>
+      <c r="C164" t="s">
         <v>476</v>
-      </c>
-[...4 lines deleted...]
-        <v>477</v>
       </c>
       <c r="D164" t="s">
         <v>478</v>
       </c>
       <c r="E164">
         <v>1</v>
       </c>
       <c r="F164">
-        <v>1.56</v>
+        <v>2.9</v>
       </c>
       <c r="G164" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>