--- v0 (2026-02-09)
+++ v1 (2026-04-10)
@@ -35,1557 +35,1557 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="510">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
+    <t>60 StÃ¼ck Just Married Luftballons, Premium Herzluftballons, Latex Herz Ballon Rot WeiÃŸ, Ballons Hochzeit fÃ¼r Heiratsantrag Verlobung Valentinstag Party Deko</t>
+  </si>
+  <si>
+    <t>B09VKW3ZD4</t>
+  </si>
+  <si>
+    <t>LPNHE666372082</t>
+  </si>
+  <si>
+    <t>spL01mkPOI4</t>
+  </si>
+  <si>
+    <t>Einschulung Deko XXL Set, SchuleinfÃ¼hrung Schulanfang Deko, Einschulung Luftballons mit Bunte Girlande Alles Gute Zum Schulanfang Wimpelkette Tortendeko fÃ¼r Jungen MÃ¤dchen</t>
+  </si>
+  <si>
+    <t>B09PVG9TQY</t>
+  </si>
+  <si>
+    <t>LPNHE673743952</t>
+  </si>
+  <si>
+    <t>4 Kit de Support de Ballon, Support de Ballon avec Support en Plastique, Ensembles de kit de Stand de Ballon Clair pour FÃªte dâ€™Anniversaire FÃªte Mariage Baby Shower (4)</t>
+  </si>
+  <si>
+    <t>B0881FCXTD</t>
+  </si>
+  <si>
+    <t>LPNHE673619200</t>
+  </si>
+  <si>
+    <t>Geburtstagsdeko Rosegold Set, Happy Birthday Konfetti Ballons Tischdecke RosÃ©gold Luftballons Glitzer Vorhang Konfetti Stern Herz Folienballon, fÃ¼r Frauen MÃ¤dchen Party Geburtstag Deko</t>
+  </si>
+  <si>
+    <t>B089XY17G3</t>
+  </si>
+  <si>
+    <t>LPNHE666372086</t>
+  </si>
+  <si>
+    <t>Rodzon MK 01 Ferngesteuertes Kinderspielzeug Auto mit Fernbedienung Kinder 360 Â° Rotating Stunt Wiederaufladbare Hochgeschwindigkeits-Fahrzeug mit LED-Leuchten Jungen MÃ¤dchen</t>
+  </si>
+  <si>
+    <t>B07W1PLTFD</t>
+  </si>
+  <si>
+    <t>LPNHE667040993</t>
+  </si>
+  <si>
+    <t>COOLJOY Chaise Longue de Piscine Fauteuil Gonflable de Piscine Flotteurs de Plage BouÃ©e Dossier et Accoudoir pour Enfants pour Piscine d'Ã©tÃ©</t>
+  </si>
+  <si>
+    <t>B09PHK7WZ5</t>
+  </si>
+  <si>
+    <t>LPNHE650028096</t>
+  </si>
+  <si>
+    <t>FLYNOVA Hover Ball Mini Drohne - Fliegender Ball Flying Ball Flying Orb Boomerang mit LED Licht Drohne fÃ¼r Kinder Flugzeug Spielzeug Geschenke fÃ¼r Jungen MÃ¤dchen Indoor Outdoor, 2021 Pro (Rot)</t>
+  </si>
+  <si>
+    <t>B09BFC3VK2</t>
+  </si>
+  <si>
+    <t>LPNHE661789645</t>
+  </si>
+  <si>
+    <t>LUDI - Chien sauteur jaune, dÃ¨s 10 mois. DÃ©veloppe la motricitÃ©. Plastique PVC Ã©pais et rÃ©sistant, assure stabilitÃ©. SystÃ¨me de gonflage inclus. Taille 58 x 27 x 48 cm - 2778</t>
+  </si>
+  <si>
+    <t>B00TYFEVGQ</t>
+  </si>
+  <si>
+    <t>LPNHE673759761</t>
+  </si>
+  <si>
+    <t>Basen dmuchany kolorowy 147 cm 85 x 85 x 23 cm Pojedynczy</t>
+  </si>
+  <si>
+    <t>B0000U11LW</t>
+  </si>
+  <si>
+    <t>LPNHE673548371</t>
+  </si>
+  <si>
+    <t>LPNHE673216405</t>
+  </si>
+  <si>
+    <t>Pala Done paraliżujące reakcji do gry</t>
+  </si>
+  <si>
+    <t>B0006B2Q50</t>
+  </si>
+  <si>
+    <t>LPNHE670427488</t>
+  </si>
+  <si>
+    <t>Intex 58546 Inflatable crocodile - 168x86 cm</t>
+  </si>
+  <si>
+    <t>B0006N019Q</t>
+  </si>
+  <si>
+    <t>LPNHE673424146</t>
+  </si>
+  <si>
+    <t>Rudolph Schaffer Bolle Biedronka Miękka zabawka (11 cm)</t>
+  </si>
+  <si>
+    <t>B00092CWJG</t>
+  </si>
+  <si>
+    <t>LPNHE673146501</t>
+  </si>
+  <si>
+    <t>PUSTEFIX Trąbka wielofunkcyjna i 250 ml wody do baniek mydlanych, kolorowe bańki, wyprodukowane w Niemczech, zabawka do baniek mydlanych na urodziny dziecka, wesele i jako prezent dla gości, zabawa dla dzieci i dorosłych 1</t>
+  </si>
+  <si>
+    <t>B000ARK2GK</t>
+  </si>
+  <si>
+    <t>LPNHE673068156</t>
+  </si>
+  <si>
+    <t>Mattel Games Skip-Bo Deluxe Gra Karciana, Wielokolorowy, L3671, Od 7 lat Ekskluzywna</t>
+  </si>
+  <si>
+    <t>B000IJ0RFG</t>
+  </si>
+  <si>
+    <t>LPNHE673645991</t>
+  </si>
+  <si>
+    <t>Flipper Swimsafe 1010 - Skrzydła wodne dla niemowląt od 12 miesięcy, bezpieczna pomoc w pływaniu z rdzeniem z niełamliwej pianki PE do nauki pływania</t>
+  </si>
+  <si>
+    <t>B000JWJDXY</t>
+  </si>
+  <si>
+    <t>LPNHE664667786</t>
+  </si>
+  <si>
+    <t>LPNHE664038426</t>
+  </si>
+  <si>
+    <t>LPNHE673576070</t>
+  </si>
+  <si>
+    <t>LPNHE663897543</t>
+  </si>
+  <si>
+    <t>Ravensburger GraviTrax Kugelbahn - Erweiterung Brücken 26120, für Kinder ab 8 Jahren und Erwachsene: Das interaktive Kugelbahnsystem</t>
+  </si>
+  <si>
+    <t>B000KY3DFK</t>
+  </si>
+  <si>
+    <t>LPNHE673840651</t>
+  </si>
+  <si>
+    <t>Heunec 2045397 649675 – piasek i przyjaciele, beanie, pies mop 15 cm Pojedynczy</t>
+  </si>
+  <si>
+    <t>B000O978UM</t>
+  </si>
+  <si>
+    <t>LPNHE661748174</t>
+  </si>
+  <si>
+    <t>Karten-Mischmaschine elektrisch Elektryczny</t>
+  </si>
+  <si>
+    <t>B000OZL9HY</t>
+  </si>
+  <si>
+    <t>LPNHE673619221</t>
+  </si>
+  <si>
+    <t>Ravensburger Wer War'S? Gra Planszowa, Wielokolorowy, Od 6 lat Pojedynczy</t>
+  </si>
+  <si>
+    <t>B000P38T8M</t>
+  </si>
+  <si>
+    <t>LPNHE662052411</t>
+  </si>
+  <si>
+    <t>Prym 624145 Młyn dziewiarski, niebieski, fioletowy</t>
+  </si>
+  <si>
+    <t>B000TQHWP6</t>
+  </si>
+  <si>
+    <t>LPNHE663156693</t>
+  </si>
+  <si>
+    <t>Gigamic - JTXC - Gra logiczna - Tantrix Strategia</t>
+  </si>
+  <si>
+    <t>B000WQM622</t>
+  </si>
+  <si>
+    <t>LPNHE673521540</t>
+  </si>
+  <si>
+    <t>GLOREX 6 2200 654 - Patyczki rzemieślnicze wykonane z drewna brzozowego w kształcie patyczków do lodów, 100 sztuk, każda o długości ok. 11 cm, uniwersalne do rękodzieła</t>
+  </si>
+  <si>
+    <t>B002MTV0R4</t>
+  </si>
+  <si>
+    <t>LPNHE663988429</t>
+  </si>
+  <si>
+    <t>Vallejo VJ71161 Airbrush rozcieńczalnik, 200 ml</t>
+  </si>
+  <si>
+    <t>B002X6DTHK</t>
+  </si>
+  <si>
+    <t>LPNHE666274993</t>
+  </si>
+  <si>
+    <t>Ravensburger tiptoi 00787 – globus interaktywny – globus edukacyjny dla dzieci od 7 lat globus interaktywny Pojedynczy</t>
+  </si>
+  <si>
+    <t>B0033MBT2U</t>
+  </si>
+  <si>
+    <t>LPNHE673513700</t>
+  </si>
+  <si>
+    <t>Heless 88 Zabawka, Wielokolorowy, Od 3 Lat</t>
+  </si>
+  <si>
+    <t>B0042QMKTM</t>
+  </si>
+  <si>
+    <t>LPNHE673240837</t>
+  </si>
+  <si>
+    <t>Intex My Baby Float jeden rozmiar</t>
+  </si>
+  <si>
+    <t>B004H3XB84</t>
+  </si>
+  <si>
+    <t>LPNHE673146475</t>
+  </si>
+  <si>
+    <t>LeapFrog 89010 – gra edukacyjna ELECTRONIQUE – LeapPad/LeapPad 2/system wtykowy Explorer – Cars 2</t>
+  </si>
+  <si>
+    <t>B00523M8EQ</t>
+  </si>
+  <si>
+    <t>LPNHE656025829</t>
+  </si>
+  <si>
+    <t>GA088 rzutki podłogowe zewnętrzne</t>
+  </si>
+  <si>
+    <t>B007Y776W2</t>
+  </si>
+  <si>
+    <t>LPNHE661701130</t>
+  </si>
+  <si>
+    <t>Widmann - Kostium walki Jet Pilot</t>
+  </si>
+  <si>
+    <t>B008JE6GRA</t>
+  </si>
+  <si>
+    <t>LPNHE672840536</t>
+  </si>
+  <si>
+    <t>GLOREX Granulex ultralekki, 0 2545 10 l, bardzo lekki, spieniony wypełniacz z mini kulek styropianowych, do wypełniania poduszek, pluszaków i worków do siedzenia, nadaje się do prania</t>
+  </si>
+  <si>
+    <t>B008MWXD9I</t>
+  </si>
+  <si>
+    <t>LPNHE666076633</t>
+  </si>
+  <si>
+    <t>Hama Perlen Hama Perlen 3143 - opakowanie prezentowe pojazdy budowlane, ok. 4000 koralików do prasowania, 1 płytka na długopis i akcesoria</t>
+  </si>
+  <si>
+    <t>B009P3XNFW</t>
+  </si>
+  <si>
+    <t>LPNHL967263727</t>
+  </si>
+  <si>
+    <t>Baby Smartphone bilingue (6-36</t>
+  </si>
+  <si>
+    <t>B009V9IX32</t>
+  </si>
+  <si>
+    <t>LPNHE673401991</t>
+  </si>
+  <si>
+    <t>W WIDMANN MILANO Party Fashion - Opaska do włosów mini top hat brokatowa, z kokardą i welonem, kapelusz, dodatek, karnawał</t>
+  </si>
+  <si>
+    <t>B00GFVYFWC</t>
+  </si>
+  <si>
+    <t>LPNHE673639429</t>
+  </si>
+  <si>
+    <t>Dujardin Gra karciana Mille Bornes 59025 – klasyk</t>
+  </si>
+  <si>
+    <t>B00H84WZ40</t>
+  </si>
+  <si>
+    <t>LPNHE673739414</t>
+  </si>
+  <si>
+    <t>CRAZE LOOPS BAG 600 - Loom zestaw uzupełniający, 600 gumek i 30 zapięć, biżuteria dla dzieci, zestaw do majsterkowania z przyjaznego dla skóry silikonu, mieszanka kolorów Mieszanka 600 kolorów 50973</t>
+  </si>
+  <si>
+    <t>B00NGJ0EX0</t>
+  </si>
+  <si>
+    <t>LPNHE673300399</t>
+  </si>
+  <si>
+    <t>Hexbug Mysz robot zabawka dla kota (losowy kolor)</t>
+  </si>
+  <si>
+    <t>B00RZQ5HHI</t>
+  </si>
+  <si>
+    <t>LPNHE673240448</t>
+  </si>
+  <si>
+    <t>Unique Party 50392 - Plastikowy obrus Baby Pink 2,7 m x 1,4 m</t>
+  </si>
+  <si>
+    <t>B00UTSVVY2</t>
+  </si>
+  <si>
+    <t>LPNHE673240638</t>
+  </si>
+  <si>
+    <t>Vtech – 272005 Music for Storio Tablet – HD, Paw Patrol by Vtech psi patrol</t>
+  </si>
+  <si>
+    <t>B00VFKCV42</t>
+  </si>
+  <si>
+    <t>LPNIC071618834</t>
+  </si>
+  <si>
+    <t>Décopatch AC396O Mache zabawna litera C, brązowa, duża Large C</t>
+  </si>
+  <si>
+    <t>B00XMO3AI0</t>
+  </si>
+  <si>
+    <t>LPNIC071529591</t>
+  </si>
+  <si>
+    <t>Kögler 75631 Papuga Paul, Zwierzę z Funkcją Nagrywania i Odtwarzania, 17,5 cm, Wielokolorowe</t>
+  </si>
+  <si>
+    <t>B00XZ2WYY0</t>
+  </si>
+  <si>
+    <t>LPNHE672976431</t>
+  </si>
+  <si>
+    <t>Schleich 42217 Dinosaurs Triceratops i Therinozaur, Wielokolorowe</t>
+  </si>
+  <si>
+    <t>B00ZF5A7XK</t>
+  </si>
+  <si>
+    <t>LPNHE670422474</t>
+  </si>
+  <si>
+    <t>Softball Baby Glück</t>
+  </si>
+  <si>
+    <t>B010ZXFB7I</t>
+  </si>
+  <si>
+    <t>LPNHK100708559</t>
+  </si>
+  <si>
+    <t>Barbie Lalka Syrenka ze świecącym ogonem DHC40 Syrenka świetlna</t>
+  </si>
+  <si>
+    <t>B015CCR1FW</t>
+  </si>
+  <si>
+    <t>LPNHE664568426</t>
+  </si>
+  <si>
+    <t>INTEX Bateau Explorer Pro 50 sans Rames, Orange, 137 x 85 x 23 cm</t>
+  </si>
+  <si>
+    <t>B017UV0C9U</t>
+  </si>
+  <si>
+    <t>LPNHE661179573</t>
+  </si>
+  <si>
+    <t>Carrera RC 370503005 - Micro Quadrocopter 2</t>
+  </si>
+  <si>
+    <t>B019WM0DQW</t>
+  </si>
+  <si>
+    <t>LPNHE661551142</t>
+  </si>
+  <si>
+    <t>BLOKO 503502 Rurka 50 sztuk, wielokolorowa</t>
+  </si>
+  <si>
+    <t>B01B1MI3LS</t>
+  </si>
+  <si>
+    <t>LPNHE666848967</t>
+  </si>
+  <si>
+    <t>Eberhard Faber 526504 - Kredki uliczne w 6 jaskrawych kolorach z efektem brokatu, w kartonowym etui, do kolorowej zabawy w rysowanie po asfalcie, ulicach i chodnikach</t>
+  </si>
+  <si>
+    <t>B01BUUT8F6</t>
+  </si>
+  <si>
+    <t>LPNHE666274991</t>
+  </si>
+  <si>
+    <t>Theo Klein 8300 Wkrętarka Bosch Ixolino | Z efektami świetlnymi i dźwiękowymi | Wymienne nasadki | Zabawka przeznaczona dla dzieci powyżej 3. roku życia</t>
+  </si>
+  <si>
+    <t>B01CML4LM2</t>
+  </si>
+  <si>
+    <t>LPNHE673746432</t>
+  </si>
+  <si>
+    <t>Theo Klein 8584 Zestaw z wkrętarką akumulatorową | Zestaw warsztatowy zawierający wkrętarkę akumulatorową, akcesoria i narzędzia I Dla dzieci w wieku od 3 lat</t>
+  </si>
+  <si>
+    <t>B01CML4O9W</t>
+  </si>
+  <si>
+    <t>LPNHE661957412</t>
+  </si>
+  <si>
+    <t>Janod - Doctor's Suitcase for Children - 10 Solid Wood Accessories Included - Prentend Play Toy - For children from the Age of 3, J06513, Red</t>
+  </si>
+  <si>
+    <t>B01GBY72DG</t>
+  </si>
+  <si>
+    <t>LPNHE664863431</t>
+  </si>
+  <si>
+    <t>Asmodée PE01BN gra towarzyska Perudo, w jednym pudełku</t>
+  </si>
+  <si>
+    <t>B01JCL13PS</t>
+  </si>
+  <si>
+    <t>LPNHE673659793</t>
+  </si>
+  <si>
+    <t>KOEGLER Żyrafa Laber</t>
+  </si>
+  <si>
+    <t>B01M333D5J</t>
+  </si>
+  <si>
+    <t>LPNHE673771366</t>
+  </si>
+  <si>
+    <t>INTEX Nadmuchiwany żółw, wielokolorowy</t>
+  </si>
+  <si>
+    <t>B01MY2D7E2</t>
+  </si>
+  <si>
+    <t>LPNHE673089449</t>
+  </si>
+  <si>
+    <t>VTech - Ordi Genius Kid Black, komputer dla dzieci z podświetlanym ekranem, 20 zajęć i gier ewolucyjnych, zabawka edukacyjna, prezent dla dzieci w wieku od 3 lat do 7 lat - zawartość w języku</t>
+  </si>
+  <si>
+    <t>B01N2UE5KK</t>
+  </si>
+  <si>
+    <t>LPNIC071446907</t>
+  </si>
+  <si>
+    <t>Lichterkette: Alles-Könner-Kiste</t>
+  </si>
+  <si>
+    <t>B01NCT3UOE</t>
+  </si>
+  <si>
+    <t>LPNHE661897502</t>
+  </si>
+  <si>
+    <t>Susy Card 40011738 - serpentyna Happy Birthday</t>
+  </si>
+  <si>
+    <t>B06XRD22X2</t>
+  </si>
+  <si>
+    <t>LPNHE664056725</t>
+  </si>
+  <si>
+    <t>BS Toys Gry Diabolo - koordynacja, kompaktowa gra outdoorowa - zabawka dla dzieci - dla dzieci od 6 lat - urodziny dziecka - talerz żonglerski niebieski - 43 x 11 x 18 cm</t>
+  </si>
+  <si>
+    <t>B06XTG1SLW</t>
+  </si>
+  <si>
+    <t>LPNIC071617771</t>
+  </si>
+  <si>
+    <t>Buki France Buki - 7160 - Expert Electronics</t>
+  </si>
+  <si>
+    <t>B071FSNTMQ</t>
+  </si>
+  <si>
+    <t>LPNIC071527474</t>
+  </si>
+  <si>
+    <t>tonies Figurki do słuchania Toniebox, Kapit'n Sharky – Kapitan Sharky i tajemnica wyspy Skarbów, słuchowisko dla dzieci od 3 lat, czas odtwarzania ok. 41 minut wielokolorowa</t>
+  </si>
+  <si>
+    <t>B072FW6Q4N</t>
+  </si>
+  <si>
+    <t>LPNHE661848748</t>
+  </si>
+  <si>
+    <t>Anki 000-00067 Anki Cozmo Zabawny i Interaktywny Robot Zabawkowy, Biały/Czarny, Od 8 Lat</t>
+  </si>
+  <si>
+    <t>B0747LZTM8</t>
+  </si>
+  <si>
+    <t>LPNIC051503085</t>
+  </si>
+  <si>
+    <t>Chicco First Dreams Miś z Projektorem, Miękki Pluszowy Miś Wyświetlający Kolorowe Gwiazdki, Lampka Nocna dla Dzieci, Efekty Świetlne i Relaksujące Melodie, Zabawki dla Niemowląt 0 m +, Beżowy neutralny</t>
+  </si>
+  <si>
+    <t>B0749LDBQJ</t>
+  </si>
+  <si>
+    <t>LPNHE662050530</t>
+  </si>
+  <si>
+    <t>Craze Blade 10259 zestaw startowy, bączek do walki z metalu z wyrzutnią dla dzieci Zestaw startowy Blade</t>
+  </si>
+  <si>
+    <t>B076H5G99X</t>
+  </si>
+  <si>
+    <t>LPNHE661059861</t>
+  </si>
+  <si>
+    <t>HUCH! 880413 Cat STAX, 7 lat do 99 lat</t>
+  </si>
+  <si>
+    <t>B078WZ168H</t>
+  </si>
+  <si>
+    <t>LPNHE673281873</t>
+  </si>
+  <si>
+    <t>VTech KidiZoom Touch 5.0 – aparat dziecięcy z ekranem dotykowym, funkcją selfie i wideo, efektami, graniem i wieloma innymi, dla dzieci w wieku 5-12 lat Pojedynczy</t>
+  </si>
+  <si>
+    <t>B079YX9MLR</t>
+  </si>
+  <si>
+    <t>LPNHE663046822</t>
+  </si>
+  <si>
+    <t>Zabawka edukacyjna Ravensburger 00801 tiptoi Pojedynczy</t>
+  </si>
+  <si>
+    <t>B07B47Y6FX</t>
+  </si>
+  <si>
+    <t>LPNHE664022642</t>
+  </si>
+  <si>
+    <t>LPNHE664860372</t>
+  </si>
+  <si>
+    <t>Lexibook, 15-języczny tłumacz, zintegrowany konwerter euro, bateria, fioletowy/czarny, NTL1570</t>
+  </si>
+  <si>
+    <t>B07B5D1YYC</t>
+  </si>
+  <si>
+    <t>LPNHE664583682</t>
+  </si>
+  <si>
+    <t>Rubie's Oficjalny kostium dziecięcy Marvel Avengers Hulk, klasyczny kostium superbohatera dla dzieci 3-4 Years</t>
+  </si>
+  <si>
+    <t>B07BK9L572</t>
+  </si>
+  <si>
+    <t>LPNHE664692620</t>
+  </si>
+  <si>
+    <t>Mind</t>
+  </si>
+  <si>
+    <t>B07BQT562T</t>
+  </si>
+  <si>
+    <t>LPNHK079142824</t>
+  </si>
+  <si>
+    <t>Molkky w kartoniku z rączką</t>
+  </si>
+  <si>
+    <t>B07DCVLV1F</t>
+  </si>
+  <si>
+    <t>LPNIC071617889</t>
+  </si>
+  <si>
+    <t>VTech Kidisecrets Selfie Music tak</t>
+  </si>
+  <si>
+    <t>B07DXDBZ52</t>
+  </si>
+  <si>
+    <t>LPNHE661279895</t>
+  </si>
+  <si>
+    <t>Barbie Lalka blondynka w stroju jeździeckim z kaskiem + jasnobrązowy koń z miękką białą grzywą i ogonem, idealny prezent dla dzieci w wieku 3–7 lat, FXH13 Lalka i koń</t>
+  </si>
+  <si>
+    <t>B07FFXXTMY</t>
+  </si>
+  <si>
+    <t>LPNHE673068191</t>
+  </si>
+  <si>
+    <t>BUKI France Globus 7345 dzień i noc (wersja francuska)</t>
+  </si>
+  <si>
+    <t>B07GKN4HFZ</t>
+  </si>
+  <si>
+    <t>LPNIC071616673</t>
+  </si>
+  <si>
+    <t>Terra by Battat zwierzęta świata prehistorycznego AN2771Z Duże wiadro</t>
+  </si>
+  <si>
+    <t>B07H5WS9G6</t>
+  </si>
+  <si>
+    <t>LPNIC071595946</t>
+  </si>
+  <si>
+    <t>Revell Embraer 190 Lufthansa Model Samolotu, Biały, 1/144</t>
+  </si>
+  <si>
+    <t>B07JMDY8JH</t>
+  </si>
+  <si>
+    <t>LPNHE664026484</t>
+  </si>
+  <si>
+    <t>Revell Control 24138 RC Polizeiboot, mit wasserdichter Elektronik und integriertem LI-Ion-Akku Kofferraum Ferngesteuertes Boot, weiß/blau, Einheitsgröße</t>
+  </si>
+  <si>
+    <t>B07JR1B5VY</t>
+  </si>
+  <si>
+    <t>LPNHE663946492</t>
+  </si>
+  <si>
+    <t>LPNHE673659896</t>
+  </si>
+  <si>
+    <t>Vtech 80-187074 Tut Tut Baby Wiedź do kąpieli, zabawka do kąpieli, wielokolorowa</t>
+  </si>
+  <si>
+    <t>B07KYGMBWD</t>
+  </si>
+  <si>
+    <t>LPNHE663726733</t>
+  </si>
+  <si>
+    <t>Nerf Elite Fortnite SP-L Blaster mit abnehmbarem Lauf und 6 Fortnite Elite Darts für Jugendliche und Erwachsene, mehrfarbig FORTNITE SP-L Einzeln</t>
+  </si>
+  <si>
+    <t>B07M931WGJ</t>
+  </si>
+  <si>
+    <t>LPNHE662060566</t>
+  </si>
+  <si>
+    <t>KOSMOS 654160 Fun Science – orzeźwiające raki solne, ożywienie prehistorii do życia, zestaw eksperymentalny dla dzieci od 8 lat, kompletny zestaw dla początkujących z jajkami, karmą, umywalką, pipetą, Uprawa raków solnych</t>
+  </si>
+  <si>
+    <t>B07MCW5X5R</t>
+  </si>
+  <si>
+    <t>LPNHE673122788</t>
+  </si>
+  <si>
+    <t>Perplexus BEAST</t>
+  </si>
+  <si>
+    <t>B07MNLXJ11</t>
+  </si>
+  <si>
+    <t>LPNIC071887144</t>
+  </si>
+  <si>
+    <t>Unique Party 73239 Llama Party Mini Pinata | 1 szt, wielokolorowa</t>
+  </si>
+  <si>
+    <t>B07MXV39PW</t>
+  </si>
+  <si>
+    <t>LPNIC071486558</t>
+  </si>
+  <si>
+    <t>Cool Maker Kumi Kreator Studio Urządzenie do Tworzenia Naszyjników i Bransoletek, Wielokolorowy, Od 8 lat, 6053898 kumi creator studio</t>
+  </si>
+  <si>
+    <t>B07NFP361M</t>
+  </si>
+  <si>
+    <t>LPNHE673857017</t>
+  </si>
+  <si>
+    <t>Goliath - Anmagic - Lizzie le Corgie - miękka zabawka z funkcją - od 3 lat Lizzy</t>
+  </si>
+  <si>
+    <t>B07NPKL8SM</t>
+  </si>
+  <si>
+    <t>LPNHE673126886</t>
+  </si>
+  <si>
+    <t>Vtech Zabawkowy Laptop do Nauki i Słuchania Muzyki, Wielokolorowy, 3-6 lat,80-600904</t>
+  </si>
+  <si>
+    <t>B07P8ZP3NG</t>
+  </si>
+  <si>
+    <t>LPNHE650793325</t>
+  </si>
+  <si>
+    <t>Świetliki, 100 świecących prętów z 122 przyłączami, łącznik do bransoletek i zestaw okularów, świecąca zabawka dla dzieci Zmodernizowany</t>
+  </si>
+  <si>
+    <t>B07Q1L2TMH</t>
+  </si>
+  <si>
+    <t>LPNHE621165218</t>
+  </si>
+  <si>
+    <t>Selecta 62072 Saltino, zabawka motoryczna z drewna</t>
+  </si>
+  <si>
+    <t>B07QCNGR3N</t>
+  </si>
+  <si>
+    <t>LPNHE661119876</t>
+  </si>
+  <si>
+    <t>Revell Control X-TREME Monster Truck "Cross Thunder" I RC-Truggy im Maßstab 1:18 I Allradantrieb und Bulldog-Reifen I Bis zu 50 km/h schnell I Mit -Li-Ionen-Akku I 20 Minuten Fahrzeit, Blau niebieski</t>
+  </si>
+  <si>
+    <t>B07SX1MQ1H</t>
+  </si>
+  <si>
+    <t>LPNHE670050956</t>
+  </si>
+  <si>
+    <t>Vtech 80608065 Storikid – Mój opowiadacz historii, zabawka edukacyjna, jedyna w swoim rodzaju, różowy Storikid różowy</t>
+  </si>
+  <si>
+    <t>B07TQ9DH53</t>
+  </si>
+  <si>
+    <t>LPNIC071827399</t>
+  </si>
+  <si>
+    <t>Schmidt Spiele Auto-Bingo Gra Podróżna, Wielokolorowy, 1-3 Graczy,51434</t>
+  </si>
+  <si>
+    <t>B07X241HSF</t>
+  </si>
+  <si>
+    <t>LPNHK079151896</t>
+  </si>
+  <si>
+    <t>Disney Frozen 2 Sztuka i rękodzieło dla dzieci, Kompletne zestawy artystyczne dla dzieci z Anną i Elsą, 50 sztuk Materiały artystyczne, w tym kredki, długopisy, farby, prezenty dla dziewczynek Chłopcy</t>
+  </si>
+  <si>
+    <t>B07ZD3BYVY</t>
+  </si>
+  <si>
+    <t>LPNHE650126784</t>
+  </si>
+  <si>
+    <t>Kamera dziecięca – cyfrowy aparat dla dzieci z dużym ekranem o przekątnej 3,5'', 1080p HD 12MP, wbudowana karta SD 32GB, USB, możliwość ponownego ładowania, kamera do selfie, dla dziewczynek w wieku 3-10 lat, dla dziewczynek, na urodziny, dla dzieci Rosa</t>
+  </si>
+  <si>
+    <t>B07ZJHRJ1L</t>
+  </si>
+  <si>
+    <t>LPNHE663046844</t>
+  </si>
+  <si>
+    <t>LEGO Star Wars 75280 Żołnierze klony z 501. legionu, fajna zabawka łącząca dynamikę i kreatywność (285 elementów)</t>
+  </si>
+  <si>
+    <t>B0813R6JC6</t>
+  </si>
+  <si>
+    <t>LPNHE662036110</t>
+  </si>
+  <si>
+    <t>Anime Heroes Hatake Kakashi Kolekcja Naruto 15 cm, 36903</t>
+  </si>
+  <si>
+    <t>B081QYGBPB</t>
+  </si>
+  <si>
+    <t>LPNHE672966515</t>
+  </si>
+  <si>
+    <t>tigermedia tigerbox zestaw startowy zielony CD Box głośnik dla dzieci słuchowisko audiobook piosenki pokój dziecięcy pomysł na prezent dla dziewcząt i chłopców, tigerbox/bilet na 14 dni zielony Edycja standardowa (2022)</t>
+  </si>
+  <si>
+    <t>B0829DHWPD</t>
+  </si>
+  <si>
+    <t>LPNHE673710593</t>
+  </si>
+  <si>
+    <t>Tor wyścigowy dinozaurów, zabawka dla dzieci w wieku od 3, 4, 5, 6 lat, dla chłopców i dziewczynek, 216 sztuk, elastyczny tor wyścigowy dla dzieci z 8 dinozaurami, 1 zabawka samochodowa, Strax,</t>
+  </si>
+  <si>
+    <t>B0829LD65W</t>
+  </si>
+  <si>
+    <t>LPNIC071613572</t>
+  </si>
+  <si>
+    <t>Stoie's Międzynarodowe drewniane instrumenty muzyczne dla małych dzieci, instrumenty perkusyjne, instrumenty muzyczne dla niemowląt, instrument muzyczny dla dzieci, instrumenty muzyczne dla dzieci,</t>
+  </si>
+  <si>
+    <t>B082NMQ1PN</t>
+  </si>
+  <si>
+    <t>LPNHL963793533</t>
+  </si>
+  <si>
+    <t>Eichhorn 100010141 100 drewnianych klocków w naturalnym kolorze, w pudełku do przechowywania, ze sznurkiem i pokrywką, dla dzieci od 1 roku życia 100 Bausteine Naturfarben</t>
+  </si>
+  <si>
+    <t>B082YNBY5G</t>
+  </si>
+  <si>
+    <t>LPNHE673847832</t>
+  </si>
+  <si>
+    <t>Boogie Boards żółty i czerwony.</t>
+  </si>
+  <si>
+    <t>B083N7RG42</t>
+  </si>
+  <si>
+    <t>LPNHE666848950</t>
+  </si>
+  <si>
+    <t>Lexibook ROB80FR Powerman Max-Robot éducatif programowalny Jouer apprendre-Jouet Pour garçons et Filles-Parle en français, Danse, Musique, STEM, raconte histoires, Lance des disques</t>
+  </si>
+  <si>
+    <t>B083QNQ915</t>
+  </si>
+  <si>
+    <t>LPNHE666381718</t>
+  </si>
+  <si>
+    <t>Ginger Ray Spersonalizowana różowa serce tabliczka z imieniem dzieci do spania w namiocie, na imprezę</t>
+  </si>
+  <si>
+    <t>B083QT3346</t>
+  </si>
+  <si>
+    <t>LPNHE661966586</t>
+  </si>
+  <si>
+    <t>LPNHE661966588</t>
+  </si>
+  <si>
+    <t>LPNHE661966589</t>
+  </si>
+  <si>
+    <t>LPNHE661966587</t>
+  </si>
+  <si>
+    <t>LPNHE661966585</t>
+  </si>
+  <si>
+    <t>Ravensburger Lamborghini Huracan 3D Jigsaw Puzzle for Adults and Kids Age 8 Years Up - 108 Pieces - No Glue Required - Christmas Presents</t>
+  </si>
+  <si>
+    <t>B084DG1DYB</t>
+  </si>
+  <si>
+    <t>LPNHE673645956</t>
+  </si>
+  <si>
+    <t>Kule Bakugan + akcesoria Baku-Gear</t>
+  </si>
+  <si>
+    <t>B084G7BR6M</t>
+  </si>
+  <si>
+    <t>LPNHE673544551</t>
+  </si>
+  <si>
+    <t>BABY born Magic Girl, lalka niemowlęca z 10 funkcjami dla dzieci od 3 lat, działa bez baterii, rozmiar 43 cm, 827956 Zapf Creation</t>
+  </si>
+  <si>
+    <t>B0854YMGK7</t>
+  </si>
+  <si>
+    <t>LPNHE664764193</t>
+  </si>
+  <si>
+    <t>BABY born, Pies, My Lucky Dog, BABY Born pies z funkcją obroży, wisiorek, smycz, butelką i kością, 829417, Zapf Creation. Pojedynczy</t>
+  </si>
+  <si>
+    <t>B085552T7C</t>
+  </si>
+  <si>
+    <t>LPNHE661133478</t>
+  </si>
+  <si>
+    <t>Prophila etui na kartki pocztowe 100 sztuk</t>
+  </si>
+  <si>
+    <t>B0858WXNY2</t>
+  </si>
+  <si>
+    <t>LPNHE650126786</t>
+  </si>
+  <si>
+    <t>Uno Showdown - popularna Gra Karciana z Atakami z Zaskoczenia z Urządzenia Showdown, Wymagana Szybka Reakcja, na Niezapomniane Wieczory Rodzinne i Gry, Dzieci od 7 Lat, Gkc04</t>
+  </si>
+  <si>
+    <t>B085B5JHWB</t>
+  </si>
+  <si>
+    <t>LPNHK075223986</t>
+  </si>
+  <si>
+    <t>PLAYMOBIL Princess 70455 Jadalnia, od 4 lat</t>
+  </si>
+  <si>
+    <t>B085FLSNRZ</t>
+  </si>
+  <si>
+    <t>LPNHE673619211</t>
+  </si>
+  <si>
+    <t>VTech Tut Tut Cory Flitzer - Straż pożarna Tut-Tut-Hausen – interaktywna stacja straży pożarnej z 2 mini pojazdami i oryginalnymi głosami z serii TV na Netflix – dla dzieci w wieku 1-5 lat</t>
+  </si>
+  <si>
+    <t>B085LQL7H6</t>
+  </si>
+  <si>
+    <t>LPNHE672936105</t>
+  </si>
+  <si>
+    <t>Relaxdays 10027680 Straż pożarna strzykawka wodna, zbiornik na wodę 2,5 l, zasięg 5 m, 2 funkcje spryskiwania, plecak gaśniczy dla dzieci, czerwono-żółty</t>
+  </si>
+  <si>
+    <t>B086BPBBNT</t>
+  </si>
+  <si>
+    <t>LPNHE661986056</t>
+  </si>
+  <si>
+    <t>Zapf Creation Baby Born Deluxe Zestaw Ubranek dla Lalek, Różowy, Od 12 miesięcy, 828144</t>
+  </si>
+  <si>
+    <t>B086CN5KLD</t>
+  </si>
+  <si>
+    <t>LPNHE673482229</t>
+  </si>
+  <si>
+    <t>Czy produkt jest delikatny?</t>
+  </si>
+  <si>
+    <t>B086NFJQVL</t>
+  </si>
+  <si>
+    <t>LPNIC071478032</t>
+  </si>
+  <si>
+    <t>Faber-Castell Polychromos Zestaw Kredek, Wielokolorowy, 30 Elementów</t>
+  </si>
+  <si>
+    <t>B086XJQCWP</t>
+  </si>
+  <si>
+    <t>LPNHE673482451</t>
+  </si>
+  <si>
+    <t>TK Gruppe Timo Klingler 3-częściowy zestaw pistoletów na wodę – pistolet natryskowy, wodna zabawka dla dzieci 3x Stück - 15 cm</t>
+  </si>
+  <si>
+    <t>B086Z4GLHR</t>
+  </si>
+  <si>
+    <t>LPNHE673424231</t>
+  </si>
+  <si>
+    <t>Aparat dla dzieci zabawka dla dzieci prezent dla dzieci, odporny na wstrząsy rejestrator wideo HD ekran 2,4 cala 1080P z jakością 32 GB karty TF prezenty zabawki dla chłopców od 3 do 12 lat</t>
+  </si>
+  <si>
+    <t>B08BF3YNYL</t>
+  </si>
+  <si>
+    <t>LPNHE648520631</t>
+  </si>
+  <si>
+    <t>Bestway Materac dmuchany "hamak" 160 x 84 cm, turkusowy</t>
+  </si>
+  <si>
+    <t>B08BZHPPFQ</t>
+  </si>
+  <si>
+    <t>LPNHE663820692</t>
+  </si>
+  <si>
+    <t>Lexibook Disney Marvel Spider-Man Peter Parker Dwujęzyczny Laptop Edukacyjny, Niebieski/Czerwony, Wielokolorowy,JC598SPi1</t>
+  </si>
+  <si>
+    <t>B08D69S8QQ</t>
+  </si>
+  <si>
+    <t>LPNIC071613533</t>
+  </si>
+  <si>
+    <t>Lalka modowa Rainbow High - Karma Nichols - Lalka w kolorze neonowej zieleni z modnymi strojami, akcesoriami i stojakiem na lalke - Rainbow High Seria 2 - Idealny prezent dla dziewczynek w wieku 6+</t>
+  </si>
+  <si>
+    <t>B08FGLMWCN</t>
+  </si>
+  <si>
+    <t>LPNHE662051285</t>
+  </si>
+  <si>
+    <t>Lunii - Gawędziarz dziecięcy w wieku 3-8 lat - Dołączony album 48 interaktywnych audio - Pudełko z historiami wyprodukowane we Francji</t>
+  </si>
+  <si>
+    <t>B08FRRHG4V</t>
+  </si>
+  <si>
+    <t>LPNHE646415857</t>
+  </si>
+  <si>
+    <t>LPNHE661982788</t>
+  </si>
+  <si>
+    <t>LPNIC071286833</t>
+  </si>
+  <si>
+    <t>LPNHE654367234</t>
+  </si>
+  <si>
+    <t>LPNHE666083218</t>
+  </si>
+  <si>
+    <t>Simba 105893453 - ChiChi Love Little Cat, biegnie i porusza się z ogonem, pluszowy kot, z funkcją, z dźwiękiem, odpowiedni dla dzieci powyżej 5 lat, 15 cm,Aus plastik</t>
+  </si>
+  <si>
+    <t>B08FT64T5J</t>
+  </si>
+  <si>
+    <t>LPNHE664863475</t>
+  </si>
+  <si>
+    <t>Surplex Drewniana zabawka Montessori do gier planszowych, z klipsem, puzzle, zabawka edukacyjna, zabawka edukacyjna, magnetyczna zabawka rybna, dla dzieci w wieku przedszkolnym, matematyka,</t>
+  </si>
+  <si>
+    <t>B08FXGGV4Z</t>
+  </si>
+  <si>
+    <t>LPNHE663891631</t>
+  </si>
+  <si>
+    <t>Lexibook JC598SPi2 Spider-Man-edukacyjny i dwujęzyczny laptop, hiszpańska/angielska zabawka dla dzieci (chłopców i dziewcząt), 124 aktywności, czerwony/niebieski, 61 x 45,7 x 9,1 cm</t>
+  </si>
+  <si>
+    <t>B08H5878D3</t>
+  </si>
+  <si>
+    <t>LPNIC050825966</t>
+  </si>
+  <si>
+    <t>Polly Pocket Wyścigowy kucyk Zestaw kompaktowy z motywem pokazu koni+ dwie mikrolalki (w tym Polly ), 2 figurki koników (w tym 1 z siodłem i miękkim ogonem), dla dzieci od 4 roku życia, GTN14</t>
+  </si>
+  <si>
+    <t>B08J4DBLLW</t>
+  </si>
+  <si>
+    <t>LPNHE673745927</t>
+  </si>
+  <si>
+    <t>MEGA Construx GWY75 - Masters of the Universe Battle Ram i Sky Sled pojazd bojowy, zestaw do budowania, zabawka budowlana dla dzieci, od 8 lat</t>
+  </si>
+  <si>
+    <t>B08J4FNLXK</t>
+  </si>
+  <si>
+    <t>LPNHE663824475</t>
+  </si>
+  <si>
+    <t>W WIDMANN MILANO Party Fashion - kostium księdza, duchownego, biskupa, kostium kościelny, karnawałowy</t>
+  </si>
+  <si>
+    <t>B08KF61J6N</t>
+  </si>
+  <si>
+    <t>LPNHE672871906</t>
+  </si>
+  <si>
+    <t>Lena tin toys 52449 – bączek z blachy, Ø 13 cm, metalowy bączek, wirnik zamachowy z blachy, klasyczny bączek blaszany z końcówką, zabawkowy bączek dla dzieci od 18 miesięcy</t>
+  </si>
+  <si>
+    <t>B08KHLV19Z</t>
+  </si>
+  <si>
+    <t>LPNHE673085927</t>
+  </si>
+  <si>
+    <t>Tiger in paradiesischer Lagune</t>
+  </si>
+  <si>
+    <t>B08L3XCCX8</t>
+  </si>
+  <si>
+    <t>LPNHE659359656</t>
+  </si>
+  <si>
+    <t>Monopoly Hasbro Villains Edition gra dla dzieci od 8 lat, gra jak zły klasyk Disneya, F0091 (włoski)</t>
+  </si>
+  <si>
+    <t>B08L5KBGQZ</t>
+  </si>
+  <si>
+    <t>LPNA013844808</t>
+  </si>
+  <si>
+    <t>BRIO World 33884 lokomotywa parowa z akumulatorem ze zbiornikiem na wodę, lokomotywa, kolejka z prawdziwą chłodną parą i pojemnikiem na wodę do napełniania – zalecana dla dzieci od 3 lat, świetna Baterie nie wchodzą w zakres dostawy</t>
+  </si>
+  <si>
+    <t>B08LNLC2KC</t>
+  </si>
+  <si>
+    <t>LPNHE664852647</t>
+  </si>
+  <si>
+    <t>BABY born My First Swim Girl Doll 30cm - For Toddlers 1 Year and Up - Easy for Small Hands - Includes Bathing Suit and Cap</t>
+  </si>
+  <si>
+    <t>B08M6CTTCK</t>
+  </si>
+  <si>
+    <t>LPNHE663924360</t>
+  </si>
+  <si>
+    <t>FUNKO POP! DISNEY: Alice in Wonderland 70th - Cheshire Cat (TRL) POP Kot z Cheshire (TRL)</t>
+  </si>
+  <si>
+    <t>B08MPM378N</t>
+  </si>
+  <si>
+    <t>LPNIC071845024</t>
+  </si>
+  <si>
+    <t>Vtech 80-537604 smartfon dla niemowląt</t>
+  </si>
+  <si>
+    <t>B08NQ5P5VM</t>
+  </si>
+  <si>
+    <t>LPNHE661974557</t>
+  </si>
+  <si>
+    <t>Marvel Titan Hero Serie Spider-Man Action-Figur, 30 cm große Superhelden, für Kinder ab 4 Jahren, Blau Spider-Man Einzeln</t>
+  </si>
+  <si>
+    <t>B08P22GX79</t>
+  </si>
+  <si>
+    <t>LPNHE670539835</t>
+  </si>
+  <si>
+    <t>Revell 3D Puzzle Kathedrale Notre Dame Puzzle Trójwymiarowe, Wielokolorowe, 39 Elementów, 121</t>
+  </si>
+  <si>
+    <t>B08Q8QRDR6</t>
+  </si>
+  <si>
+    <t>LPNHK079142820</t>
+  </si>
+  <si>
+    <t>Goliath Super Slide Wahu Zjeżdżalnia Wodna, Czerwony/Niebieski, Od 5 Lat</t>
+  </si>
+  <si>
+    <t>B08R42R1GP</t>
+  </si>
+  <si>
+    <t>LPNHE672991526</t>
+  </si>
+  <si>
+    <t>Piramida Culbuto S. GR N - Smoby</t>
+  </si>
+  <si>
+    <t>B08RZ73M76</t>
+  </si>
+  <si>
+    <t>LPNHE672991159</t>
+  </si>
+  <si>
+    <t>Zuru- Figurka do kolekcjonowania Robo Ryby, 7125A</t>
+  </si>
+  <si>
+    <t>B08SWLT58Q</t>
+  </si>
+  <si>
+    <t>LPNHE664852648</t>
+  </si>
+  <si>
+    <t>Paw Patrol - Psi Patrol Pojazd Rocky'ego, Od 3 Lat,6061909</t>
+  </si>
+  <si>
+    <t>B08T1MXRH5</t>
+  </si>
+  <si>
+    <t>LPNHE673192204</t>
+  </si>
+  <si>
+    <t>Jumbo 19813 zabawka dla małych dzieci, wielokolorowa</t>
+  </si>
+  <si>
+    <t>B08V234Q8C</t>
+  </si>
+  <si>
+    <t>LPNHE673094181</t>
+  </si>
+  <si>
+    <t>Lexibook, Psi Patrol, nadmuchiwana piłka Hopper, Chase, Marshall, Skye, Rubble, ręczna pompka w zestawie, bezpieczny i trwały plastik, niebieski, BG040PA Lexibook - Duża piłka z uchwytami Lexibook</t>
+  </si>
+  <si>
+    <t>B08VWP2CSV</t>
+  </si>
+  <si>
+    <t>LPNHE661976617</t>
+  </si>
+  <si>
+    <t>Vtech Kidi Dj Mix VTH80-547305 Mikser, Czarny, 36,5 x 23,5 x 9,2 cm</t>
+  </si>
+  <si>
+    <t>B08ZYZM48C</t>
+  </si>
+  <si>
+    <t>LPNIC050825312</t>
+  </si>
+  <si>
+    <t>WELLXUNK Maszyna do baniek mydlanych dla dzieci, przenośna maszyna do baniek mydlanych, zabawka na zewnątrz i do wewnątrz, na wesele, przyjęcie urodzinowe i na imprezę</t>
+  </si>
+  <si>
+    <t>B091XZRM13</t>
+  </si>
+  <si>
+    <t>LPNHE664083683</t>
+  </si>
+  <si>
+    <t>VTech 80-541004 Genio laptop do nauki, wielokolorowy</t>
+  </si>
+  <si>
+    <t>B0928ZPH8Y</t>
+  </si>
+  <si>
+    <t>LPNHE672723400</t>
+  </si>
+  <si>
+    <t>LPNHE672723399</t>
+  </si>
+  <si>
+    <t>VTech Switch and Go Dinos RC Robot-T-Rex – transformator z pilotem zdalnego sterowania – zabawka 2 w 1 z głosem dinozaura, dźwiękiem i efektami świetlnymi, dla dzieci w wieku 3-8 lat Pojedynczy</t>
+  </si>
+  <si>
+    <t>B095YXHPQC</t>
+  </si>
+  <si>
+    <t>LPNHE661966130</t>
+  </si>
+  <si>
+    <t>Simba - Les Billes Infernales – gra towarzyska – od 2 do 4 graczy – 3 poziomy trudności – od 4 lat – wersja francuska – 6064480002</t>
+  </si>
+  <si>
+    <t>B096KT5HFV</t>
+  </si>
+  <si>
+    <t>LPNHE673743089</t>
+  </si>
+  <si>
+    <t>Monopoly Animal Crossing New Horizons Edition gra planszowa dla dzieci w wieku od 8 lat, zabawna gra dla 2-4 graczy, wielokolorowa</t>
+  </si>
+  <si>
+    <t>B0995LF42X</t>
+  </si>
+  <si>
+    <t>LPNHE650364786</t>
+  </si>
+  <si>
+    <t>Lexibook - Słuchawki stereo Bluetooth Lexibook Harry Potter dla dzieci. 2 w 1 bezprzewodowe/przewodowe. bezpieczne dla dzieci. składane. regulowane. HPBT010HP</t>
+  </si>
+  <si>
+    <t>B0995RL844</t>
+  </si>
+  <si>
+    <t>LPNHE650954762</t>
+  </si>
+  <si>
+    <t>Lexibook Tablet Master 7 - 7" tablet Ludo-Edukacyjny z dołączoną kieszenią - TL70FR</t>
+  </si>
+  <si>
+    <t>B0995SSKZR</t>
+  </si>
+  <si>
+    <t>LPNHE673062019</t>
+  </si>
+  <si>
+    <t>Buki - PV07 - Aparat do drukarki</t>
+  </si>
+  <si>
+    <t>B09966FDMJ</t>
+  </si>
+  <si>
+    <t>LPNIC071602165</t>
+  </si>
+  <si>
+    <t>LEGO 75320 Star Wars Snowtrooper Battle Pack, zabawka kolekcjonerska do budowania dla dzieci, chłopców i dziewczynek od 6 lat, z 4 figurkami, bronią i sankami, prezent dla fanów Pojedynczy</t>
+  </si>
+  <si>
+    <t>B09BNX9FLF</t>
+  </si>
+  <si>
+    <t>LPNHE670250473</t>
+  </si>
+  <si>
+    <t>Space Cowboys Jamaica | gra podstawowa | gra rodzinna | gra planszowa | dla 2-6 graczy | od 8+ lat | 45+ minut | niemiecki</t>
+  </si>
+  <si>
+    <t>B09CZCQ4KS</t>
+  </si>
+  <si>
+    <t>LPNHE663924697</t>
+  </si>
+  <si>
+    <t>Pokemon TCG: Sword &amp; Shield 7 Evolving Skies Sleeved Booster Pack - One Pack</t>
+  </si>
+  <si>
+    <t>B09FFNC5KF</t>
+  </si>
+  <si>
+    <t>LPNIC025354204</t>
+  </si>
+  <si>
+    <t>Meine Freundin Conni - Spielspaß im Kindergarten</t>
+  </si>
+  <si>
+    <t>B09JR9FTZ6</t>
+  </si>
+  <si>
+    <t>LPNHE661848694</t>
+  </si>
+  <si>
     <t>Magic The Gathering Kamigawa: Neon Dynasty Collector Booster Box, 12 paczek</t>
   </si>
   <si>
     <t>B09NBZQ2RG</t>
   </si>
   <si>
     <t>LPNHE670250692</t>
   </si>
   <si>
-    <t>spL01mkPOI4</t>
-[...1 lines deleted...]
-  <si>
     <t>LPNHE673850420</t>
   </si>
   <si>
-    <t>Anki 000-00067 Anki Cozmo Zabawny i Interaktywny Robot Zabawkowy, Biały/Czarny, Od 8 Lat</t>
-[...302 lines deleted...]
-    <t>LPNHE661551142</t>
+    <t>Zestaw okrągłych ramek do balonów, 150 cm, stojak na łuk balonowy, zestaw łuku balonowego, zestaw do girlandy balonowej, okrągły łuk weselny, urodziny, balony, dekoracja na imprezę</t>
+  </si>
+  <si>
+    <t>B09NK34X1V</t>
+  </si>
+  <si>
+    <t>LPNHE672774469</t>
+  </si>
+  <si>
+    <t>Oryginalna piłka nożna KickerBall 2.0 firmy Swerve Ball, wzmocnione szwy, specjalna piłka nożna do ekstremalnych zakrętów, lekka jak piórko, aerodynamiczna, tryckball ze skrętem, dla dzieci i dorosłych, rozmiar 4, pomarańczowa pomarańczowy</t>
+  </si>
+  <si>
+    <t>B09NT26Z38</t>
+  </si>
+  <si>
+    <t>LPNHE664762710</t>
+  </si>
+  <si>
+    <t>All About Animals</t>
+  </si>
+  <si>
+    <t>B09P2RX92S</t>
+  </si>
+  <si>
+    <t>LPNHE661971609</t>
+  </si>
+  <si>
+    <t>Depesche 11674 TOPModel - 3-komorowy piórnik Dragon Love z motywem smoka, efekt brokatu i połyskującymi elementami smoczej skóry, etui ucznia w kolorze turkusowym z kredkami, linijką, nożyczkami itp.</t>
+  </si>
+  <si>
+    <t>B09QGNL5BF</t>
+  </si>
+  <si>
+    <t>LPNHE673839290</t>
+  </si>
+  <si>
+    <t>Hasbro Beyblade- Beyblade Quad Drive Pack bączek i Miotacz, Wielobarwny (F3338EU4)</t>
+  </si>
+  <si>
+    <t>B09RKPXMY1</t>
+  </si>
+  <si>
+    <t>LPNHE673572413</t>
+  </si>
+  <si>
+    <t>Zygomatic, Sonic Super Teams, gra rodzinna, gra wyścigowa, dla 2-4 graczy, od 7+ lat, 20+ minut, niemiecka, wielokolorowa, kolorowa</t>
+  </si>
+  <si>
+    <t>B09S6D3QDF</t>
+  </si>
+  <si>
+    <t>LPNHE664852358</t>
+  </si>
+  <si>
+    <t>alldoro 63078 elektryczny pistolet na wodę Water Power ok. 22 cm, zbiornik na wodę ze światłem, zasięg do 8 metrów, pistolet natryskowy na plażę, do ogrodu i rekreacji, dla dzieci od 3 lat, niebieski</t>
+  </si>
+  <si>
+    <t>B09TMJFHKP</t>
+  </si>
+  <si>
+    <t>LPNHE673093800</t>
   </si>
   <si>
     <t>Magic The Gathering Commander Legends: Bitwa o Baldur's Gate Commander-Deck – pełna przygoda, wersja minimalnie zapakowana (wersja niemiecka), Multi, D10151000</t>
   </si>
   <si>
     <t>B09VXZV4WW</t>
   </si>
   <si>
     <t>LPNHE661701045</t>
   </si>
   <si>
-    <t>Revell Control 24138 RC Polizeiboot, mit wasserdichter Elektronik und integriertem LI-Ion-Akku Kofferraum Ferngesteuertes Boot, weiß/blau, Einheitsgröße</t>
-[...451 lines deleted...]
-  <si>
     <t>Quercetti Mosaic Pin Bosco, 300 kolorowych gwoździ dla dzieci 5+, gry Montessori do tworzenia mozaiki z ilustracjami, prezent dla dziewczynki 5 lat, gry planszowe dla dzieci, gry edukacyjne 5 lat Kropki</t>
   </si>
   <si>
     <t>B09WB3X4VJ</t>
   </si>
   <si>
     <t>LPNA008177761</t>
   </si>
   <si>
-    <t>Prophila etui na kartki pocztowe 100 sztuk</t>
-[...241 lines deleted...]
-  <si>
     <t>Tęczowe koło uśmiechu, 30 zabawek, torby na przyjęcie urodzinowe i wypełniacze skarpet bożonarodzeniowych, z 10 różnymi stylami naklejek z motywem jednorożca, idealne dla dzieci chłopców dziewcząt nagrody na prezent na imprezę</t>
   </si>
   <si>
     <t>B0B245K76T</t>
   </si>
   <si>
     <t>LPNHE663988438</t>
-  </si>
-[...463 lines deleted...]
-    <t>LPNHE673240638</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1935,4115 +1935,4115 @@
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="B2" s="1"/>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="F2">
-        <v>242.23</v>
+        <v>5.63</v>
       </c>
       <c r="G2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="B3" s="1"/>
       <c r="C3" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E3">
         <v>1</v>
       </c>
       <c r="F3">
-        <v>242.23</v>
+        <v>5.63</v>
       </c>
       <c r="G3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B4" s="1">
-        <v>810559020776</v>
+        <v>782912858138</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E4">
         <v>1</v>
       </c>
       <c r="F4">
-        <v>217.45</v>
+        <v>6.0</v>
       </c>
       <c r="G4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="B5" s="1"/>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E5">
         <v>1</v>
       </c>
       <c r="F5">
-        <v>100.76</v>
+        <v>11.03</v>
       </c>
       <c r="G5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B6" s="1">
-        <v>3417765410048</v>
+        <v>8431270270497</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E6">
         <v>1</v>
       </c>
       <c r="F6">
-        <v>99.99</v>
+        <v>13.2</v>
       </c>
       <c r="G6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="B7" s="1"/>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="E7">
         <v>1</v>
       </c>
       <c r="F7">
-        <v>99.99</v>
+        <v>19.01</v>
       </c>
       <c r="G7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="B8" s="1"/>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="E8">
         <v>1</v>
       </c>
       <c r="F8">
-        <v>78.99</v>
+        <v>24.15</v>
       </c>
       <c r="G8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B9" s="1">
-        <v>3417765210747</v>
+        <v>3550839927780</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="E9">
         <v>1</v>
       </c>
       <c r="F9">
-        <v>76.33</v>
+        <v>32.99</v>
       </c>
       <c r="G9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B10" s="1">
-        <v>3417761635049</v>
+        <v>78257574223</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="E10">
         <v>1</v>
       </c>
       <c r="F10">
-        <v>74.99</v>
+        <v>9.49</v>
       </c>
       <c r="G10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B11" s="1">
-        <v>3700802104537</v>
+        <v>78257574223</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E11">
         <v>1</v>
       </c>
       <c r="F11">
-        <v>71.18</v>
+        <v>9.49</v>
       </c>
       <c r="G11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B12" s="1">
-        <v>3417765473050</v>
+        <v>7790020121481</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E12">
         <v>1</v>
       </c>
       <c r="F12">
-        <v>69.99</v>
+        <v>14.26</v>
       </c>
       <c r="G12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B13" s="1">
-        <v>3770006246296</v>
+        <v>6941057455464</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E13">
         <v>1</v>
       </c>
       <c r="F13">
-        <v>64.9</v>
+        <v>4.19</v>
       </c>
       <c r="G13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B14" s="1">
-        <v>3770006246296</v>
+        <v>4012948043403</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E14">
         <v>1</v>
       </c>
       <c r="F14">
-        <v>64.9</v>
+        <v>9.95</v>
       </c>
       <c r="G14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B15" s="1">
-        <v>3770006246296</v>
+        <v>787799440070</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="E15">
         <v>1</v>
       </c>
       <c r="F15">
-        <v>64.9</v>
+        <v>6.49</v>
       </c>
       <c r="G15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="B16" s="1">
-        <v>3770006246296</v>
+        <v>797142345020</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="E16">
         <v>1</v>
       </c>
       <c r="F16">
-        <v>64.9</v>
+        <v>25.45</v>
       </c>
       <c r="G16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="B17" s="1">
-        <v>3770006246296</v>
+        <v>4050759403931</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="E17">
         <v>1</v>
       </c>
       <c r="F17">
-        <v>64.9</v>
+        <v>24.99</v>
       </c>
       <c r="G17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B18" s="1">
-        <v>4001167829417</v>
+        <v>4050759403931</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="E18">
         <v>1</v>
       </c>
       <c r="F18">
-        <v>59.99</v>
+        <v>24.99</v>
       </c>
       <c r="G18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="B19" s="1">
-        <v>3380743088891</v>
+        <v>4050759403931</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="E19">
         <v>1</v>
       </c>
       <c r="F19">
-        <v>56.94</v>
+        <v>24.99</v>
       </c>
       <c r="G19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B20" s="1">
-        <v>4009803248318</v>
+        <v>4050759403931</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="E20">
         <v>1</v>
       </c>
       <c r="F20">
-        <v>55.95</v>
+        <v>24.99</v>
       </c>
       <c r="G20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B21" s="1">
-        <v>3417761636053</v>
+        <v>4005556261208</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="D21" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="E21">
         <v>1</v>
       </c>
       <c r="F21">
-        <v>54.99</v>
+        <v>16.99</v>
       </c>
       <c r="G21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B22" s="1">
-        <v>4005401100300</v>
+        <v>4001750649675</v>
       </c>
       <c r="C22" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D22" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="E22">
         <v>1</v>
       </c>
       <c r="F22">
-        <v>49.17</v>
+        <v>7.49</v>
       </c>
       <c r="G22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B23" s="1">
-        <v>4001167827956</v>
+        <v>4000826046219</v>
       </c>
       <c r="C23" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="D23" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E23">
         <v>1</v>
       </c>
       <c r="F23">
-        <v>47.99</v>
+        <v>19.04</v>
       </c>
       <c r="G23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B24" s="1">
-        <v>3380743077291</v>
+        <v>4005556218547</v>
       </c>
       <c r="C24" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D24" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="E24">
         <v>1</v>
       </c>
       <c r="F24">
-        <v>47.74</v>
+        <v>36.0</v>
       </c>
       <c r="G24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B25" s="1">
-        <v>8005125392797</v>
+        <v>749441947009</v>
       </c>
       <c r="C25" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D25" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="E25">
         <v>1</v>
       </c>
       <c r="F25">
-        <v>46.42</v>
+        <v>19.9</v>
       </c>
       <c r="G25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B26" s="1">
-        <v>3700802102458</v>
+        <v>3421271302315</v>
       </c>
       <c r="C26" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D26" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="E26">
         <v>1</v>
       </c>
       <c r="F26">
-        <v>42.9</v>
+        <v>26.99</v>
       </c>
       <c r="G26" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="B27" s="1">
-        <v>3417766080653</v>
+        <v>7610877306483</v>
       </c>
       <c r="C27" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="D27" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="E27">
         <v>1</v>
       </c>
       <c r="F27">
-        <v>41.8</v>
+        <v>2.54</v>
       </c>
       <c r="G27" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B28" s="1">
-        <v>5010993896769</v>
+        <v>8429551711616</v>
       </c>
       <c r="C28" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="D28" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="E28">
         <v>1</v>
       </c>
       <c r="F28">
-        <v>41.53</v>
+        <v>10.6</v>
       </c>
       <c r="G28" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="B29" s="1">
-        <v>3558380088240</v>
+        <v>4049817658543</v>
       </c>
       <c r="C29" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="D29" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="E29">
         <v>1</v>
       </c>
       <c r="F29">
-        <v>40.63</v>
+        <v>39.99</v>
       </c>
       <c r="G29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="B30" s="1">
-        <v>4049817658543</v>
+        <v>4001949000881</v>
       </c>
       <c r="C30" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D30" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="E30">
         <v>1</v>
       </c>
       <c r="F30">
-        <v>39.99</v>
+        <v>13.17</v>
       </c>
       <c r="G30" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B31" s="1">
-        <v>4005556167197</v>
+        <v>6941057409702</v>
       </c>
       <c r="C31" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="D31" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="E31">
         <v>1</v>
       </c>
       <c r="F31">
-        <v>39.99</v>
+        <v>10.95</v>
       </c>
       <c r="G31" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="B32" s="1">
-        <v>3380743085654</v>
+        <v>708431890107</v>
       </c>
       <c r="C32" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="D32" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="E32">
         <v>1</v>
       </c>
       <c r="F32">
-        <v>39.99</v>
+        <v>12.79</v>
       </c>
       <c r="G32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B33" s="1">
-        <v>3380743072319</v>
+        <v>8717775440888</v>
       </c>
       <c r="C33" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="D33" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="E33">
         <v>1</v>
       </c>
       <c r="F33">
-        <v>39.03</v>
+        <v>11.6</v>
       </c>
       <c r="G33" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="B34" s="1">
-        <v>5025123313467</v>
+        <v>4250906346863</v>
       </c>
       <c r="C34" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="D34" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="E34">
         <v>1</v>
       </c>
       <c r="F34">
-        <v>38.66</v>
+        <v>21.68</v>
       </c>
       <c r="G34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B35" s="1">
-        <v>3417766009043</v>
+        <v>7610877273136</v>
       </c>
       <c r="C35" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D35" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="E35">
         <v>1</v>
       </c>
       <c r="F35">
-        <v>37.3</v>
+        <v>7.99</v>
       </c>
       <c r="G35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B36" s="1">
-        <v>4009847085849</v>
+        <v>28178031435</v>
       </c>
       <c r="C36" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="D36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="E36">
         <v>1</v>
       </c>
       <c r="F36">
-        <v>36.99</v>
+        <v>13.56</v>
       </c>
       <c r="G36" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B37" s="1">
-        <v>4005556218547</v>
+        <v>3417761381458</v>
       </c>
       <c r="C37" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="D37" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="E37">
         <v>1</v>
       </c>
       <c r="F37">
-        <v>36.0</v>
+        <v>16.99</v>
       </c>
       <c r="G37" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="B38" s="1">
-        <v>4005556008018</v>
+        <v>8003558906697</v>
       </c>
       <c r="C38" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="D38" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E38">
         <v>1</v>
       </c>
       <c r="F38">
-        <v>35.99</v>
+        <v>12.99</v>
       </c>
       <c r="G38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="B39" s="1">
-        <v>4005556008018</v>
+        <v>792165906647</v>
       </c>
       <c r="C39" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="D39" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E39">
         <v>1</v>
       </c>
       <c r="F39">
-        <v>35.99</v>
+        <v>15.5</v>
       </c>
       <c r="G39" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="B40" s="1">
-        <v>8058664106349</v>
+        <v>4260278550973</v>
       </c>
       <c r="C40" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="D40" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="E40">
         <v>1</v>
       </c>
       <c r="F40">
-        <v>34.99</v>
+        <v>4.99</v>
       </c>
       <c r="G40" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="B41" s="1">
-        <v>9003150868828</v>
+        <v>807648040814</v>
       </c>
       <c r="C41" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="D41" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="E41">
         <v>1</v>
       </c>
       <c r="F41">
-        <v>34.43</v>
+        <v>12.87</v>
       </c>
       <c r="G41" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="B42" s="1">
-        <v>5010994134754</v>
+        <v>11179503926</v>
       </c>
       <c r="C42" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="D42" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="E42">
         <v>1</v>
       </c>
       <c r="F42">
-        <v>33.5</v>
+        <v>0.89</v>
       </c>
       <c r="G42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="B43" s="1">
-        <v>4009803241388</v>
+        <v>3417762741053</v>
       </c>
       <c r="C43" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="D43" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="E43">
         <v>1</v>
       </c>
       <c r="F43">
-        <v>33.36</v>
+        <v>23.75</v>
       </c>
       <c r="G43" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="B44" s="1">
-        <v>4009803241388</v>
+        <v>3609510003968</v>
       </c>
       <c r="C44" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="D44" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="E44">
         <v>1</v>
       </c>
       <c r="F44">
-        <v>33.36</v>
+        <v>5.25</v>
       </c>
       <c r="G44" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="B45" s="1">
-        <v>3550839927780</v>
+        <v>4018587756315</v>
       </c>
       <c r="C45" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="D45" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="E45">
         <v>1</v>
       </c>
       <c r="F45">
-        <v>32.99</v>
+        <v>18.99</v>
       </c>
       <c r="G45" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="B46" s="1">
-        <v>3700802101833</v>
+        <v>4005086422179</v>
       </c>
       <c r="C46" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="D46" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="E46">
         <v>1</v>
       </c>
       <c r="F46">
-        <v>32.9</v>
+        <v>14.99</v>
       </c>
       <c r="G46" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="B47" s="1">
-        <v>7312350338843</v>
+        <v>4029753126184</v>
       </c>
       <c r="C47" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="D47" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="E47">
         <v>1</v>
       </c>
       <c r="F47">
-        <v>29.99</v>
+        <v>6.68</v>
       </c>
       <c r="G47" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="B48" s="1">
-        <v>4060848620729</v>
+        <v>887961207651</v>
       </c>
       <c r="C48" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="D48" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="E48">
         <v>1</v>
       </c>
       <c r="F48">
-        <v>29.99</v>
+        <v>16.61</v>
       </c>
       <c r="G48" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="B49" s="1">
-        <v>8720077190436</v>
+        <v>752575835463</v>
       </c>
       <c r="C49" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="D49" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="E49">
         <v>1</v>
       </c>
       <c r="F49">
-        <v>29.99</v>
+        <v>9.99</v>
       </c>
       <c r="G49" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="B50" s="1">
-        <v>680580596973</v>
+        <v>9003150868828</v>
       </c>
       <c r="C50" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="D50" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="E50">
         <v>1</v>
       </c>
       <c r="F50">
-        <v>29.78</v>
+        <v>34.43</v>
       </c>
       <c r="G50" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="B51" s="1">
-        <v>887961691351</v>
+        <v>3333145035024</v>
       </c>
       <c r="C51" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="D51" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="E51">
         <v>1</v>
       </c>
       <c r="F51">
-        <v>28.99</v>
+        <v>13.99</v>
       </c>
       <c r="G51" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="B52" s="1">
-        <v>3421271302315</v>
+        <v>4087205265041</v>
       </c>
       <c r="C52" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="D52" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="E52">
         <v>1</v>
       </c>
       <c r="F52">
-        <v>26.99</v>
+        <v>6.19</v>
       </c>
       <c r="G52" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="B53" s="1">
-        <v>35051572343</v>
+        <v>4009847083005</v>
       </c>
       <c r="C53" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="D53" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="E53">
         <v>1</v>
       </c>
       <c r="F53">
-        <v>26.99</v>
+        <v>10.49</v>
       </c>
       <c r="G53" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="B54" s="1">
-        <v>3296580369034</v>
+        <v>4009847085849</v>
       </c>
       <c r="C54" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="D54" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="E54">
         <v>1</v>
       </c>
       <c r="F54">
-        <v>26.66</v>
+        <v>36.99</v>
       </c>
       <c r="G54" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="B55" s="1">
-        <v>4010070598075</v>
+        <v>3700217365134</v>
       </c>
       <c r="C55" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="D55" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="E55">
         <v>1</v>
       </c>
       <c r="F55">
-        <v>26.53</v>
+        <v>18.0</v>
       </c>
       <c r="G55" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="B56" s="1">
-        <v>797142345020</v>
+        <v>3558380037309</v>
       </c>
       <c r="C56" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="D56" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="E56">
         <v>1</v>
       </c>
       <c r="F56">
-        <v>25.45</v>
+        <v>19.28</v>
       </c>
       <c r="G56" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="B57" s="1">
-        <v>4897101400145</v>
+        <v>4018587756612</v>
       </c>
       <c r="C57" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="D57" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="E57">
         <v>1</v>
       </c>
       <c r="F57">
-        <v>25.06</v>
+        <v>24.39</v>
       </c>
       <c r="G57" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="B58" s="1">
-        <v>883028284405</v>
+        <v>6941057402994</v>
       </c>
       <c r="C58" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="D58" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="E58">
         <v>1</v>
       </c>
       <c r="F58">
-        <v>25.0</v>
+        <v>14.99</v>
       </c>
       <c r="G58" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="B59" s="1">
-        <v>6416739551838</v>
+        <v>3417761963050</v>
       </c>
       <c r="C59" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="D59" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="E59">
         <v>1</v>
       </c>
       <c r="F59">
-        <v>24.99</v>
+        <v>22.69</v>
       </c>
       <c r="G59" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="B60" s="1">
-        <v>4050759403931</v>
+        <v>4002051604288</v>
       </c>
       <c r="C60" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="D60" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="E60">
         <v>1</v>
       </c>
       <c r="F60">
-        <v>24.99</v>
+        <v>12.49</v>
       </c>
       <c r="G60" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="B61" s="1">
-        <v>4251357630785</v>
+        <v>4050498234346</v>
       </c>
       <c r="C61" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="D61" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="E61">
         <v>1</v>
       </c>
       <c r="F61">
-        <v>24.99</v>
+        <v>1.99</v>
       </c>
       <c r="G61" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="B62" s="1">
-        <v>4050759403931</v>
+        <v>8717775443056</v>
       </c>
       <c r="C62" t="s">
-        <v>167</v>
+        <v>181</v>
       </c>
       <c r="D62" t="s">
-        <v>172</v>
+        <v>182</v>
       </c>
       <c r="E62">
         <v>1</v>
       </c>
       <c r="F62">
-        <v>24.99</v>
+        <v>9.99</v>
       </c>
       <c r="G62" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>166</v>
+        <v>183</v>
       </c>
       <c r="B63" s="1">
-        <v>4050759403931</v>
+        <v>3700802101833</v>
       </c>
       <c r="C63" t="s">
-        <v>167</v>
+        <v>184</v>
       </c>
       <c r="D63" t="s">
-        <v>173</v>
+        <v>185</v>
       </c>
       <c r="E63">
         <v>1</v>
       </c>
       <c r="F63">
-        <v>24.99</v>
+        <v>32.9</v>
       </c>
       <c r="G63" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>166</v>
+        <v>186</v>
       </c>
       <c r="B64" s="1">
-        <v>4050759403931</v>
+        <v>4251192101594</v>
       </c>
       <c r="C64" t="s">
-        <v>167</v>
+        <v>187</v>
       </c>
       <c r="D64" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="E64">
         <v>1</v>
       </c>
       <c r="F64">
-        <v>24.99</v>
+        <v>13.99</v>
       </c>
       <c r="G64" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>175</v>
+        <v>189</v>
       </c>
       <c r="B65" s="1">
-        <v>3558380094326</v>
+        <v>810559020776</v>
       </c>
       <c r="C65" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="D65" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="E65">
         <v>1</v>
       </c>
       <c r="F65">
-        <v>24.99</v>
+        <v>217.45</v>
       </c>
       <c r="G65" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="B66" s="1">
-        <v>3262190413092</v>
+        <v>8058664106349</v>
       </c>
       <c r="C66" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="D66" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="E66">
         <v>1</v>
       </c>
       <c r="F66">
-        <v>24.9</v>
+        <v>34.99</v>
       </c>
       <c r="G66" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="B67" s="1">
-        <v>8003558445752</v>
+        <v>4059779010259</v>
       </c>
       <c r="C67" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="D67" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="E67">
         <v>1</v>
       </c>
       <c r="F67">
-        <v>24.74</v>
+        <v>11.99</v>
       </c>
       <c r="G67" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
       <c r="B68" s="1">
-        <v>3380743091303</v>
+        <v>4260071880413</v>
       </c>
       <c r="C68" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
       <c r="D68" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="E68">
         <v>1</v>
       </c>
       <c r="F68">
-        <v>24.65</v>
+        <v>11.59</v>
       </c>
       <c r="G68" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="B69" s="1">
-        <v>4018587756612</v>
+        <v>3417761635049</v>
       </c>
       <c r="C69" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="D69" t="s">
-        <v>189</v>
+        <v>203</v>
       </c>
       <c r="E69">
         <v>1</v>
       </c>
       <c r="F69">
-        <v>24.39</v>
+        <v>74.99</v>
       </c>
       <c r="G69" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B70" s="1"/>
+        <v>204</v>
+      </c>
+      <c r="B70" s="1">
+        <v>4005556008018</v>
+      </c>
       <c r="C70" t="s">
-        <v>191</v>
+        <v>205</v>
       </c>
       <c r="D70" t="s">
-        <v>192</v>
+        <v>206</v>
       </c>
       <c r="E70">
         <v>1</v>
       </c>
       <c r="F70">
-        <v>24.15</v>
+        <v>35.99</v>
       </c>
       <c r="G70" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>193</v>
+        <v>204</v>
       </c>
       <c r="B71" s="1">
-        <v>4005556112388</v>
+        <v>4005556008018</v>
       </c>
       <c r="C71" t="s">
-        <v>194</v>
+        <v>205</v>
       </c>
       <c r="D71" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="E71">
         <v>1</v>
       </c>
       <c r="F71">
-        <v>23.99</v>
+        <v>35.99</v>
       </c>
       <c r="G71" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>196</v>
+        <v>208</v>
       </c>
       <c r="B72" s="1">
-        <v>3417762741053</v>
+        <v>3380743072319</v>
       </c>
       <c r="C72" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="D72" t="s">
-        <v>198</v>
+        <v>210</v>
       </c>
       <c r="E72">
         <v>1</v>
       </c>
       <c r="F72">
-        <v>23.75</v>
+        <v>39.03</v>
       </c>
       <c r="G72" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>199</v>
+        <v>211</v>
       </c>
       <c r="B73" s="1">
-        <v>5702016617245</v>
+        <v>883028284405</v>
       </c>
       <c r="C73" t="s">
-        <v>200</v>
+        <v>212</v>
       </c>
       <c r="D73" t="s">
-        <v>201</v>
+        <v>213</v>
       </c>
       <c r="E73">
         <v>1</v>
       </c>
       <c r="F73">
-        <v>22.99</v>
+        <v>25.0</v>
       </c>
       <c r="G73" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="B74" s="1"/>
+        <v>214</v>
+      </c>
+      <c r="B74" s="1">
+        <v>3760207030329</v>
+      </c>
       <c r="C74" t="s">
-        <v>203</v>
+        <v>215</v>
       </c>
       <c r="D74" t="s">
-        <v>204</v>
+        <v>216</v>
       </c>
       <c r="E74">
         <v>1</v>
       </c>
       <c r="F74">
-        <v>22.84</v>
+        <v>16.14</v>
       </c>
       <c r="G74" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>205</v>
+        <v>217</v>
       </c>
       <c r="B75" s="1">
-        <v>3417761963050</v>
+        <v>6416739551838</v>
       </c>
       <c r="C75" t="s">
-        <v>206</v>
+        <v>218</v>
       </c>
       <c r="D75" t="s">
-        <v>207</v>
+        <v>219</v>
       </c>
       <c r="E75">
         <v>1</v>
       </c>
       <c r="F75">
-        <v>22.69</v>
+        <v>24.99</v>
       </c>
       <c r="G75" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>208</v>
+        <v>220</v>
       </c>
       <c r="B76" s="1">
-        <v>778988268582</v>
+        <v>3417761636053</v>
       </c>
       <c r="C76" t="s">
-        <v>209</v>
+        <v>221</v>
       </c>
       <c r="D76" t="s">
-        <v>210</v>
+        <v>222</v>
       </c>
       <c r="E76">
         <v>1</v>
       </c>
       <c r="F76">
-        <v>22.5</v>
+        <v>54.99</v>
       </c>
       <c r="G76" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="B77" s="1">
-        <v>4001167828144</v>
+        <v>887961691351</v>
       </c>
       <c r="C77" t="s">
-        <v>212</v>
+        <v>224</v>
       </c>
       <c r="D77" t="s">
-        <v>213</v>
+        <v>225</v>
       </c>
       <c r="E77">
         <v>1</v>
       </c>
       <c r="F77">
-        <v>22.39</v>
+        <v>28.99</v>
       </c>
       <c r="G77" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="B78" s="1">
-        <v>4250906346863</v>
+        <v>3700802102458</v>
       </c>
       <c r="C78" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="D78" t="s">
-        <v>216</v>
+        <v>228</v>
       </c>
       <c r="E78">
         <v>1</v>
       </c>
       <c r="F78">
-        <v>21.68</v>
+        <v>42.9</v>
       </c>
       <c r="G78" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>217</v>
+        <v>229</v>
       </c>
       <c r="B79" s="1">
-        <v>5010993936694</v>
+        <v>62243332652</v>
       </c>
       <c r="C79" t="s">
-        <v>218</v>
+        <v>230</v>
       </c>
       <c r="D79" t="s">
-        <v>219</v>
+        <v>231</v>
       </c>
       <c r="E79">
         <v>1</v>
       </c>
       <c r="F79">
-        <v>20.99</v>
+        <v>12.8</v>
       </c>
       <c r="G79" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>220</v>
+        <v>232</v>
       </c>
       <c r="B80" s="1">
-        <v>4001167831915</v>
+        <v>4009803038834</v>
       </c>
       <c r="C80" t="s">
-        <v>221</v>
+        <v>233</v>
       </c>
       <c r="D80" t="s">
-        <v>222</v>
+        <v>234</v>
       </c>
       <c r="E80">
         <v>1</v>
       </c>
       <c r="F80">
-        <v>19.99</v>
+        <v>16.38</v>
       </c>
       <c r="G80" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>223</v>
+        <v>235</v>
       </c>
       <c r="B81" s="1">
-        <v>749441947009</v>
+        <v>4009803241388</v>
       </c>
       <c r="C81" t="s">
-        <v>224</v>
+        <v>236</v>
       </c>
       <c r="D81" t="s">
-        <v>225</v>
+        <v>237</v>
       </c>
       <c r="E81">
         <v>1</v>
       </c>
       <c r="F81">
-        <v>19.9</v>
+        <v>33.36</v>
       </c>
       <c r="G81" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>226</v>
+        <v>235</v>
       </c>
       <c r="B82" s="1">
-        <v>3558380037309</v>
+        <v>4009803241388</v>
       </c>
       <c r="C82" t="s">
-        <v>227</v>
+        <v>236</v>
       </c>
       <c r="D82" t="s">
-        <v>228</v>
+        <v>238</v>
       </c>
       <c r="E82">
         <v>1</v>
       </c>
       <c r="F82">
-        <v>19.28</v>
+        <v>33.36</v>
       </c>
       <c r="G82" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>229</v>
+        <v>239</v>
       </c>
       <c r="B83" s="1">
-        <v>4000826046219</v>
+        <v>3417761870747</v>
       </c>
       <c r="C83" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="D83" t="s">
-        <v>231</v>
+        <v>241</v>
       </c>
       <c r="E83">
         <v>1</v>
       </c>
       <c r="F83">
-        <v>19.04</v>
+        <v>14.99</v>
       </c>
       <c r="G83" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="B84" s="1"/>
+        <v>242</v>
+      </c>
+      <c r="B84" s="1">
+        <v>5010993606207</v>
+      </c>
       <c r="C84" t="s">
-        <v>233</v>
+        <v>243</v>
       </c>
       <c r="D84" t="s">
-        <v>234</v>
+        <v>244</v>
       </c>
       <c r="E84">
         <v>1</v>
       </c>
       <c r="F84">
-        <v>19.01</v>
+        <v>18.99</v>
       </c>
       <c r="G84" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="B85" s="1">
-        <v>8710126198131</v>
+        <v>4002051654160</v>
       </c>
       <c r="C85" t="s">
-        <v>236</v>
+        <v>246</v>
       </c>
       <c r="D85" t="s">
-        <v>237</v>
+        <v>247</v>
       </c>
       <c r="E85">
         <v>1</v>
       </c>
       <c r="F85">
-        <v>18.99</v>
+        <v>13.49</v>
       </c>
       <c r="G85" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
-        <v>238</v>
+        <v>248</v>
       </c>
       <c r="B86" s="1">
-        <v>5010993606207</v>
+        <v>778988268582</v>
       </c>
       <c r="C86" t="s">
-        <v>239</v>
+        <v>249</v>
       </c>
       <c r="D86" t="s">
-        <v>240</v>
+        <v>250</v>
       </c>
       <c r="E86">
         <v>1</v>
       </c>
       <c r="F86">
-        <v>18.99</v>
+        <v>22.5</v>
       </c>
       <c r="G86" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
-        <v>241</v>
+        <v>251</v>
       </c>
       <c r="B87" s="1">
-        <v>4018587756315</v>
+        <v>11179732395</v>
       </c>
       <c r="C87" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="D87" t="s">
-        <v>243</v>
+        <v>253</v>
       </c>
       <c r="E87">
         <v>1</v>
       </c>
       <c r="F87">
-        <v>18.99</v>
+        <v>11.69</v>
       </c>
       <c r="G87" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="B88" s="1">
-        <v>3700217365134</v>
+        <v>778988275191</v>
       </c>
       <c r="C88" t="s">
-        <v>245</v>
+        <v>255</v>
       </c>
       <c r="D88" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="E88">
         <v>1</v>
       </c>
       <c r="F88">
-        <v>18.0</v>
+        <v>16.33</v>
       </c>
       <c r="G88" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="B89" s="1">
-        <v>690770802197</v>
+        <v>5025123313467</v>
       </c>
       <c r="C89" t="s">
-        <v>248</v>
+        <v>258</v>
       </c>
       <c r="D89" t="s">
-        <v>249</v>
+        <v>259</v>
       </c>
       <c r="E89">
         <v>1</v>
       </c>
       <c r="F89">
-        <v>17.99</v>
+        <v>38.66</v>
       </c>
       <c r="G89" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="B90" s="1"/>
+        <v>260</v>
+      </c>
+      <c r="B90" s="1">
+        <v>3417766009043</v>
+      </c>
       <c r="C90" t="s">
-        <v>251</v>
+        <v>261</v>
       </c>
       <c r="D90" t="s">
-        <v>252</v>
+        <v>262</v>
       </c>
       <c r="E90">
         <v>1</v>
       </c>
       <c r="F90">
-        <v>17.49</v>
+        <v>37.3</v>
       </c>
       <c r="G90" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
-        <v>253</v>
+        <v>263</v>
       </c>
       <c r="B91" s="1">
-        <v>8720254864259</v>
+        <v>8431250105474</v>
       </c>
       <c r="C91" t="s">
-        <v>254</v>
+        <v>264</v>
       </c>
       <c r="D91" t="s">
-        <v>255</v>
+        <v>265</v>
       </c>
       <c r="E91">
         <v>1</v>
       </c>
       <c r="F91">
-        <v>17.38</v>
+        <v>7.31</v>
       </c>
       <c r="G91" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
-        <v>256</v>
+        <v>266</v>
       </c>
       <c r="B92" s="1">
-        <v>4033477903938</v>
+        <v>4060848620729</v>
       </c>
       <c r="C92" t="s">
-        <v>257</v>
+        <v>267</v>
       </c>
       <c r="D92" t="s">
-        <v>258</v>
+        <v>268</v>
       </c>
       <c r="E92">
         <v>1</v>
       </c>
       <c r="F92">
-        <v>17.08</v>
+        <v>29.99</v>
       </c>
       <c r="G92" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
-        <v>259</v>
+        <v>269</v>
       </c>
       <c r="B93" s="1">
-        <v>4005556261208</v>
+        <v>4009803248318</v>
       </c>
       <c r="C93" t="s">
-        <v>260</v>
+        <v>270</v>
       </c>
       <c r="D93" t="s">
-        <v>261</v>
+        <v>271</v>
       </c>
       <c r="E93">
         <v>1</v>
       </c>
       <c r="F93">
-        <v>16.99</v>
+        <v>55.95</v>
       </c>
       <c r="G93" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
-        <v>262</v>
+        <v>272</v>
       </c>
       <c r="B94" s="1">
-        <v>887961918533</v>
+        <v>3417766080653</v>
       </c>
       <c r="C94" t="s">
-        <v>263</v>
+        <v>273</v>
       </c>
       <c r="D94" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="E94">
         <v>1</v>
       </c>
       <c r="F94">
-        <v>16.99</v>
+        <v>41.8</v>
       </c>
       <c r="G94" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="B95" s="1">
-        <v>3417761381458</v>
+        <v>4001504514341</v>
       </c>
       <c r="C95" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
       <c r="D95" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
       <c r="E95">
         <v>1</v>
       </c>
       <c r="F95">
-        <v>16.99</v>
+        <v>6.99</v>
       </c>
       <c r="G95" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
-        <v>268</v>
+        <v>278</v>
       </c>
       <c r="B96" s="1">
-        <v>8007905028803</v>
+        <v>5056219037554</v>
       </c>
       <c r="C96" t="s">
-        <v>269</v>
+        <v>279</v>
       </c>
       <c r="D96" t="s">
-        <v>270</v>
+        <v>280</v>
       </c>
       <c r="E96">
         <v>1</v>
       </c>
       <c r="F96">
-        <v>16.9</v>
+        <v>7.06</v>
       </c>
       <c r="G96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
-        <v>271</v>
+        <v>281</v>
       </c>
       <c r="B97" s="1">
-        <v>4021299640445</v>
+        <v>680580596973</v>
       </c>
       <c r="C97" t="s">
-        <v>272</v>
+        <v>282</v>
       </c>
       <c r="D97" t="s">
-        <v>273</v>
+        <v>283</v>
       </c>
       <c r="E97">
         <v>1</v>
       </c>
       <c r="F97">
-        <v>16.81</v>
+        <v>29.78</v>
       </c>
       <c r="G97" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
-        <v>274</v>
+        <v>284</v>
       </c>
       <c r="B98" s="1">
-        <v>887961207651</v>
+        <v>5702016617245</v>
       </c>
       <c r="C98" t="s">
-        <v>275</v>
+        <v>285</v>
       </c>
       <c r="D98" t="s">
-        <v>276</v>
+        <v>286</v>
       </c>
       <c r="E98">
         <v>1</v>
       </c>
       <c r="F98">
-        <v>16.61</v>
+        <v>22.99</v>
       </c>
       <c r="G98" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="B99" s="1">
-        <v>3417765376047</v>
+        <v>3296580369034</v>
       </c>
       <c r="C99" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
       <c r="D99" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
       <c r="E99">
         <v>1</v>
       </c>
       <c r="F99">
-        <v>16.61</v>
+        <v>26.66</v>
       </c>
       <c r="G99" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="B100" s="1">
-        <v>4009803038834</v>
+        <v>4260535480159</v>
       </c>
       <c r="C100" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
       <c r="D100" t="s">
-        <v>282</v>
+        <v>292</v>
       </c>
       <c r="E100">
         <v>1</v>
       </c>
       <c r="F100">
-        <v>16.38</v>
+        <v>78.99</v>
       </c>
       <c r="G100" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
-        <v>283</v>
-[...3 lines deleted...]
-      </c>
+        <v>293</v>
+      </c>
+      <c r="B101" s="1"/>
       <c r="C101" t="s">
-        <v>284</v>
+        <v>294</v>
       </c>
       <c r="D101" t="s">
-        <v>285</v>
+        <v>295</v>
       </c>
       <c r="E101">
         <v>1</v>
       </c>
       <c r="F101">
-        <v>16.33</v>
+        <v>10.36</v>
       </c>
       <c r="G101" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
-        <v>286</v>
+        <v>296</v>
       </c>
       <c r="B102" s="1">
-        <v>3760207030329</v>
+        <v>4897101400145</v>
       </c>
       <c r="C102" t="s">
-        <v>287</v>
+        <v>297</v>
       </c>
       <c r="D102" t="s">
-        <v>288</v>
+        <v>298</v>
       </c>
       <c r="E102">
         <v>1</v>
       </c>
       <c r="F102">
-        <v>16.14</v>
+        <v>25.06</v>
       </c>
       <c r="G102" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="B103" s="1">
-        <v>4006592063672</v>
+        <v>4051902001080</v>
       </c>
       <c r="C103" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="D103" t="s">
-        <v>291</v>
+        <v>301</v>
       </c>
       <c r="E103">
         <v>1</v>
       </c>
       <c r="F103">
-        <v>15.99</v>
+        <v>13.49</v>
       </c>
       <c r="G103" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
-        <v>292</v>
+        <v>302</v>
       </c>
       <c r="B104" s="1">
-        <v>778988398821</v>
+        <v>810029967211</v>
       </c>
       <c r="C104" t="s">
-        <v>293</v>
+        <v>303</v>
       </c>
       <c r="D104" t="s">
-        <v>294</v>
+        <v>304</v>
       </c>
       <c r="E104">
         <v>1</v>
       </c>
       <c r="F104">
-        <v>15.99</v>
+        <v>6.84</v>
       </c>
       <c r="G104" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="B105" s="1">
-        <v>887961950755</v>
+        <v>3380743077291</v>
       </c>
       <c r="C105" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="D105" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="E105">
         <v>1</v>
       </c>
       <c r="F105">
-        <v>15.98</v>
+        <v>47.74</v>
       </c>
       <c r="G105" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
-        <v>298</v>
+        <v>308</v>
       </c>
       <c r="B106" s="1">
-        <v>792165906647</v>
+        <v>5056275129934</v>
       </c>
       <c r="C106" t="s">
-        <v>299</v>
+        <v>309</v>
       </c>
       <c r="D106" t="s">
-        <v>300</v>
+        <v>310</v>
       </c>
       <c r="E106">
         <v>1</v>
       </c>
       <c r="F106">
-        <v>15.5</v>
+        <v>7.7</v>
       </c>
       <c r="G106" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="B107" s="1">
-        <v>889698557351</v>
+        <v>5056275129934</v>
       </c>
       <c r="C107" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="D107" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="E107">
         <v>1</v>
       </c>
       <c r="F107">
-        <v>15.0</v>
+        <v>7.7</v>
       </c>
       <c r="G107" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="B108" s="1">
-        <v>5702017155067</v>
+        <v>5056275129934</v>
       </c>
       <c r="C108" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="D108" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="E108">
         <v>1</v>
       </c>
       <c r="F108">
-        <v>14.99</v>
+        <v>7.7</v>
       </c>
       <c r="G108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B109" s="1">
-        <v>3380743089195</v>
+        <v>5056275129934</v>
       </c>
       <c r="C109" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D109" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E109">
         <v>1</v>
       </c>
       <c r="F109">
-        <v>14.99</v>
+        <v>7.7</v>
       </c>
       <c r="G109" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="B110" s="1">
-        <v>6941057402994</v>
+        <v>5056275129934</v>
       </c>
       <c r="C110" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="D110" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="E110">
         <v>1</v>
       </c>
       <c r="F110">
-        <v>14.99</v>
+        <v>7.7</v>
       </c>
       <c r="G110" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B111" s="1">
-        <v>3417765240041</v>
+        <v>4005556112388</v>
       </c>
       <c r="C111" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="D111" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="E111">
         <v>1</v>
       </c>
       <c r="F111">
-        <v>14.99</v>
+        <v>23.99</v>
       </c>
       <c r="G111" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="B112" s="1">
-        <v>5010993812851</v>
+        <v>778988297858</v>
       </c>
       <c r="C112" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="D112" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="E112">
         <v>1</v>
       </c>
       <c r="F112">
-        <v>14.99</v>
+        <v>11.09</v>
       </c>
       <c r="G112" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="B113" s="1">
-        <v>3417761870747</v>
+        <v>4001167827956</v>
       </c>
       <c r="C113" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="D113" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="E113">
         <v>1</v>
       </c>
       <c r="F113">
-        <v>14.99</v>
+        <v>47.99</v>
       </c>
       <c r="G113" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B114" s="1">
-        <v>4005086422179</v>
+        <v>4001167829417</v>
       </c>
       <c r="C114" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="D114" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="E114">
         <v>1</v>
       </c>
       <c r="F114">
-        <v>14.99</v>
+        <v>59.99</v>
       </c>
       <c r="G114" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B115" s="1">
-        <v>887961822946</v>
+        <v>4021299640445</v>
       </c>
       <c r="C115" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="D115" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="E115">
         <v>1</v>
       </c>
       <c r="F115">
-        <v>14.85</v>
+        <v>16.81</v>
       </c>
       <c r="G115" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B116" s="1">
-        <v>7790020121481</v>
+        <v>887961822946</v>
       </c>
       <c r="C116" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="D116" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="E116">
         <v>1</v>
       </c>
       <c r="F116">
-        <v>14.26</v>
+        <v>14.85</v>
       </c>
       <c r="G116" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B117" s="1">
-        <v>4251192101594</v>
+        <v>4008789704559</v>
       </c>
       <c r="C117" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="D117" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="E117">
         <v>1</v>
       </c>
       <c r="F117">
-        <v>13.99</v>
+        <v>13.78</v>
       </c>
       <c r="G117" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B118" s="1">
-        <v>3333145035024</v>
+        <v>3417765240041</v>
       </c>
       <c r="C118" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="D118" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="E118">
         <v>1</v>
       </c>
       <c r="F118">
-        <v>13.99</v>
+        <v>14.99</v>
       </c>
       <c r="G118" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B119" s="1">
-        <v>4008789704559</v>
+        <v>4052025276805</v>
       </c>
       <c r="C119" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="D119" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="E119">
         <v>1</v>
       </c>
       <c r="F119">
-        <v>13.78</v>
+        <v>9.24</v>
       </c>
       <c r="G119" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B120" s="1">
-        <v>28178031435</v>
+        <v>4001167828144</v>
       </c>
       <c r="C120" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="D120" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="E120">
         <v>1</v>
       </c>
       <c r="F120">
-        <v>13.56</v>
+        <v>22.39</v>
       </c>
       <c r="G120" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B121" s="1">
-        <v>4051902001080</v>
+        <v>3262190413092</v>
       </c>
       <c r="C121" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="D121" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="E121">
         <v>1</v>
       </c>
       <c r="F121">
-        <v>13.49</v>
+        <v>24.9</v>
       </c>
       <c r="G121" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B122" s="1">
-        <v>4002051654160</v>
+        <v>4005401100300</v>
       </c>
       <c r="C122" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="D122" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="E122">
         <v>1</v>
       </c>
       <c r="F122">
-        <v>13.49</v>
+        <v>49.17</v>
       </c>
       <c r="G122" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B123" s="1">
-        <v>8431270270497</v>
+        <v>4260668730688</v>
       </c>
       <c r="C123" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="D123" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="E123">
         <v>1</v>
       </c>
       <c r="F123">
-        <v>13.2</v>
+        <v>2.34</v>
       </c>
       <c r="G123" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B124" s="1"/>
       <c r="C124" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="D124" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="E124">
         <v>1</v>
       </c>
       <c r="F124">
-        <v>13.2</v>
+        <v>22.84</v>
       </c>
       <c r="G124" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="B125" s="1">
-        <v>4006592068448</v>
+        <v>6942138907872</v>
       </c>
       <c r="C125" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="D125" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="E125">
         <v>1</v>
       </c>
       <c r="F125">
-        <v>13.18</v>
+        <v>10.39</v>
       </c>
       <c r="G125" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B126" s="1">
-        <v>4001949000881</v>
+        <v>3380743085654</v>
       </c>
       <c r="C126" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="D126" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="E126">
         <v>1</v>
       </c>
       <c r="F126">
-        <v>13.17</v>
+        <v>39.99</v>
       </c>
       <c r="G126" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B127" s="1">
-        <v>8003558906697</v>
+        <v>35051572343</v>
       </c>
       <c r="C127" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="D127" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="E127">
         <v>1</v>
       </c>
       <c r="F127">
-        <v>12.99</v>
+        <v>26.99</v>
       </c>
       <c r="G127" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B128" s="1">
-        <v>807648040814</v>
+        <v>3770006246296</v>
       </c>
       <c r="C128" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="D128" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="E128">
         <v>1</v>
       </c>
       <c r="F128">
-        <v>12.87</v>
+        <v>64.9</v>
       </c>
       <c r="G128" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
+        <v>366</v>
+      </c>
+      <c r="B129" s="1">
+        <v>3770006246296</v>
+      </c>
+      <c r="C129" t="s">
         <v>367</v>
-      </c>
-[...4 lines deleted...]
-        <v>368</v>
       </c>
       <c r="D129" t="s">
         <v>369</v>
       </c>
       <c r="E129">
         <v>1</v>
       </c>
       <c r="F129">
-        <v>12.8</v>
+        <v>64.9</v>
       </c>
       <c r="G129" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
+        <v>366</v>
+      </c>
+      <c r="B130" s="1">
+        <v>3770006246296</v>
+      </c>
+      <c r="C130" t="s">
+        <v>367</v>
+      </c>
+      <c r="D130" t="s">
         <v>370</v>
       </c>
-      <c r="B130" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E130">
         <v>1</v>
       </c>
       <c r="F130">
-        <v>12.79</v>
+        <v>64.9</v>
       </c>
       <c r="G130" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
       <c r="B131" s="1">
-        <v>4002051604288</v>
+        <v>3770006246296</v>
       </c>
       <c r="C131" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
       <c r="D131" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="E131">
         <v>1</v>
       </c>
       <c r="F131">
-        <v>12.49</v>
+        <v>64.9</v>
       </c>
       <c r="G131" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
-        <v>376</v>
+        <v>366</v>
       </c>
       <c r="B132" s="1">
-        <v>3032161812021</v>
+        <v>3770006246296</v>
       </c>
       <c r="C132" t="s">
-        <v>377</v>
+        <v>367</v>
       </c>
       <c r="D132" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="E132">
         <v>1</v>
       </c>
       <c r="F132">
-        <v>11.99</v>
+        <v>64.9</v>
       </c>
       <c r="G132" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="B133" s="1">
-        <v>4059779010259</v>
+        <v>4006592063672</v>
       </c>
       <c r="C133" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="D133" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="E133">
         <v>1</v>
       </c>
       <c r="F133">
-        <v>11.99</v>
+        <v>15.99</v>
       </c>
       <c r="G133" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
       <c r="B134" s="1">
-        <v>4009803001210</v>
+        <v>690770802197</v>
       </c>
       <c r="C134" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="D134" t="s">
-        <v>384</v>
+        <v>378</v>
       </c>
       <c r="E134">
         <v>1</v>
       </c>
       <c r="F134">
-        <v>11.97</v>
+        <v>17.99</v>
       </c>
       <c r="G134" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="B135" s="1">
-        <v>11179732395</v>
+        <v>3380743088891</v>
       </c>
       <c r="C135" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="D135" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="E135">
         <v>1</v>
       </c>
       <c r="F135">
-        <v>11.69</v>
+        <v>56.94</v>
       </c>
       <c r="G135" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="B136" s="1">
-        <v>8717775440888</v>
+        <v>887961918533</v>
       </c>
       <c r="C136" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="D136" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="E136">
         <v>1</v>
       </c>
       <c r="F136">
-        <v>11.6</v>
+        <v>16.99</v>
       </c>
       <c r="G136" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="B137" s="1">
-        <v>4260071880413</v>
+        <v>887961950755</v>
       </c>
       <c r="C137" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="D137" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="E137">
         <v>1</v>
       </c>
       <c r="F137">
-        <v>11.59</v>
+        <v>15.98</v>
       </c>
       <c r="G137" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="B138" s="1">
-        <v>778988297858</v>
+        <v>8003558445752</v>
       </c>
       <c r="C138" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="D138" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="E138">
         <v>1</v>
       </c>
       <c r="F138">
-        <v>11.09</v>
+        <v>24.74</v>
       </c>
       <c r="G138" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
-        <v>397</v>
-[...1 lines deleted...]
-      <c r="B139" s="1"/>
+        <v>391</v>
+      </c>
+      <c r="B139" s="1">
+        <v>4006942884605</v>
+      </c>
       <c r="C139" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="D139" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="E139">
         <v>1</v>
       </c>
       <c r="F139">
-        <v>11.03</v>
+        <v>8.99</v>
       </c>
       <c r="G139" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="B140" s="1">
-        <v>6941057409702</v>
+        <v>4005556167197</v>
       </c>
       <c r="C140" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="D140" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="E140">
         <v>1</v>
       </c>
       <c r="F140">
-        <v>10.95</v>
+        <v>39.99</v>
       </c>
       <c r="G140" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
       <c r="B141" s="1">
-        <v>8429551711616</v>
+        <v>8005125392797</v>
       </c>
       <c r="C141" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="D141" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="E141">
         <v>1</v>
       </c>
       <c r="F141">
-        <v>10.6</v>
+        <v>46.42</v>
       </c>
       <c r="G141" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="B142" s="1">
-        <v>4009847083005</v>
+        <v>7312350338843</v>
       </c>
       <c r="C142" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="D142" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="E142">
         <v>1</v>
       </c>
       <c r="F142">
-        <v>10.49</v>
+        <v>29.99</v>
       </c>
       <c r="G142" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="B143" s="1">
-        <v>6942138907872</v>
+        <v>4001167831915</v>
       </c>
       <c r="C143" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="D143" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="E143">
         <v>1</v>
       </c>
       <c r="F143">
-        <v>10.39</v>
+        <v>19.99</v>
       </c>
       <c r="G143" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" t="s">
-        <v>412</v>
-[...1 lines deleted...]
-      <c r="B144" s="1"/>
+        <v>406</v>
+      </c>
+      <c r="B144" s="1">
+        <v>889698557351</v>
+      </c>
       <c r="C144" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="D144" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="E144">
         <v>1</v>
       </c>
       <c r="F144">
-        <v>10.36</v>
+        <v>15.0</v>
       </c>
       <c r="G144" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" t="s">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="B145" s="1">
-        <v>8717775443056</v>
+        <v>3417765376047</v>
       </c>
       <c r="C145" t="s">
-        <v>416</v>
+        <v>410</v>
       </c>
       <c r="D145" t="s">
-        <v>417</v>
+        <v>411</v>
       </c>
       <c r="E145">
         <v>1</v>
       </c>
       <c r="F145">
-        <v>9.99</v>
+        <v>16.61</v>
       </c>
       <c r="G145" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="B146" s="1">
-        <v>752575835463</v>
+        <v>5010993812851</v>
       </c>
       <c r="C146" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
       <c r="D146" t="s">
-        <v>420</v>
+        <v>414</v>
       </c>
       <c r="E146">
         <v>1</v>
       </c>
       <c r="F146">
-        <v>9.99</v>
+        <v>14.99</v>
       </c>
       <c r="G146" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="B147" s="1">
-        <v>4012948043403</v>
+        <v>4009803001210</v>
       </c>
       <c r="C147" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="D147" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="E147">
         <v>1</v>
       </c>
       <c r="F147">
-        <v>9.95</v>
+        <v>11.97</v>
       </c>
       <c r="G147" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" t="s">
-        <v>424</v>
+        <v>418</v>
       </c>
       <c r="B148" s="1">
-        <v>78257574223</v>
+        <v>8720077190436</v>
       </c>
       <c r="C148" t="s">
-        <v>425</v>
+        <v>419</v>
       </c>
       <c r="D148" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="E148">
         <v>1</v>
       </c>
       <c r="F148">
-        <v>9.49</v>
+        <v>29.99</v>
       </c>
       <c r="G148" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="B149" s="1">
-        <v>78257574223</v>
+        <v>3032161812021</v>
       </c>
       <c r="C149" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="D149" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E149">
         <v>1</v>
       </c>
       <c r="F149">
-        <v>9.49</v>
+        <v>11.99</v>
       </c>
       <c r="G149" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="B150" s="1">
-        <v>4052025276805</v>
+        <v>4894680013032</v>
       </c>
       <c r="C150" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="D150" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="E150">
         <v>1</v>
       </c>
       <c r="F150">
-        <v>9.24</v>
+        <v>7.11</v>
       </c>
       <c r="G150" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="B151" s="1">
-        <v>4006942884605</v>
+        <v>778988398821</v>
       </c>
       <c r="C151" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="D151" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="E151">
         <v>1</v>
       </c>
       <c r="F151">
-        <v>8.99</v>
+        <v>15.99</v>
       </c>
       <c r="G151" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="B152" s="1">
-        <v>4002051682583</v>
+        <v>8710126198131</v>
       </c>
       <c r="C152" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="D152" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="E152">
         <v>1</v>
       </c>
       <c r="F152">
-        <v>8.49</v>
+        <v>18.99</v>
       </c>
       <c r="G152" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" t="s">
-        <v>437</v>
-[...1 lines deleted...]
-      <c r="B153" s="1"/>
+        <v>433</v>
+      </c>
+      <c r="B153" s="1">
+        <v>3380743089195</v>
+      </c>
       <c r="C153" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="D153" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="E153">
         <v>1</v>
       </c>
       <c r="F153">
-        <v>8.44</v>
+        <v>14.99</v>
       </c>
       <c r="G153" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="B154" s="1">
-        <v>7610877273136</v>
+        <v>3417765473050</v>
       </c>
       <c r="C154" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="D154" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="E154">
         <v>1</v>
       </c>
       <c r="F154">
-        <v>7.99</v>
+        <v>69.99</v>
       </c>
       <c r="G154" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" t="s">
-        <v>443</v>
-[...3 lines deleted...]
-      </c>
+        <v>439</v>
+      </c>
+      <c r="B155" s="1"/>
       <c r="C155" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="D155" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="E155">
         <v>1</v>
       </c>
       <c r="F155">
-        <v>7.7</v>
+        <v>8.44</v>
       </c>
       <c r="G155" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" t="s">
+        <v>442</v>
+      </c>
+      <c r="B156" s="1">
+        <v>3417765410048</v>
+      </c>
+      <c r="C156" t="s">
         <v>443</v>
       </c>
-      <c r="B156" s="1">
-[...2 lines deleted...]
-      <c r="C156" t="s">
+      <c r="D156" t="s">
         <v>444</v>
       </c>
-      <c r="D156" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E156">
         <v>1</v>
       </c>
       <c r="F156">
-        <v>7.7</v>
+        <v>99.99</v>
       </c>
       <c r="G156" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" t="s">
+        <v>442</v>
+      </c>
+      <c r="B157" s="1">
+        <v>3417765410048</v>
+      </c>
+      <c r="C157" t="s">
         <v>443</v>
       </c>
-      <c r="B157" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="D157" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="E157">
         <v>1</v>
       </c>
       <c r="F157">
-        <v>7.7</v>
+        <v>99.99</v>
       </c>
       <c r="G157" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="B158" s="1">
-        <v>5056275129934</v>
+        <v>3417765210747</v>
       </c>
       <c r="C158" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="D158" t="s">
         <v>448</v>
       </c>
       <c r="E158">
         <v>1</v>
       </c>
       <c r="F158">
-        <v>7.7</v>
+        <v>76.33</v>
       </c>
       <c r="G158" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="B159" s="1">
-        <v>5056275129934</v>
+        <v>4006592068448</v>
       </c>
       <c r="C159" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="D159" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="E159">
         <v>1</v>
       </c>
       <c r="F159">
-        <v>7.7</v>
+        <v>13.18</v>
       </c>
       <c r="G159" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="B160" s="1">
-        <v>4001750649675</v>
+        <v>5010993896769</v>
       </c>
       <c r="C160" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="D160" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="E160">
         <v>1</v>
       </c>
       <c r="F160">
-        <v>7.49</v>
+        <v>41.53</v>
       </c>
       <c r="G160" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="B161" s="1">
-        <v>8431250105474</v>
+        <v>3380743091303</v>
       </c>
       <c r="C161" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="D161" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="E161">
         <v>1</v>
       </c>
       <c r="F161">
-        <v>7.31</v>
+        <v>24.65</v>
       </c>
       <c r="G161" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="B162" s="1">
-        <v>4894680013032</v>
+        <v>3380743092256</v>
       </c>
       <c r="C162" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="D162" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E162">
         <v>1</v>
       </c>
       <c r="F162">
-        <v>7.11</v>
+        <v>100.76</v>
       </c>
       <c r="G162" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="B163" s="1">
-        <v>5056219037554</v>
+        <v>3700802104537</v>
       </c>
       <c r="C163" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="D163" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E163">
         <v>1</v>
       </c>
       <c r="F163">
-        <v>7.06</v>
+        <v>71.18</v>
       </c>
       <c r="G163" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="B164" s="1">
-        <v>4001504514341</v>
+        <v>5702017155067</v>
       </c>
       <c r="C164" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="D164" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E164">
         <v>1</v>
       </c>
       <c r="F164">
-        <v>6.99</v>
+        <v>14.99</v>
       </c>
       <c r="G164" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="B165" s="1">
-        <v>810029967211</v>
+        <v>3558380088240</v>
       </c>
       <c r="C165" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="D165" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E165">
         <v>1</v>
       </c>
       <c r="F165">
-        <v>6.84</v>
+        <v>40.63</v>
       </c>
       <c r="G165" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="B166" s="1">
-        <v>4029753126184</v>
+        <v>820650808784</v>
       </c>
       <c r="C166" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="D166" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="E166">
         <v>1</v>
       </c>
       <c r="F166">
-        <v>6.68</v>
+        <v>5.79</v>
       </c>
       <c r="G166" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="B167" s="1">
-        <v>787799440070</v>
+        <v>4002051682583</v>
       </c>
       <c r="C167" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="D167" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="E167">
         <v>1</v>
       </c>
       <c r="F167">
-        <v>6.49</v>
+        <v>8.49</v>
       </c>
       <c r="G167" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="B168" s="1">
-        <v>4087205265041</v>
+        <v>195166104591</v>
       </c>
       <c r="C168" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="D168" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="E168">
         <v>1</v>
       </c>
       <c r="F168">
-        <v>6.19</v>
+        <v>242.23</v>
       </c>
       <c r="G168" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" t="s">
+        <v>476</v>
+      </c>
+      <c r="B169" s="1">
+        <v>195166104591</v>
+      </c>
+      <c r="C169" t="s">
         <v>477</v>
-      </c>
-[...4 lines deleted...]
-        <v>478</v>
       </c>
       <c r="D169" t="s">
         <v>479</v>
       </c>
       <c r="E169">
         <v>1</v>
       </c>
       <c r="F169">
-        <v>6.0</v>
+        <v>242.23</v>
       </c>
       <c r="G169" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" t="s">
         <v>480</v>
       </c>
-      <c r="B170" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="B170" s="1"/>
       <c r="C170" t="s">
         <v>481</v>
       </c>
       <c r="D170" t="s">
         <v>482</v>
       </c>
       <c r="E170">
         <v>1</v>
       </c>
       <c r="F170">
-        <v>5.79</v>
+        <v>17.49</v>
       </c>
       <c r="G170" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" t="s">
         <v>483</v>
       </c>
-      <c r="B171" s="1"/>
+      <c r="B171" s="1">
+        <v>8720254864259</v>
+      </c>
       <c r="C171" t="s">
         <v>484</v>
       </c>
       <c r="D171" t="s">
         <v>485</v>
       </c>
       <c r="E171">
         <v>1</v>
       </c>
       <c r="F171">
-        <v>5.63</v>
+        <v>17.38</v>
       </c>
       <c r="G171" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" t="s">
         <v>486</v>
       </c>
-      <c r="B172" s="1"/>
+      <c r="B172" s="1">
+        <v>4033477903938</v>
+      </c>
       <c r="C172" t="s">
         <v>487</v>
       </c>
       <c r="D172" t="s">
         <v>488</v>
       </c>
       <c r="E172">
         <v>1</v>
       </c>
       <c r="F172">
-        <v>5.63</v>
+        <v>17.08</v>
       </c>
       <c r="G172" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" t="s">
         <v>489</v>
       </c>
       <c r="B173" s="1">
-        <v>3609510003968</v>
+        <v>4010070598075</v>
       </c>
       <c r="C173" t="s">
         <v>490</v>
       </c>
       <c r="D173" t="s">
         <v>491</v>
       </c>
       <c r="E173">
         <v>1</v>
       </c>
       <c r="F173">
-        <v>5.25</v>
+        <v>26.53</v>
       </c>
       <c r="G173" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" t="s">
         <v>492</v>
       </c>
       <c r="B174" s="1">
-        <v>4260278550973</v>
+        <v>5010993936694</v>
       </c>
       <c r="C174" t="s">
         <v>493</v>
       </c>
       <c r="D174" t="s">
         <v>494</v>
       </c>
       <c r="E174">
         <v>1</v>
       </c>
       <c r="F174">
-        <v>4.99</v>
+        <v>20.99</v>
       </c>
       <c r="G174" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" t="s">
         <v>495</v>
       </c>
       <c r="B175" s="1">
-        <v>6941057455464</v>
+        <v>3558380094326</v>
       </c>
       <c r="C175" t="s">
         <v>496</v>
       </c>
       <c r="D175" t="s">
         <v>497</v>
       </c>
       <c r="E175">
         <v>1</v>
       </c>
       <c r="F175">
-        <v>4.19</v>
+        <v>24.99</v>
       </c>
       <c r="G175" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" t="s">
         <v>498</v>
       </c>
       <c r="B176" s="1">
-        <v>7610877306483</v>
+        <v>4251357630785</v>
       </c>
       <c r="C176" t="s">
         <v>499</v>
       </c>
       <c r="D176" t="s">
         <v>500</v>
       </c>
       <c r="E176">
         <v>1</v>
       </c>
       <c r="F176">
-        <v>2.54</v>
+        <v>24.99</v>
       </c>
       <c r="G176" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" t="s">
         <v>501</v>
       </c>
       <c r="B177" s="1">
-        <v>4260668730688</v>
+        <v>5010994134754</v>
       </c>
       <c r="C177" t="s">
         <v>502</v>
       </c>
       <c r="D177" t="s">
         <v>503</v>
       </c>
       <c r="E177">
         <v>1</v>
       </c>
       <c r="F177">
-        <v>2.34</v>
+        <v>33.5</v>
       </c>
       <c r="G177" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" t="s">
         <v>504</v>
       </c>
       <c r="B178" s="1">
-        <v>4050498234346</v>
+        <v>8007905028803</v>
       </c>
       <c r="C178" t="s">
         <v>505</v>
       </c>
       <c r="D178" t="s">
         <v>506</v>
       </c>
       <c r="E178">
         <v>1</v>
       </c>
       <c r="F178">
-        <v>1.99</v>
+        <v>16.9</v>
       </c>
       <c r="G178" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" t="s">
         <v>507</v>
       </c>
-      <c r="B179" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="B179" s="1"/>
       <c r="C179" t="s">
         <v>508</v>
       </c>
       <c r="D179" t="s">
         <v>509</v>
       </c>
       <c r="E179">
         <v>1</v>
       </c>
       <c r="F179">
-        <v>0.89</v>
+        <v>13.2</v>
       </c>
       <c r="G179" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>