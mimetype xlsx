--- v0 (2026-02-09)
+++ v1 (2026-04-10)
@@ -35,1524 +35,1524 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="499">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
+    <t>KidsMedia 22227 My First Car Keys, Multi</t>
+  </si>
+  <si>
+    <t>B08XZ795MJ</t>
+  </si>
+  <si>
+    <t>LPNHE673683268</t>
+  </si>
+  <si>
+    <t>spL01ml2L63</t>
+  </si>
+  <si>
+    <t>Joy Toy 19380 Tischlampe Disney Frozen 2 Lampe, Zeichentrickfilm, Mehrfarbig</t>
+  </si>
+  <si>
+    <t>B00RVILWBA</t>
+  </si>
+  <si>
+    <t>LPNHE663920729</t>
+  </si>
+  <si>
+    <t>Cactus Ballerino - Giocattolo Per Bambini Pupazzo che ripete Peluche A Forma Di Cactus Che Balla e Ripete, Cactus Giocattolo Per L'educazione Motoria Dei Bambini - Ambioph</t>
+  </si>
+  <si>
+    <t>B08T1VYTHL</t>
+  </si>
+  <si>
+    <t>LPNA008296533</t>
+  </si>
+  <si>
+    <t>Pianoforte Bambino Digitale Elettrico, 37 Tasti Tastiera Portatile Pianoforte con Microfono Pianoforte Strumento Musicale Regalo per Bambini Ragazze Ragazzi Principianti 3 4 5 6 7Anni, Rosa</t>
+  </si>
+  <si>
+    <t>B09M3XZYPK</t>
+  </si>
+  <si>
+    <t>LPNHE661113265</t>
+  </si>
+  <si>
+    <t>5 Figuren 6 cm mit beweglichen FlÃ¼geln</t>
+  </si>
+  <si>
+    <t>B08KHJBQM7</t>
+  </si>
+  <si>
+    <t>LPNHE664038777</t>
+  </si>
+  <si>
+    <t>Oderra Voiture TÃ©lÃ©commandÃ©e, 360Â° Rotation RC Voiture TÃ©lÃ©commandÃ©e Tout Terrain, 2.4Ghz RC Voiture de Course Tout Terrain avec Batterie Rechargeable Cadeau GarÃ§on Fille Ado Rouge</t>
+  </si>
+  <si>
+    <t>B09KPQ4XPX</t>
+  </si>
+  <si>
+    <t>LPNIC071460368</t>
+  </si>
+  <si>
+    <t>RC Voiture TelecommandÃ© Enfant 360Â°Rotation Stunt Car 2.4GHz Voiture Radiocommandee avec LED 4WD Buggy Course Rapide ï¼Œ Voiture Jeux ExtÃ©rieur Jouet GarÃ§on Fille 3 4 5 6 7 8 9 12 Ans (Rouge</t>
+  </si>
+  <si>
+    <t>B09DYQJY1T</t>
+  </si>
+  <si>
+    <t>LPNIC071288221</t>
+  </si>
+  <si>
+    <t>KÃ¤the Kruse 87414 Lamm Mojo Spieluhr</t>
+  </si>
+  <si>
+    <t>B01BM2WOOE</t>
+  </si>
+  <si>
+    <t>LPNHE664585934</t>
+  </si>
+  <si>
+    <t>Lumicalin, Peluche Ours 30 cm, s'Illumine de toutes les Couleurs, 3 Berceuses incluses, ModÃ¨le Blanc, Jouet pour Enfants dÃ¨s la naissance, LUL007</t>
+  </si>
+  <si>
+    <t>B01EAEK9CA</t>
+  </si>
+  <si>
+    <t>LPNHE673840731</t>
+  </si>
+  <si>
+    <t>STOTOY Bateaux Telecommander pour Adultes et Enfants, Bateau de Course TÃ©lÃ©commandÃ© Electronique Ã  Grande Vitesse avec 2 Batteries Rechargeables, Bateaux IntÃ©rieurs / ExtÃ©rieurs pour Piscines et Lacs</t>
+  </si>
+  <si>
+    <t>B094J253Y8</t>
+  </si>
+  <si>
+    <t>LPNIC071485437</t>
+  </si>
+  <si>
+    <t>Voiture telecommande Enfants - 1:16 4WD Tout-Terrain 2.4Ghz RadiocommandÃ© Crawler, 15km/h Haute Vitesse Voiture de Course, Anniversaire NoÃ«l Cadeau pour Filles et GarÃ§ons 5-12 Ans, 2 Batteries</t>
+  </si>
+  <si>
+    <t>B08FWXZ2SN</t>
+  </si>
+  <si>
+    <t>LPNIC071433703</t>
+  </si>
+  <si>
+    <t>Black stories - Daily Disasters Edition: 50 czarnych zagadek wokół najgrubszych prawdziwych bajek</t>
+  </si>
+  <si>
+    <t>LPNHE669767945</t>
+  </si>
+  <si>
+    <t>Manhattan Toy 200970 Classic Skwish klasyczna zabawka do ćwiczeń, rozmiar uniwersalny Klasyczny</t>
+  </si>
+  <si>
+    <t>B00008XY4A</t>
+  </si>
+  <si>
+    <t>LPNHE664562959</t>
+  </si>
+  <si>
+    <t>Piatnik 2966 - taca z kostkami do gry z oczkami Pojedynczy</t>
+  </si>
+  <si>
+    <t>B0002HYTJY</t>
+  </si>
+  <si>
+    <t>LPNHE670149136</t>
+  </si>
+  <si>
+    <t>Smiffys Pirat</t>
+  </si>
+  <si>
+    <t>B000H3RFVM</t>
+  </si>
+  <si>
+    <t>LPNHE673771637</t>
+  </si>
+  <si>
+    <t>Freds Swim Academy Unisex Kółko do Nauki Pływania dla Dzieci, Czerwony, dla dzieci do 4 lat, 10102 Classic rot (bis 15 kg)</t>
+  </si>
+  <si>
+    <t>B000H612Y0</t>
+  </si>
+  <si>
+    <t>LPNHE670829957</t>
+  </si>
+  <si>
+    <t>Flipper Swimsafe 1010 - Skrzydła wodne dla niemowląt od 12 miesięcy, bezpieczna pomoc w pływaniu z rdzeniem z niełamliwej pianki PE do nauki pływania</t>
+  </si>
+  <si>
+    <t>B000JWJDXY</t>
+  </si>
+  <si>
+    <t>LPNHE673780013</t>
+  </si>
+  <si>
+    <t>LPNHE663821257</t>
+  </si>
+  <si>
+    <t>LPNHE673779856</t>
+  </si>
+  <si>
+    <t>Drewniane jedzenie do zabawy - Pretend Play Sklep spożywczy - sałata (pojedyncza) od Erzi</t>
+  </si>
+  <si>
+    <t>B000NPXSBA</t>
+  </si>
+  <si>
+    <t>LPNHE673412202</t>
+  </si>
+  <si>
+    <t>Theo Klein 2990 – zasilana na baterie sygnalizacja świetlna, wysokość około 72 cm</t>
+  </si>
+  <si>
+    <t>B000OZ0A24</t>
+  </si>
+  <si>
+    <t>LPNHE664570958</t>
+  </si>
+  <si>
+    <t>Karten-Mischmaschine elektrisch Elektryczny</t>
+  </si>
+  <si>
+    <t>B000OZL9HY</t>
+  </si>
+  <si>
+    <t>LPNHE663993075</t>
+  </si>
+  <si>
+    <t>LPNHE673663161</t>
+  </si>
+  <si>
+    <t>Theo Klein 6722 Zestaw mopa Vileda, 3-częściowy I W komplecie mop i wiadro z przystawką I Zabawki dla dzieci od 3. roku życia</t>
+  </si>
+  <si>
+    <t>B000T8W6CI</t>
+  </si>
+  <si>
+    <t>LPNHE672896441</t>
+  </si>
+  <si>
+    <t>Rubie's Oficjalny kostium damski Batgirl 10-12 Czarny</t>
+  </si>
+  <si>
+    <t>B000V3WXL0</t>
+  </si>
+  <si>
+    <t>LPNHE664289886</t>
+  </si>
+  <si>
+    <t>Noris 606076341 - liczenie (1.+2. klasa), gra dla dzieci</t>
+  </si>
+  <si>
+    <t>B00111TX5A</t>
+  </si>
+  <si>
+    <t>LPNHE662073979</t>
+  </si>
+  <si>
+    <t>Wolfcraft 6197000 Stół do Wyrzynarki, Srebrny, 32 x 4.1 x 30 cm, MGDL3PM/A</t>
+  </si>
+  <si>
+    <t>B0011KXNC0</t>
+  </si>
+  <si>
+    <t>LPNHE673352237</t>
+  </si>
+  <si>
+    <t>Theo Klein 9578 Toster Bosch | Z mechaniczną funkcją opiekania | W zestawie 2 kromki chleba do opiekania | Zabawka przeznaczona dla dzieci powyżej 3. roku życia</t>
+  </si>
+  <si>
+    <t>B0014QOQBS</t>
+  </si>
+  <si>
+    <t>LPNHE661953243</t>
+  </si>
+  <si>
+    <t>Idena 8274021 - Serpentyny papierowe, 3 rolki, wielokolorowe, dekoracja, urodziny, karnawał, impreza tematyczna</t>
+  </si>
+  <si>
+    <t>B001B3Y8C6</t>
+  </si>
+  <si>
+    <t>LPNHE670250870</t>
+  </si>
+  <si>
+    <t>GLOREX 6 2220 057 - Drut do owijania, 0,65 mm, 100 g, czarny wyżarzany, do rękodzieła i wiązania kompozycji kwiatowych i wieńców</t>
+  </si>
+  <si>
+    <t>B002MTYTZY</t>
+  </si>
+  <si>
+    <t>LPNHE663923111</t>
+  </si>
+  <si>
+    <t>LPNHE663923112</t>
+  </si>
+  <si>
+    <t>Smiffy's - nadmuchiwana palma, 91 cm</t>
+  </si>
+  <si>
+    <t>B0040AA5BK</t>
+  </si>
+  <si>
+    <t>LPNHE663729329</t>
+  </si>
+  <si>
+    <t>Intex Mesh Mat - Amaca gonfiabile ad acqua - 178 x 94 cm - Colori assortiti</t>
+  </si>
+  <si>
+    <t>B004CLZRM4</t>
+  </si>
+  <si>
+    <t>LPNHE662036903</t>
+  </si>
+  <si>
+    <t>Wild Republic 10880 Lemur z pierścieniem ogonem, pluszowe, przytulanki, miękkie zabawki, prezenty dla dzieci, 20 cm</t>
+  </si>
+  <si>
+    <t>B00705X1ZY</t>
+  </si>
+  <si>
+    <t>LPNHE662079426</t>
+  </si>
+  <si>
+    <t>Brettspiel Master Logic, goki basic.: 21 x 12 x 2 cm, Holz, per Stück</t>
+  </si>
+  <si>
+    <t>B008SSPOUC</t>
+  </si>
+  <si>
+    <t>LPNHE663915082</t>
+  </si>
+  <si>
+    <t>Lexibook Disney Junior Minnie Mouse słuchawki stereo, siła przyjazna dzieciom, składane i regulowane, różowe/białe, HP010MN Myszka Minnie</t>
+  </si>
+  <si>
+    <t>B009TPL5AG</t>
+  </si>
+  <si>
+    <t>LPNIC071816477</t>
+  </si>
+  <si>
+    <t>Melissa &amp; Doug Suspend | Gra dla dzieci i dorosłych | Gry rodzinne | Gra na równowagę | Gry w domu, podróży i na świeżym powietrzu | Gra familijna | Prezent dla chłopców, dziewczynek I dorosłych Zawiesić</t>
+  </si>
+  <si>
+    <t>B00BEW2HVS</t>
+  </si>
+  <si>
+    <t>LPNHE664668310</t>
+  </si>
+  <si>
+    <t>Ravensburger tiptoi Spiel_00560_Dein Körper und Du_Gra edukacyjna od 4 lat dla 1-4 graczy, gra wiedzy o ludzkim ciele</t>
+  </si>
+  <si>
+    <t>B00C3TJV3I</t>
+  </si>
+  <si>
+    <t>LPNHE673416226</t>
+  </si>
+  <si>
+    <t>Theo Klein 7901 Dziecięca maszyna do szycia Fashion Passion | Z pedał nożny, 2 poziomy prędkości i liczne akcesoria | Zabawki dla dzieci od 8 lat</t>
+  </si>
+  <si>
+    <t>B00IYZ6JHQ</t>
+  </si>
+  <si>
+    <t>LPNHE663870969</t>
+  </si>
+  <si>
+    <t>My Little Pony Magiczna muzyka piewa wzd u boomboxu</t>
+  </si>
+  <si>
+    <t>B00O7Z2LD8</t>
+  </si>
+  <si>
+    <t>LPNHE673478196</t>
+  </si>
+  <si>
+    <t>LPNHE673478195</t>
+  </si>
+  <si>
+    <t>Classic Line 0612-107 - bransoletki świecące, 25 sztuk wraz z łącznikiem, kolorowe (25 Stück) 1er Pack</t>
+  </si>
+  <si>
+    <t>B00UYFQNHA</t>
+  </si>
+  <si>
+    <t>LPNHE664016694</t>
+  </si>
+  <si>
+    <t>Craze 52618 Mega pudełko tęczowe koraliki, wielokolorowe</t>
+  </si>
+  <si>
+    <t>B00V8KR2KW</t>
+  </si>
+  <si>
+    <t>LPNHE661782149</t>
+  </si>
+  <si>
+    <t>Play-Doh Wiaderko kreatywnosci</t>
+  </si>
+  <si>
+    <t>B00VI41SXA</t>
+  </si>
+  <si>
+    <t>LPNHE673416860</t>
+  </si>
+  <si>
+    <t>Barbie Lalka Syrenka ze świecącym ogonem DHC40 Syrenka świetlna</t>
+  </si>
+  <si>
+    <t>B015CCR1FW</t>
+  </si>
+  <si>
+    <t>LPNHE664281866</t>
+  </si>
+  <si>
+    <t>Eichhorn 100001364 - pociąg, regionalny pociąg 24 cm, 3-częściowy zestaw z certyfikatem FSC 100% drewno bukowe z certyfikatem FSC możliwość łączenia z prawie wszystkimi kolejami</t>
+  </si>
+  <si>
+    <t>B01CD4NE9O</t>
+  </si>
+  <si>
+    <t>LPNHE664782342</t>
+  </si>
+  <si>
+    <t>Janod - Doctor's Suitcase for Children - 10 Solid Wood Accessories Included - Prentend Play Toy - For children from the Age of 3, J06513, Red</t>
+  </si>
+  <si>
+    <t>B01GBY72DG</t>
+  </si>
+  <si>
+    <t>LPNHE664015249</t>
+  </si>
+  <si>
+    <t>Hasbro B9837EU4 Nerf N-Strike Elite Disruptor Blaster Zabawkowy, z Magazynkiem Bębnowym, Wielokolorowy Disruptor, z 6 strzałkami</t>
+  </si>
+  <si>
+    <t>B01MXLMEAP</t>
+  </si>
+  <si>
+    <t>LPNHE663897157</t>
+  </si>
+  <si>
+    <t>Simba 107114092 Zestaw Wiaderek Z Lodami, Wielokolorowe</t>
+  </si>
+  <si>
+    <t>B01MXV45ZD</t>
+  </si>
+  <si>
+    <t>LPNHE657852953</t>
+  </si>
+  <si>
+    <t>Simba Smartfon, Wielokolorowy, 104010002</t>
+  </si>
+  <si>
+    <t>B01N0L83XV</t>
+  </si>
+  <si>
+    <t>LPNHE663962589</t>
+  </si>
+  <si>
+    <t>Pink Metallic Finish Candles #2 Numer 2 2</t>
+  </si>
+  <si>
+    <t>B01N7TH9D7</t>
+  </si>
+  <si>
+    <t>LPNHE649407413</t>
+  </si>
+  <si>
+    <t>Simba 109251002 - Strażak Sam helikopter Wallaby II (34 cm, 6 miejsc siedzących) dla dzieci od 3 lat, z oryginalnym dźwiękiem, światłem, obrotowym wirnikiem, wciągarką linową i figurką Toma Thomasa,</t>
+  </si>
+  <si>
+    <t>B06VVKCCJH</t>
+  </si>
+  <si>
+    <t>LPNHE663721145</t>
+  </si>
+  <si>
+    <t>Melissa &amp; Doug Wooden Keys &amp; Cars Rescue Garage, Wooden Toys for 3 Year Old Boy Gifts, Toy Car Set &amp; Emergency Services Station, Toddler Toy Cars for 3+ Year Old Boys &amp; Girls 3 4 5 7</t>
+  </si>
+  <si>
+    <t>B06Y1DM6MR</t>
+  </si>
+  <si>
+    <t>LPNHE663993065</t>
+  </si>
+  <si>
+    <t>JeuJura 8124 – Coffret de klasyczna gra 150, reguły – kamienie do zabawy z drewna</t>
+  </si>
+  <si>
+    <t>B06Y27LZVS</t>
+  </si>
+  <si>
+    <t>LPNHE661959624</t>
+  </si>
+  <si>
+    <t>Feuerwehrmann Sam transparente Trinkflasche mit Strohhalm, 430 ml</t>
+  </si>
+  <si>
+    <t>B07212ZK1J</t>
+  </si>
+  <si>
+    <t>LPNHE664048540</t>
+  </si>
+  <si>
+    <t>Hape Penguin Musical Wobbler, Colourful Wobbling Melody, Roly-Poly Toy for Kids 6 Months+</t>
+  </si>
+  <si>
+    <t>B07217GBJB</t>
+  </si>
+  <si>
+    <t>LPNHE663915094</t>
+  </si>
+  <si>
+    <t>Wow Wee 3723 Małpka Sydney, Niebiesko/Zielony, 8 x 8 x 12.5 cm</t>
+  </si>
+  <si>
+    <t>B0759ZYCNK</t>
+  </si>
+  <si>
+    <t>LPNHE669765668</t>
+  </si>
+  <si>
+    <t>Jewelkeeper - Music Box Pudełko na biżuterię dla dziewczynek z wirującym jednorożcem, tęczowy wzór - The Beautiful Dreamer Melody Unicornio Azul Con Arco Iris</t>
+  </si>
+  <si>
+    <t>B075MGFZV4</t>
+  </si>
+  <si>
+    <t>LPNHE670681650</t>
+  </si>
+  <si>
+    <t>Super Soaker Twin Tide pistolet na wodę z podwójną funkcją pompowania, duży zbiornik na wodę 1,4 l, łatwe napełnianie SOA TWIN TIDE</t>
+  </si>
+  <si>
+    <t>B076D91Y38</t>
+  </si>
+  <si>
+    <t>LPNHE672761771</t>
+  </si>
+  <si>
+    <t>Craze Blade 10259 zestaw startowy, bączek do walki z metalu z wyrzutnią dla dzieci Zestaw startowy Blade</t>
+  </si>
+  <si>
+    <t>B076H5G99X</t>
+  </si>
+  <si>
+    <t>LPNHE667879808</t>
+  </si>
+  <si>
+    <t>Nenuco de Famosa 700014070 lalka dla niemowląt, wielokolorowa</t>
+  </si>
+  <si>
+    <t>B078WQK7X1</t>
+  </si>
+  <si>
+    <t>LPNHE661442382</t>
+  </si>
+  <si>
+    <t>Bestway 41099 Pretty Pink Flamingo Rider pływackie zwierzątko dla dzieci, 145 x 121 cm</t>
+  </si>
+  <si>
+    <t>B078XXYNNL</t>
+  </si>
+  <si>
+    <t>LPNHE673329662</t>
+  </si>
+  <si>
+    <t>Ginger Ray White Faux Flower Wedding Day Photobooth Rustykalny kraj, biały tło kwiatowe</t>
+  </si>
+  <si>
+    <t>B078YY2JGW</t>
+  </si>
+  <si>
+    <t>LPNHE666272416</t>
+  </si>
+  <si>
+    <t>LPNHE666272417</t>
+  </si>
+  <si>
+    <t>PLAYMOBIL City Action 9463 pojazd drabinkowy ze światłem i dźwiękiem, od 5 lat</t>
+  </si>
+  <si>
+    <t>B079N37M6C</t>
+  </si>
+  <si>
+    <t>LPNHE673771715</t>
+  </si>
+  <si>
+    <t>Canal Toys Style for Ever Einhornfigur zum Selbstgestalten - Wunderschönes Unicorn Spielzeug für Mädchen - Einhorn Figur zum Bemalen mit Aufkleber OFG 106 Weiß Einhorn Glow</t>
+  </si>
+  <si>
+    <t>B07B4LHPP7</t>
+  </si>
+  <si>
+    <t>LPNIC071573578</t>
+  </si>
+  <si>
+    <t>Kögler 75943 - Labertier smok Rupert, ok. 20 cm wielkości, mówiące pluszowe zwierzątko z funkcją nagrywania i odtwarzania, plapperuje wszystko zabawnie i porusza się, zasilany bateriami</t>
+  </si>
+  <si>
+    <t>B07CTJCC7K</t>
+  </si>
+  <si>
+    <t>LPNHE663924661</t>
+  </si>
+  <si>
+    <t>Banzai Pas wodny zjezdzalnia 488 cm ze zraszaczem dl. x 71 cm szer</t>
+  </si>
+  <si>
+    <t>B07DJCZQCW</t>
+  </si>
+  <si>
+    <t>LPNHE664092180</t>
+  </si>
+  <si>
+    <t>Barbie Dreamtopia Jednorożec Magiczne Włosy ze światełkami i dźwiękami, biały z różową grzywą i ogonem, wspaniały prezent dla dzieci w wieku 3–7 lat, GFH60</t>
+  </si>
+  <si>
+    <t>B07FDFBZVR</t>
+  </si>
+  <si>
+    <t>LPNHE663916932</t>
+  </si>
+  <si>
+    <t>NERF Super Soaker Piranha wyrzutnia wodna Pirania</t>
+  </si>
+  <si>
+    <t>B07FK1NN7H</t>
+  </si>
+  <si>
+    <t>LPNHE663852569</t>
+  </si>
+  <si>
+    <t>LPNHE663852570</t>
+  </si>
+  <si>
+    <t>LPNHE663852568</t>
+  </si>
+  <si>
+    <t>Desire Deluxe Kreda do farbowania włosów dla dziewcząt, zabawka na Boże Narodzenie, 10 zmywalnych pisaków do farbowania włosów, na karnawał, dla dzieci w wieku od 3, 4, 5, 6, 7, 8, 9, 11 lat</t>
+  </si>
+  <si>
+    <t>B07FTGLWDR</t>
+  </si>
+  <si>
+    <t>LPNHE650126906</t>
+  </si>
+  <si>
+    <t>Plus-Plus Basic Metalowa Walizeczka, 600 elementów, klocki, zestawy do budowania, dla dzieci, kreatywna zabawa, 3+</t>
+  </si>
+  <si>
+    <t>B07H8MBY38</t>
+  </si>
+  <si>
+    <t>LPNHE650745260</t>
+  </si>
+  <si>
+    <t>PLAYMOBIL DreamWorks Dragons 70038 cienie do powiek i smoki z dziećmi, od 4 lat</t>
+  </si>
+  <si>
+    <t>B07JMCBHSF</t>
+  </si>
+  <si>
+    <t>LPNHE663791630</t>
+  </si>
+  <si>
+    <t>BLOKO - 503625-150-częściowy zestaw 'BLOKO' z 2 płytami do gry i 2 figurkami rodzinnymi - od 12 miesięcy - Made in Europe - Zabawka budowlana</t>
+  </si>
+  <si>
+    <t>B07KWCX4C9</t>
+  </si>
+  <si>
+    <t>LPNIC071482270</t>
+  </si>
+  <si>
+    <t>Relaxdays 10024991_93, brązowy koń do skakania, z pompką, do 50 kg, kucyk do skakania, bez BPA, dla dzieci, zabawka do skakania, 48 x 26 x 58 cm</t>
+  </si>
+  <si>
+    <t>B07L6G3QF6</t>
+  </si>
+  <si>
+    <t>LPNHE663938624</t>
+  </si>
+  <si>
+    <t>Super soaker E6875EU4 Fortnite HC-E Nerf Spielzeug-Wasserblaster – Überraschendes Nassspritzen – Kapazität von 218 ml – Für Jugendliche und Erwachsene, Mehrfarbig, Box size: 28 x 23 x 6.5cm</t>
+  </si>
+  <si>
+    <t>B07M879YG3</t>
+  </si>
+  <si>
+    <t>LPNHE672771139</t>
+  </si>
+  <si>
+    <t>Perplexus Epic</t>
+  </si>
+  <si>
+    <t>B07MGRNKBT</t>
+  </si>
+  <si>
+    <t>LPNHE673184246</t>
+  </si>
+  <si>
+    <t>Barbie Dreamtopia Bajeczna Księżniczka Lalka, blondynka, ubrana w tęczową suknię balową z brokatem, ze szczotką i 5 akcesoriami, idealny prezent dla dzieci w wieku 3–7 lat, GFR45</t>
+  </si>
+  <si>
+    <t>B07MK7NNC6</t>
+  </si>
+  <si>
+    <t>LPNHE660959858</t>
+  </si>
+  <si>
+    <t>Superzings Rivals of Kaboom Zestaw Figurek Kolekcjonerskich, Wielokolorowy, Od 3 lat, MBXPSZ3D850IN00 komiks</t>
+  </si>
+  <si>
+    <t>B07MT57SYL</t>
+  </si>
+  <si>
+    <t>LPNHE673249233</t>
+  </si>
+  <si>
+    <t>Lexibook TW12PA Paw Patrol Helfer auf Vier Pfoten Chase Walkie-Talkies, Gürtelclip, Batterie, Blau/Rot, T.Única</t>
+  </si>
+  <si>
+    <t>B07NDQZHW3</t>
+  </si>
+  <si>
+    <t>LPNHE664662045</t>
+  </si>
+  <si>
+    <t>GUND Flappy L'ÉléphANT Interactive Pour Bébé - Bouge, Parle et Chante Pour le VOS Enfants - przytulanka słoń talia 30 cm - 6054176 - dziecko od 10 miesięcy</t>
+  </si>
+  <si>
+    <t>B07NW9248L</t>
+  </si>
+  <si>
+    <t>LPNHE673072042</t>
+  </si>
+  <si>
+    <t>VTech KidiZoom Duo DX kamera dziecięca z funkcją selfie i wideo, efektami, graniem, odtwarzaczem muzyki i wieloma innymi, dla dzieci w wieku 4-10 lat niebieski Pojedynczy</t>
+  </si>
+  <si>
+    <t>B07P7VVDLK</t>
+  </si>
+  <si>
+    <t>LPNHE635702301</t>
+  </si>
+  <si>
+    <t>Carrera RC Green Lizzard II I dla dzieci i dorosłych, chłopców i dziewcząt, pełna funkcja jazdy i kierowania, pojazd z pełnym zawieszeniem, opony pneumatyczne, przekładnia różnicowa, trwały akumulator</t>
+  </si>
+  <si>
+    <t>B07PRCWHY1</t>
+  </si>
+  <si>
+    <t>LPNHE664016165</t>
+  </si>
+  <si>
+    <t>Carrera RC Passion Impact 370160132 zdalnie sterowany samochód, żółty</t>
+  </si>
+  <si>
+    <t>B07PTV2XQH</t>
+  </si>
+  <si>
+    <t>LPNHE662034803</t>
+  </si>
+  <si>
+    <t>Dickie Toys 201104001 RC Tumbling Flippy, zdalnie sterowany samochód zabawkowy, rotacja i funkcja klapki, do użytku na zewnątrz i wewnątrz, z pilotem zdalnego sterowania, dla chłopców i dziewczynek, czarny, czerwony Pojedynczy</t>
+  </si>
+  <si>
+    <t>B07Q58VZRG</t>
+  </si>
+  <si>
+    <t>LPNHE664381697</t>
+  </si>
+  <si>
+    <t>deAO Narzędzia ogrodnicze - zestaw małego ogrodnika - 14 elementów - zestaw ogrodowy do sadzenia warzyw i kwiatków</t>
+  </si>
+  <si>
+    <t>B07Q61TGKS</t>
+  </si>
+  <si>
+    <t>LPNHE661953712</t>
+  </si>
+  <si>
+    <t>Lexibook LT010DP przy łóżku, lampa do sypialni dziecięcej z abażurem, kolorowe dekoracyjne światło dla maniaków z motywem księżniczki Disneya, superbohaterów, kreskówka, średnia</t>
+  </si>
+  <si>
+    <t>B07R6KL1CS</t>
+  </si>
+  <si>
+    <t>LPNHE650777439</t>
+  </si>
+  <si>
+    <t>EDWEKIN® Jedyne w swoim rodzaju koło do pływania dla niemowląt ze zdejmowaną osłoną przeciwsłoneczną, kaczka do pływania dla niemowląt z ochroną przeciwsłoneczną, koło do pływania dla niemowląt, małe Quacki S</t>
+  </si>
+  <si>
+    <t>B07S7KHBP4</t>
+  </si>
+  <si>
+    <t>LPNHE673617145</t>
+  </si>
+  <si>
+    <t>Lena 42625 - zestaw do haftowania obrazek z koniem, kompletny zestaw z ramką do haftowania, igła z metalu, przędza wełniana, kratka do haftowania z wstępnym nadrukiem i instrukcją (może nie być</t>
+  </si>
+  <si>
+    <t>B07SLMMJF4</t>
+  </si>
+  <si>
+    <t>LPNHE667038941</t>
+  </si>
+  <si>
+    <t>Mattel Games Budzik Kacka – dużo śmiechu na wieczór gier z toaletą, pumpel, kostką i żetonami w kropki, ogromna zabawa dla 2 do 4 graczy od 5 lat, GMV84 Niemcy wielokolorowa</t>
+  </si>
+  <si>
+    <t>B07T4RYT3Q</t>
+  </si>
+  <si>
+    <t>LPNHE673480949</t>
+  </si>
+  <si>
+    <t>Bestway BW43108-20 Hydro-Force Whitecap Rider Rider River, nadmuchiwany gumowy pierścień, zielony</t>
+  </si>
+  <si>
+    <t>B07TNNP46P</t>
+  </si>
+  <si>
+    <t>LPNHE663926700</t>
+  </si>
+  <si>
+    <t>Bestway Materac Dmuchany, Różowy, 160 x 84 cm, 43103</t>
+  </si>
+  <si>
+    <t>B07TPRCS4G</t>
+  </si>
+  <si>
+    <t>LPNHE672974347</t>
+  </si>
+  <si>
+    <t>LEGO NINJAGO Legacy 71700 Dżunglowy ścigacz (127 elementów)</t>
+  </si>
+  <si>
+    <t>B07W6QBJ84</t>
+  </si>
+  <si>
+    <t>LPNHE664289864</t>
+  </si>
+  <si>
+    <t>Barbie Dreamtopia Księżniczka Lodowa magia (30 cm) – z włosami blond i różowym pasemkiem, suknią w płatki śniegu z przemianą i szczotką do włosów, GKH26</t>
+  </si>
+  <si>
+    <t>B07XD6F52P</t>
+  </si>
+  <si>
+    <t>LPNHE663987060</t>
+  </si>
+  <si>
+    <t>small foot Klocki "Rainbow XL" z drewna, 12-częściowy łuk z 2 kulkami, od 1 roku, 11412 klocki xl</t>
+  </si>
+  <si>
+    <t>B07XDRVG99</t>
+  </si>
+  <si>
+    <t>LPNHE664860545</t>
+  </si>
+  <si>
+    <t>UNO Junior gra karciana z 56 kartami, prezent karcianka dla dzieci od 3 roku życia, GKF04</t>
+  </si>
+  <si>
+    <t>B07Y94Y3JL</t>
+  </si>
+  <si>
+    <t>LPNHE666849092</t>
+  </si>
+  <si>
+    <t>Exost 360 CROSS ROSE Zdalnie Sterowany Pojazd, Wielokolorowy, ‎Od 5 lat, ID20260</t>
+  </si>
+  <si>
+    <t>B07YQG11SZ</t>
+  </si>
+  <si>
+    <t>LPNIC071527475</t>
+  </si>
+  <si>
+    <t>Revell Control 23823 RC Quadcopter FIZZ, 4-kanałowy pilot zdalnego sterowania GHz, łatwe latanie, żyroskop, ochrona wirnika, zdalnie sterowany dron z poziomami prędkości, czerwony/czarny Mini Fizz</t>
+  </si>
+  <si>
+    <t>B07ZJDFMSF</t>
+  </si>
+  <si>
+    <t>LPNHE669593523</t>
+  </si>
+  <si>
+    <t>Hasbro Kto to jest? - Gra planszowa Dedukcja - wersja francuska</t>
+  </si>
+  <si>
+    <t>B07ZQN1DRH</t>
+  </si>
+  <si>
+    <t>LPNHE663733211</t>
+  </si>
+  <si>
+    <t>BUKI BE210 - Be Teens - biżuteria Kawaii</t>
+  </si>
+  <si>
+    <t>B07ZQWRB2F</t>
+  </si>
+  <si>
+    <t>LPNHE664583862</t>
+  </si>
+  <si>
+    <t>Play-Doh Fabryka czekolady z ciastoliny Play-Doh, dla dzieci w wieku od 3 lat, z 5 pojemnikami z ciastoliną Play-Doh, produkt nietoksyczny</t>
+  </si>
+  <si>
+    <t>B07ZYCB7S2</t>
+  </si>
+  <si>
+    <t>LPNHE664765318</t>
+  </si>
+  <si>
+    <t>thematys Kostium kowbojski w 10 różnych wariantach – 3-częściowy kapelusz, chusta i rewolwer – dla dorosłych, idealny na karnawał, Halloween i cosplay (styl 3)</t>
+  </si>
+  <si>
+    <t>B08134J1WH</t>
+  </si>
+  <si>
+    <t>LPNHE673620972</t>
+  </si>
+  <si>
+    <t>Kredki Staedtler Noris Color, 16 kolorów w opakowaniu Premium 1 szt. w opakowaniu</t>
+  </si>
+  <si>
+    <t>B082BF2G68</t>
+  </si>
+  <si>
+    <t>LPNHE664012600</t>
+  </si>
+  <si>
+    <t>Game Factory 646255 Verfuxt, gra detektywistyczna dla dzieci od 6 lat, gra dziecięca Pojedynczy</t>
+  </si>
+  <si>
+    <t>B082DTJZQR</t>
+  </si>
+  <si>
+    <t>LPNHE673128072</t>
+  </si>
+  <si>
+    <t>My English is under all pig: Das Funny Denglish Quiz</t>
+  </si>
+  <si>
+    <t>B082JRMNSL</t>
+  </si>
+  <si>
+    <t>LPNHE673396294</t>
+  </si>
+  <si>
+    <t>WIDMANN 11043 ? Kostium astronauty kosmonauta kosmiczny garnitur biały L pomarańczowy</t>
+  </si>
+  <si>
+    <t>B082XGXLW5</t>
+  </si>
+  <si>
+    <t>LPNHE664488800</t>
+  </si>
+  <si>
+    <t>Fisher-Price My Easy RC zdalnie sterowany pojazd na baterie z kontrolerem, dla dzieci od 3 do 7 lat, GVY94</t>
+  </si>
+  <si>
+    <t>B08442RTMX</t>
+  </si>
+  <si>
+    <t>LPNHE666175332</t>
+  </si>
+  <si>
+    <t>Winning Moves - TOP TRUMPS QUIZ – Marvel Quiz-Game – artykuł dla fanów Marvel – wiek 12+ – niemiecki Marvel Cinematic Universe</t>
+  </si>
+  <si>
+    <t>B0846BR6DK</t>
+  </si>
+  <si>
+    <t>LPNHE663820773</t>
+  </si>
+  <si>
+    <t>Monster Jam 6056227 Megalodon Storm Zdalnie Sterowany Pojazd, Wielokolorowy, Skala 1:15 Megalodon Storm Stary model</t>
+  </si>
+  <si>
+    <t>B0848KXPZ2</t>
+  </si>
+  <si>
+    <t>LPNHE662073753</t>
+  </si>
+  <si>
+    <t>LITTLE LIVE PETS FLAMING</t>
+  </si>
+  <si>
+    <t>B084NWRCGY</t>
+  </si>
+  <si>
+    <t>LPNHE661326458</t>
+  </si>
+  <si>
+    <t>Vtech Kidizoom Duo DX Aparat Cyfrowy Dla Dzieci, Różowy, 2,4", 80-520055</t>
+  </si>
+  <si>
+    <t>B0851F7N2Z</t>
+  </si>
+  <si>
+    <t>LPNHE635702230</t>
+  </si>
+  <si>
+    <t>Lalka modowa Rainbow High - Violet Willow - Fioletowa lalka z wyjątkowymi strojami, akcesoriami i stojakiem na lalkę - Rainbow High Seria 1 - Idealny prezent dla dziewczynek w wieku 6+</t>
+  </si>
+  <si>
+    <t>B085B34QGZ</t>
+  </si>
+  <si>
+    <t>LPNHE672896484</t>
+  </si>
+  <si>
+    <t>VTech 80-533264 zabawka do raczkowania i raczkowania ze słoniem</t>
+  </si>
+  <si>
+    <t>B085LQSCDV</t>
+  </si>
+  <si>
+    <t>LPNHE663951018</t>
+  </si>
+  <si>
+    <t>Zapf Creation 904336 BABY born Surprise Babies 5 - małe laleczki motylkowe z funkcją picia i pipipii, magiczna pielucha, buteleczka i certyfikat urodzenia, charakter nie do wyboru, 1 sztuka</t>
+  </si>
+  <si>
+    <t>B086BTC46L</t>
+  </si>
+  <si>
+    <t>LPNHE662036900</t>
+  </si>
+  <si>
+    <t>NATIONAL GEOGRAPHIC Hobby Rock Tumbler Kit – polerka do skał dla dzieci i dorosłych, trwała beczka z redukcją hałasu, kamienie, ziarnistość i nowa pianka klejnotowa dla błyszczącego wykończenia, fajne Zestaw hobby 2</t>
+  </si>
+  <si>
+    <t>B086Z6ZB7R</t>
+  </si>
+  <si>
+    <t>LPNHE663799037</t>
+  </si>
+  <si>
+    <t>Learning Resources Sortowanie Niespodzianka Pirat Skarb 30-Kawałek Zestaw</t>
+  </si>
+  <si>
+    <t>B088PF3H2S</t>
+  </si>
+  <si>
+    <t>LPNHE661180746</t>
+  </si>
+  <si>
+    <t>dV Giochi Bananagrams Duel, kolor biały, DVG9377</t>
+  </si>
+  <si>
+    <t>B0893ZYG9F</t>
+  </si>
+  <si>
+    <t>LPNHE663944913</t>
+  </si>
+  <si>
+    <t>JOYIN Zjeżdżalnia wodna z 2 deskami, zabawka na lato z wbudowanym spryskiwaczem, do zabawy na podwórku i na zewnątrz</t>
+  </si>
+  <si>
+    <t>B0895J4Z39</t>
+  </si>
+  <si>
+    <t>LPNHE661982905</t>
+  </si>
+  <si>
+    <t>Alexander 2434 - Emotionz, gra planszowa z emotikonami, gra w kości jako gra reakcyjna z 40 kostkami, gra rodzinna dla 2-5 graczy, gra towarzyska dla dorosłych i dzieci od 7 lat</t>
+  </si>
+  <si>
+    <t>B08BGRLDCB</t>
+  </si>
+  <si>
+    <t>LPNHE664583857</t>
+  </si>
+  <si>
+    <t>Lexibook NLJ01SP Spider Lampka Nocna LED dla Dzieci, Zmiana Kolorów, Miękkie Światło, Baterie, Niebieski, Czerwony</t>
+  </si>
+  <si>
+    <t>B08C24SCJN</t>
+  </si>
+  <si>
+    <t>LPNHE661748899</t>
+  </si>
+  <si>
+    <t>Zabawka do kąpieli dla niemowląt, zabawka do wody, wieloryb w sprayu, pływająca zabawka do kąpieli ze światłem, na basen, wieloryb, zabawka do wanny od 1 roku życia, prezent dla małych dzieci (szara) szary fala</t>
+  </si>
+  <si>
+    <t>B08CMX1L4B</t>
+  </si>
+  <si>
+    <t>LPNHE664782396</t>
+  </si>
+  <si>
+    <t>ThinkFun Zestaw upominkowy 76422: Trio, idealny zestaw upominkowy dla fanów zawiera Master 4 x 4, oryginalną kostkę 3 x 3 i Rubik's Mini 2 x 2 [dostępny wyłącznie w serwisie Amazon]</t>
+  </si>
+  <si>
+    <t>B08FMHR5WK</t>
+  </si>
+  <si>
+    <t>LPNHE664048595</t>
+  </si>
+  <si>
+    <t>Lunii - Gawędziarz dziecięcy w wieku 3-8 lat - Dołączony album 48 interaktywnych audio - Pudełko z historiami wyprodukowane we Francji</t>
+  </si>
+  <si>
+    <t>B08FRRHG4V</t>
+  </si>
+  <si>
+    <t>LPNIC071486322</t>
+  </si>
+  <si>
+    <t>LPNIC071574252</t>
+  </si>
+  <si>
+    <t>LPNIC050826073</t>
+  </si>
+  <si>
+    <t>LPNHE663914795</t>
+  </si>
+  <si>
+    <t>LEGO Star Wars X-Wing Ruchu Oporu 75297 — zestaw konstrukcyjny z myśliwcem gwiezdnym Poe Damerona; wspaniała zabawka konstrukcyjna dla dzieci od 4 lat (60 elementów)</t>
+  </si>
+  <si>
+    <t>B08G4W62V8</t>
+  </si>
+  <si>
+    <t>LPNA000264556</t>
+  </si>
+  <si>
+    <t>Miniland 32155 Activity eco nakrętki i śruby</t>
+  </si>
+  <si>
+    <t>B08GKHSPLF</t>
+  </si>
+  <si>
+    <t>LPNHE661958738</t>
+  </si>
+  <si>
+    <t>Barbie Dreamtopia Rainbow Magic Mermaid, Barbie syrenka z tęczowymi włosami, lalka zmieniająca kolor, aktywowana wodą, zabawka od 3 lat, prezent dla dziewczynek, GTF89 Tęczowe włosy Pojedynczy</t>
+  </si>
+  <si>
+    <t>B08J2PP3GF</t>
+  </si>
+  <si>
+    <t>LPNHE664568917</t>
+  </si>
+  <si>
+    <t>NER SOA ZIPFIRE</t>
+  </si>
+  <si>
+    <t>B08K3KBTHT</t>
+  </si>
+  <si>
+    <t>LPNHE672882339</t>
+  </si>
+  <si>
+    <t>Disney Prinzessin Mattel Games UNO Extreme!, UNO gra karciana dla rodziny, z wyrzutnią kart, idealna jako gra dla dzieci, gra podróżna lub gra dla dorosłych, dla 2-10 graczy, od 7 lat, GXY75</t>
+  </si>
+  <si>
+    <t>B08LDT6818</t>
+  </si>
+  <si>
+    <t>LPNHE673437889</t>
+  </si>
+  <si>
+    <t>Baby Annabell 706398 First Cheeky Annabell 30 cm - dla małych dzieci od 1 roku życia - promuje empatię i umiejętności społeczne - w tym lalkę, kombinezon i kapelusz</t>
+  </si>
+  <si>
+    <t>B08LZ6C7GN</t>
+  </si>
+  <si>
+    <t>LPNHE663755004</t>
+  </si>
+  <si>
+    <t>Kinetic Sand 6060997 - Brązowy Piasek Kinetyczny Do Kreatywnej Zabawy (2.5Kg),4.0 Liczyć</t>
+  </si>
+  <si>
+    <t>B08LZL1GQT</t>
+  </si>
+  <si>
+    <t>LPNHE673840586</t>
+  </si>
+  <si>
+    <t>Hans im Glück, Paleo, gra podstawowa, gra znawca roku 2021, gra planszowa, dla 2-4 graczy, od 10 lat, 45-60 minut, w języku niemieckim 1. Grundspiel Paleo</t>
+  </si>
+  <si>
+    <t>B08MWXBC6R</t>
+  </si>
+  <si>
+    <t>LPNHE670617997</t>
+  </si>
+  <si>
+    <t>Asmodee Exploding Kittens - Meow Edition, gra podstawowa, gra towarzyska, gra karciana, niemiecki</t>
+  </si>
+  <si>
+    <t>B08NF1RCR9</t>
+  </si>
+  <si>
+    <t>LPNHE670147086</t>
+  </si>
+  <si>
+    <t>LPNHE670147085</t>
+  </si>
+  <si>
+    <t>OPO 10 - Wojskowy samolot myśliwski 1/100 McDonnell Douglas F-4F Phantom II Niemcy 1978 - CP07</t>
+  </si>
+  <si>
+    <t>B08NTMDR9V</t>
+  </si>
+  <si>
+    <t>LPNHE673572885</t>
+  </si>
+  <si>
+    <t>Smoby Elektroniczny Dzwonek do Drzwi, Wielokolorowy, 12 x 4 x 4 cm</t>
+  </si>
+  <si>
+    <t>B08QJL6GYC</t>
+  </si>
+  <si>
+    <t>LPNIC071588885</t>
+  </si>
+  <si>
+    <t>Siku 1396, New Holland Traktor z ładowaczem czołowym, Metal,Tworzywo sztuczne, Niebieski,Czarny, Ruchomy ładowacz czołowy, Zaczep do przyczepy</t>
+  </si>
+  <si>
+    <t>B08QN9XGMZ</t>
+  </si>
+  <si>
+    <t>LPNHE666372168</t>
+  </si>
+  <si>
+    <t>Sylvanian Families L5529 Panda Family figurki do domku dla lalek</t>
+  </si>
+  <si>
+    <t>B08R9VCTT5</t>
+  </si>
+  <si>
+    <t>LPNHE663721211</t>
+  </si>
+  <si>
+    <t>Dickie Toys Łódź Zdalnie Sterowana, Motorówka Straż pożarna 38 cm, wodoszczelna, prędkość 3 km/h, rozpylanie wody, zabawka wodna zdalne sterowanie łódką na basenie, nad jezioro, dla dzieci od 6 lat</t>
+  </si>
+  <si>
+    <t>B08RGT98RQ</t>
+  </si>
+  <si>
+    <t>LPNHE673701590</t>
+  </si>
+  <si>
+    <t>Psi Patrol, ratowniczy pojazd ATV Rydera z figurką kolekcjonerską, dla dzieci w wieku od 3 lat</t>
+  </si>
+  <si>
+    <t>B08T1F4HRZ</t>
+  </si>
+  <si>
+    <t>LPNHE673487232</t>
+  </si>
+  <si>
+    <t>noris 606061903 Pick-a-Boo – ekscytująca gra reakcyjna dla dzieci od 5 lat, przerażająca zabawa dla 2-4 graczy, gry dla dzieci</t>
+  </si>
+  <si>
+    <t>B08V1VW53P</t>
+  </si>
+  <si>
+    <t>LPNHK078495948</t>
+  </si>
+  <si>
+    <t>Wahu Phlat Ball Junior, Kolor Aleatorium, Rzuć krążkiem i zdobądź piłkę Gra plenerowa, Gra zewnętrzna, Łatwy do zabrania w dowolnym miejscu/Od 5 lat Kolor wyrywkowy</t>
+  </si>
+  <si>
+    <t>B08VWWT63L</t>
+  </si>
+  <si>
+    <t>LPNHE663791515</t>
+  </si>
+  <si>
+    <t>LOL Surprise Holiday OMG 2021 Kolekcjonerska Lalka Modowa - NYE QUEEN - ze złotą modą, akcesoriami i podświetlanym stojakiem - Noworoczny wygląd - Świetny prezent dla chłopców i dziewczynek w wieku 4+</t>
+  </si>
+  <si>
+    <t>B08WYTVMLZ</t>
+  </si>
+  <si>
+    <t>LPNHE664289805</t>
+  </si>
+  <si>
+    <t>Rainbow High Ferie Zimowe Sunny Madison - Żółta Lalka Modowa Z 2 Strojami, Sprzętem Zimowym I Stojakiem - Zawiera Narty, Łyżwy, Akcesoria I Nie Tylko - Kolekcjonerska Dla Dzieci W Wieku Od 6 Lat</t>
+  </si>
+  <si>
+    <t>B08WZJML49</t>
+  </si>
+  <si>
+    <t>LPNHE661772479</t>
+  </si>
+  <si>
+    <t>BABY born Strój Deluxe Rider 831175 - zawiera spodnie, buty, kask, koszulę konną, kamizelkę, bryczesy jeździeckie, bicz i grzebień curry dla lalek 43 cm - odpowiedni dla dzieci od 3 lat</t>
+  </si>
+  <si>
+    <t>B08XMFGZBL</t>
+  </si>
+  <si>
+    <t>LPNHE673380224</t>
+  </si>
+  <si>
+    <t>Scnbom 22 cale 55 cm Reborn niemowlęta dziewczynki realistyczne noworodki lalki chłopiec silikon winylowa zabawka prezent urodzinowy</t>
+  </si>
+  <si>
+    <t>B08Y8865XZ</t>
+  </si>
+  <si>
+    <t>LPNIC071433691</t>
+  </si>
+  <si>
+    <t>FABA Postać Dźwięk Pieśni Zwierząt - Piosenki - Zabawka, Treści Edukacyjne, Wersja francuska, dla dzieci w wieku 4+ lat</t>
+  </si>
+  <si>
+    <t>B08Z7HYQM8</t>
+  </si>
+  <si>
+    <t>LPNHE661794887</t>
+  </si>
+  <si>
+    <t>VTech Marble Rush - Ultimate Set XL100 E – interaktywny tor dla kulek z ciekawymi elementami kolejowymi, różnymi możliwościami montażu oraz efektami świetlnymi silnika i efektami świetlnymi – dla Pojedynczy</t>
+  </si>
+  <si>
+    <t>B08ZM8TC4M</t>
+  </si>
+  <si>
+    <t>LPNIC071305927</t>
+  </si>
+  <si>
+    <t>VTech Kidisecrets Selfie Music 2.0 Black – dziennik dla dzieci z 2 kamerami, odtwarzaczem MP3, rozpoznawaniem twarzy, efektami świetlnymi i wieloma innymi, dla dzieci w wieku 6-12 lat</t>
+  </si>
+  <si>
+    <t>B0922Z8D31</t>
+  </si>
+  <si>
+    <t>LPNHE673739147</t>
+  </si>
+  <si>
+    <t>VTech KidiZoom Print Cam – kamera dla dzieci z funkcją drukowania, selfie i wideo, efektami, graniem i wieloma innymi, dla dzieci w wieku 4-12 lat Pojedynczy</t>
+  </si>
+  <si>
+    <t>B09291GGGJ</t>
+  </si>
+  <si>
+    <t>LPNHE635702185</t>
+  </si>
+  <si>
+    <t>rekwizyty do fotografii dla niemowląt do łóżeczka drewnianego, rekwizyty dla noworodków, do fotografii, rekwizyty, prezent dla dziecka, łóżko drewniane, nowoczesne tkane tło fotograficzne z frędzlami</t>
+  </si>
+  <si>
+    <t>B092CTJBXD</t>
+  </si>
+  <si>
+    <t>LPNHE673434487</t>
+  </si>
+  <si>
+    <t>Ulanik Kulki w Kubkach Zabawki Drewniane Montessori dla Dzieci 1 + Lat Gra Motoryczna i Sensoryczna dla Niemowląt do Nauki Liczenia i Dopasowywania Kolorów Dzieci: S</t>
+  </si>
+  <si>
+    <t>B0968TFSYW</t>
+  </si>
+  <si>
+    <t>LPNHE663927201</t>
+  </si>
+  <si>
+    <t>Yu-Gi-Oh! TRADING CARD GAME Egyptische Götter-Deck: Obelisk der Peiniger - wydanie niemieckie</t>
+  </si>
+  <si>
+    <t>B096BFCYN6</t>
+  </si>
+  <si>
+    <t>LPNA000499600</t>
+  </si>
+  <si>
+    <t>Magic: The Gathering Innistrad: Crimson Vow Gift Bundle</t>
+  </si>
+  <si>
+    <t>B09BDJTBRQ</t>
+  </si>
+  <si>
+    <t>LPNHE664860593</t>
+  </si>
+  <si>
+    <t>BLOOPIES Magic Tail Mermaids Luna, lalka syrenka ze zdejmowanym ogonem i jej przyjacielem z morza, tryskają wodą i wydmuchują bąbelki, zabawka do kąpieli i gry wodne dla dzieci + 18 miesięcy, różowa</t>
+  </si>
+  <si>
+    <t>B09BFPMCKB</t>
+  </si>
+  <si>
+    <t>LPNHE663986886</t>
+  </si>
+  <si>
+    <t>Kinetic Sand, Zestaw Slice N' Surprise z 383 g czarnego, różowego i niebieskiego piasku do zabawy i 7 narzędziami, zabawki sensoryczne dla dzieci w wieku od 3 lat</t>
+  </si>
+  <si>
+    <t>B09BFYNKTX</t>
+  </si>
+  <si>
+    <t>LPNHE663717708</t>
+  </si>
+  <si>
+    <t>LOL Surprise OMG Queens Lalka modowa - PRISM - z 20 niespodziankami, w tym strojem, akcesoriami, stojakiem i nie tylko - Kolekcjonerska - Dla chłopców i dziewczynek w wieku 4+</t>
+  </si>
+  <si>
+    <t>B09BK8Q2YR</t>
+  </si>
+  <si>
+    <t>LPNIC071474102</t>
+  </si>
+  <si>
+    <t>Rainbow High Jr High - SKYLER BRADSHAW - 23 cm niebieska lalka modowa ze strojem i akcesoriami - Zawiera plecak z tkaniny z funkcją otwierania i zamykania - Świetny prezent dla dzieci w wieku od 6 lat</t>
+  </si>
+  <si>
+    <t>B09BNZHT3C</t>
+  </si>
+  <si>
+    <t>LPNHE663844892</t>
+  </si>
+  <si>
+    <t>Super Soaker 5010993966639 FORTNITE HC, wielokolorowy</t>
+  </si>
+  <si>
+    <t>B09BZRG7KN</t>
+  </si>
+  <si>
+    <t>LPNHE670738335</t>
+  </si>
+  <si>
+    <t>Zestaw łuków balonowych wielokrotnego użytku, regulowany łuk balonowy, rama stojaka, na ślub, ukończenie szkoły, urodziny, artykuły imprezowe, dekoracje świąteczne</t>
+  </si>
+  <si>
+    <t>B09CCVM6WP</t>
+  </si>
+  <si>
+    <t>LPNHE650744844</t>
+  </si>
+  <si>
+    <t>LPNHE670487716</t>
+  </si>
+  <si>
+    <t>LPNHE664060562</t>
+  </si>
+  <si>
+    <t>WINNING MOVES Monopoly - Édition Mega</t>
+  </si>
+  <si>
+    <t>B09CDT1ZVM</t>
+  </si>
+  <si>
+    <t>LPNIC071527969</t>
+  </si>
+  <si>
+    <t>Pokémon | Pokémon TCG: Sword &amp; Shield 9 Brilliant Stars Booster CDU | Gra karciana | Wiek 6+ | 2 gracze | Czas gry 10 minut</t>
+  </si>
+  <si>
+    <t>B09LHBX493</t>
+  </si>
+  <si>
+    <t>LPNHE672864255</t>
+  </si>
+  <si>
+    <t>LPNHE672864256</t>
+  </si>
+  <si>
+    <t>UNO All Wild Dzikie karty, gra karciana z 112 kartami, prezent dla dzieci, rodzin i dorosłych na wieczór gier, od 7 roku życia, HHL33</t>
+  </si>
+  <si>
+    <t>B09MSB4X2G</t>
+  </si>
+  <si>
+    <t>LPNIC071433797</t>
+  </si>
+  <si>
+    <t>L'Oracle de Lucie</t>
+  </si>
+  <si>
+    <t>B09S6HF41K</t>
+  </si>
+  <si>
+    <t>LPNHE666849189</t>
+  </si>
+  <si>
+    <t>RedCupShop® Materac dmuchany XXL Pool Pong | Zestaw zawiera 25 kubków i 3 piłeczki, duży materac basenowy 175 x 75 cm, świetny prezent na lato</t>
+  </si>
+  <si>
+    <t>B09WF8CDB1</t>
+  </si>
+  <si>
+    <t>LPNHE650744863</t>
+  </si>
+  <si>
     <t>Magic The Gathering D0655000 Double Masters 2022 Draft Booster Box, 24 opakowania, wiele</t>
   </si>
   <si>
     <t>B09ZVB8XP6</t>
   </si>
   <si>
     <t>LPNA000428596</t>
   </si>
   <si>
-    <t>spL01ml2L63</t>
-[...679 lines deleted...]
-  <si>
     <t>Balloon Zestaw łuków balonowych wielokrotnego użytku, OBOVO stojak na łuki, 3 m, trwałe włókna na wesele, zakończenie szkoły i baby shower, urodziny, akcesoria imprezowe, dekoracja bożonarodzeniowa</t>
   </si>
   <si>
     <t>B0B14NX6BC</t>
   </si>
   <si>
     <t>LPNHE664060573</t>
-  </si>
-[...775 lines deleted...]
-    <t>LPNHE663923112</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1903,4028 +1903,4028 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>195166169040</v>
+        <v>4897025222274</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="F2">
-        <v>238.0</v>
+        <v>7.99</v>
       </c>
       <c r="G2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="1">
-        <v>820650819964</v>
+        <v>8547393668162</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>1</v>
       </c>
       <c r="F3">
-        <v>157.28</v>
+        <v>9.99</v>
       </c>
       <c r="G3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B4" s="1">
-        <v>820650819964</v>
+        <v>7423709696634</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E4">
         <v>1</v>
       </c>
       <c r="F4">
-        <v>157.28</v>
+        <v>10.31</v>
       </c>
       <c r="G4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B5" s="1">
-        <v>3417765200557</v>
+        <v>797444325102</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E5">
         <v>1</v>
       </c>
       <c r="F5">
-        <v>72.99</v>
+        <v>12.75</v>
       </c>
       <c r="G5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B6" s="1">
-        <v>3417765200045</v>
+        <v>6911400388251</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E6">
         <v>1</v>
       </c>
       <c r="F6">
-        <v>68.99</v>
+        <v>16.67</v>
       </c>
       <c r="G6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B7" s="1">
-        <v>3417765491849</v>
+        <v>747814948189</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E7">
         <v>1</v>
       </c>
       <c r="F7">
-        <v>64.99</v>
+        <v>18.6</v>
       </c>
       <c r="G7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B8" s="1">
-        <v>3770006246296</v>
+        <v>5059648367469</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E8">
         <v>1</v>
       </c>
       <c r="F8">
-        <v>64.9</v>
+        <v>21.06</v>
       </c>
       <c r="G8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="B9" s="1">
-        <v>3770006246296</v>
+        <v>4054678269371</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="E9">
         <v>1</v>
       </c>
       <c r="F9">
-        <v>64.9</v>
+        <v>21.25</v>
       </c>
       <c r="G9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="B10" s="1">
-        <v>3770006246296</v>
+        <v>8056379009092</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="E10">
         <v>1</v>
       </c>
       <c r="F10">
-        <v>64.9</v>
+        <v>23.9</v>
       </c>
       <c r="G10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="B11" s="1"/>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="E11">
         <v>1</v>
       </c>
       <c r="F11">
-        <v>64.9</v>
+        <v>26.78</v>
       </c>
       <c r="G11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="B12" s="1">
-        <v>816448028830</v>
+        <v>884710982845</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="E12">
         <v>1</v>
       </c>
       <c r="F12">
-        <v>63.84</v>
+        <v>33.1</v>
       </c>
       <c r="G12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="B13" s="1">
-        <v>3417765423499</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>9783897779716</v>
+      </c>
+      <c r="C13">
+        <v>3897779714</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="E13">
         <v>1</v>
       </c>
       <c r="F13">
-        <v>59.99</v>
+        <v>6.29</v>
       </c>
       <c r="G13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="B14" s="1">
-        <v>778988136515</v>
+        <v>796629161528</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="E14">
         <v>1</v>
       </c>
       <c r="F14">
-        <v>59.99</v>
+        <v>17.34</v>
       </c>
       <c r="G14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="B15" s="1">
-        <v>9003150114604</v>
+        <v>9001890296659</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="E15">
         <v>1</v>
       </c>
       <c r="F15">
-        <v>52.99</v>
+        <v>19.99</v>
       </c>
       <c r="G15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="B16" s="1">
-        <v>35051576518</v>
+        <v>787799439173</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="E16">
         <v>1</v>
       </c>
       <c r="F16">
-        <v>50.0</v>
+        <v>17.29</v>
       </c>
       <c r="G16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B17" s="1">
-        <v>633793020568</v>
+        <v>4039184110102</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="E17">
         <v>1</v>
       </c>
       <c r="F17">
-        <v>49.99</v>
+        <v>19.74</v>
       </c>
       <c r="G17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B18" s="1">
-        <v>5055903389757</v>
+        <v>4050759403931</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="E18">
         <v>1</v>
       </c>
       <c r="F18">
-        <v>47.21</v>
+        <v>26.99</v>
       </c>
       <c r="G18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B19" s="1">
-        <v>4015566018402</v>
+        <v>4050759403931</v>
       </c>
       <c r="C19" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="E19">
         <v>1</v>
       </c>
       <c r="F19">
-        <v>46.25</v>
+        <v>26.99</v>
       </c>
       <c r="G19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B20" s="1">
-        <v>3225280812403</v>
+        <v>4050759403931</v>
       </c>
       <c r="C20" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="E20">
         <v>1</v>
       </c>
       <c r="F20">
-        <v>45.9</v>
+        <v>26.99</v>
       </c>
       <c r="G20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B21" s="1">
-        <v>6438078060611</v>
+        <v>4014722122809</v>
       </c>
       <c r="C21" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E21">
         <v>1</v>
       </c>
       <c r="F21">
-        <v>45.56</v>
+        <v>7.41</v>
       </c>
       <c r="G21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B22" s="1">
-        <v>5036905044707</v>
+        <v>4009847029904</v>
       </c>
       <c r="C22" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E22">
         <v>1</v>
       </c>
       <c r="F22">
-        <v>44.6</v>
+        <v>23.99</v>
       </c>
       <c r="G22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B23" s="1">
-        <v>630509995172</v>
+        <v>4000826046219</v>
       </c>
       <c r="C23" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D23" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E23">
         <v>1</v>
       </c>
       <c r="F23">
-        <v>44.04</v>
+        <v>14.99</v>
       </c>
       <c r="G23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>66</v>
       </c>
       <c r="B24" s="1">
-        <v>3417765419744</v>
+        <v>4000826046219</v>
       </c>
       <c r="C24" t="s">
         <v>67</v>
       </c>
       <c r="D24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E24">
         <v>1</v>
       </c>
       <c r="F24">
-        <v>42.99</v>
+        <v>14.99</v>
       </c>
       <c r="G24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B25" s="1">
-        <v>3380743077918</v>
+        <v>4009847067227</v>
       </c>
       <c r="C25" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D25" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E25">
         <v>1</v>
       </c>
       <c r="F25">
-        <v>39.99</v>
+        <v>9.6</v>
       </c>
       <c r="G25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B26" s="1">
-        <v>8431618007860</v>
+        <v>5055903389757</v>
       </c>
       <c r="C26" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D26" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E26">
         <v>1</v>
       </c>
       <c r="F26">
-        <v>39.72</v>
+        <v>47.21</v>
       </c>
       <c r="G26" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B27" s="1">
-        <v>35051579915</v>
+        <v>798521685751</v>
       </c>
       <c r="C27" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D27" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E27">
         <v>1</v>
       </c>
       <c r="F27">
-        <v>39.0</v>
+        <v>11.99</v>
       </c>
       <c r="G27" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B28" s="1">
-        <v>887961935721</v>
+        <v>4006885619708</v>
       </c>
       <c r="C28" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D28" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E28">
         <v>1</v>
       </c>
       <c r="F28">
-        <v>38.92</v>
+        <v>25.0</v>
       </c>
       <c r="G28" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B29" s="1">
-        <v>4006333078316</v>
+        <v>791743239535</v>
       </c>
       <c r="C29" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D29" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E29">
         <v>1</v>
       </c>
       <c r="F29">
-        <v>36.99</v>
+        <v>8.82</v>
       </c>
       <c r="G29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B30" s="1">
-        <v>694561736135</v>
+        <v>4002372740214</v>
       </c>
       <c r="C30" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D30" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E30">
         <v>1</v>
       </c>
       <c r="F30">
-        <v>36.76</v>
+        <v>2.29</v>
       </c>
       <c r="G30" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B31" s="1">
-        <v>4020972114129</v>
+        <v>7610877235394</v>
       </c>
       <c r="C31" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D31" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E31">
         <v>1</v>
       </c>
       <c r="F31">
-        <v>36.27</v>
+        <v>0.79</v>
       </c>
       <c r="G31" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B32" s="1">
-        <v>887961762396</v>
+        <v>7610877235394</v>
       </c>
       <c r="C32" t="s">
+        <v>89</v>
+      </c>
+      <c r="D32" t="s">
         <v>91</v>
       </c>
-      <c r="D32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32">
         <v>1</v>
       </c>
       <c r="F32">
-        <v>35.8</v>
+        <v>0.79</v>
       </c>
       <c r="G32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
+        <v>92</v>
+      </c>
+      <c r="B33" s="1">
+        <v>91824013598</v>
+      </c>
+      <c r="C33" t="s">
         <v>93</v>
       </c>
-      <c r="B33" s="1">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>94</v>
       </c>
-      <c r="D33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33">
         <v>1</v>
       </c>
       <c r="F33">
-        <v>35.39</v>
+        <v>5.86</v>
       </c>
       <c r="G33" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
+        <v>95</v>
+      </c>
+      <c r="B34" s="1">
+        <v>785924899359</v>
+      </c>
+      <c r="C34" t="s">
         <v>96</v>
       </c>
-      <c r="B34" s="1">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>97</v>
       </c>
-      <c r="D34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34">
         <v>1</v>
       </c>
       <c r="F34">
-        <v>34.99</v>
+        <v>19.95</v>
       </c>
       <c r="G34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
+        <v>98</v>
+      </c>
+      <c r="B35" s="1">
+        <v>791209902720</v>
+      </c>
+      <c r="C35" t="s">
         <v>99</v>
       </c>
-      <c r="B35" s="1">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>100</v>
       </c>
-      <c r="D35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35">
         <v>1</v>
       </c>
       <c r="F35">
-        <v>34.99</v>
+        <v>14.99</v>
       </c>
       <c r="G35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
+        <v>101</v>
+      </c>
+      <c r="B36" s="1">
+        <v>4013594567084</v>
+      </c>
+      <c r="C36" t="s">
         <v>102</v>
       </c>
-      <c r="B36" s="1">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>103</v>
       </c>
-      <c r="D36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36">
         <v>1</v>
       </c>
       <c r="F36">
-        <v>34.99</v>
+        <v>21.24</v>
       </c>
       <c r="G36" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
+        <v>104</v>
+      </c>
+      <c r="B37" s="1">
+        <v>3380743029122</v>
+      </c>
+      <c r="C37" t="s">
         <v>105</v>
       </c>
-      <c r="B37" s="1">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>106</v>
       </c>
-      <c r="D37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37">
         <v>1</v>
       </c>
       <c r="F37">
-        <v>33.94</v>
+        <v>30.34</v>
       </c>
       <c r="G37" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
+        <v>107</v>
+      </c>
+      <c r="B38" s="1">
+        <v>4054678001841</v>
+      </c>
+      <c r="C38" t="s">
         <v>108</v>
       </c>
-      <c r="B38" s="1">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="D38" t="s">
         <v>109</v>
       </c>
-      <c r="D38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E38">
         <v>1</v>
       </c>
       <c r="F38">
-        <v>33.1</v>
+        <v>19.99</v>
       </c>
       <c r="G38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
+        <v>110</v>
+      </c>
+      <c r="B39" s="1">
+        <v>4005556005604</v>
+      </c>
+      <c r="C39" t="s">
         <v>111</v>
       </c>
-      <c r="B39" s="1">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="D39" t="s">
         <v>112</v>
       </c>
-      <c r="D39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E39">
         <v>1</v>
       </c>
       <c r="F39">
-        <v>32.99</v>
+        <v>22.99</v>
       </c>
       <c r="G39" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
+        <v>113</v>
+      </c>
+      <c r="B40" s="1">
+        <v>4009847079015</v>
+      </c>
+      <c r="C40" t="s">
         <v>114</v>
       </c>
-      <c r="B40" s="1">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>115</v>
       </c>
-      <c r="D40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40">
         <v>1</v>
       </c>
       <c r="F40">
-        <v>32.0</v>
+        <v>35.39</v>
       </c>
       <c r="G40" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41" s="1">
+        <v>885328239260</v>
+      </c>
+      <c r="C41" t="s">
         <v>117</v>
       </c>
-      <c r="B41" s="1">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="D41" t="s">
         <v>118</v>
       </c>
-      <c r="D41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E41">
         <v>1</v>
       </c>
       <c r="F41">
-        <v>31.48</v>
+        <v>30.9</v>
       </c>
       <c r="G41" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B42" s="1">
-        <v>887961966176</v>
+        <v>885328239260</v>
       </c>
       <c r="C42" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="D42" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="E42">
         <v>1</v>
       </c>
       <c r="F42">
-        <v>30.94</v>
+        <v>30.9</v>
       </c>
       <c r="G42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="B43" s="1">
-        <v>885328239260</v>
+        <v>4038114006645</v>
       </c>
       <c r="C43" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="D43" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="E43">
         <v>1</v>
       </c>
       <c r="F43">
-        <v>30.9</v>
+        <v>2.99</v>
       </c>
       <c r="G43" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>123</v>
       </c>
       <c r="B44" s="1">
-        <v>885328239260</v>
+        <v>4260278552618</v>
       </c>
       <c r="C44" t="s">
         <v>124</v>
       </c>
       <c r="D44" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E44">
         <v>1</v>
       </c>
       <c r="F44">
-        <v>30.9</v>
+        <v>8.3</v>
       </c>
       <c r="G44" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
+        <v>126</v>
+      </c>
+      <c r="B45" s="1">
+        <v>5130031279269</v>
+      </c>
+      <c r="C45" t="s">
         <v>127</v>
       </c>
-      <c r="B45" s="1">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="D45" t="s">
         <v>128</v>
       </c>
-      <c r="D45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E45">
         <v>1</v>
       </c>
       <c r="F45">
-        <v>30.34</v>
+        <v>18.99</v>
       </c>
       <c r="G45" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
+        <v>129</v>
+      </c>
+      <c r="B46" s="1">
+        <v>887961207651</v>
+      </c>
+      <c r="C46" t="s">
         <v>130</v>
       </c>
-      <c r="B46" s="1">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="D46" t="s">
         <v>131</v>
       </c>
-      <c r="D46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46">
         <v>1</v>
       </c>
       <c r="F46">
-        <v>29.99</v>
+        <v>16.99</v>
       </c>
       <c r="G46" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
+        <v>132</v>
+      </c>
+      <c r="B47" s="1">
+        <v>4003046013641</v>
+      </c>
+      <c r="C47" t="s">
         <v>133</v>
       </c>
-      <c r="B47" s="1">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+      <c r="D47" t="s">
         <v>134</v>
       </c>
-      <c r="D47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47">
         <v>1</v>
       </c>
       <c r="F47">
-        <v>29.93</v>
+        <v>9.99</v>
       </c>
       <c r="G47" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
+        <v>135</v>
+      </c>
+      <c r="B48" s="1">
+        <v>3700217365134</v>
+      </c>
+      <c r="C48" t="s">
         <v>136</v>
       </c>
-      <c r="B48" s="1">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>137</v>
       </c>
-      <c r="D48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E48">
         <v>1</v>
       </c>
       <c r="F48">
-        <v>29.5</v>
+        <v>18.0</v>
       </c>
       <c r="G48" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
+        <v>138</v>
+      </c>
+      <c r="B49" s="1">
+        <v>5010993329274</v>
+      </c>
+      <c r="C49" t="s">
         <v>139</v>
       </c>
-      <c r="B49" s="1">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>140</v>
       </c>
-      <c r="D49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E49">
         <v>1</v>
       </c>
       <c r="F49">
-        <v>29.19</v>
+        <v>14.99</v>
       </c>
       <c r="G49" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
+        <v>141</v>
+      </c>
+      <c r="B50" s="1">
+        <v>8000796012920</v>
+      </c>
+      <c r="C50" t="s">
         <v>142</v>
       </c>
-      <c r="B50" s="1">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>143</v>
       </c>
-      <c r="D50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E50">
         <v>1</v>
       </c>
       <c r="F50">
-        <v>28.99</v>
+        <v>9.99</v>
       </c>
       <c r="G50" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
+        <v>144</v>
+      </c>
+      <c r="B51" s="1">
+        <v>4052351018421</v>
+      </c>
+      <c r="C51" t="s">
         <v>145</v>
       </c>
-      <c r="B51" s="1">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>146</v>
       </c>
-      <c r="D51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51">
         <v>1</v>
       </c>
       <c r="F51">
-        <v>28.25</v>
+        <v>7.99</v>
       </c>
       <c r="G51" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
+        <v>147</v>
+      </c>
+      <c r="B52" s="1">
+        <v>13051730048</v>
+      </c>
+      <c r="C52" t="s">
         <v>148</v>
       </c>
-      <c r="B52" s="1">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="D52" t="s">
         <v>149</v>
       </c>
-      <c r="D52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E52">
         <v>1</v>
       </c>
       <c r="F52">
-        <v>27.99</v>
+        <v>1.4</v>
       </c>
       <c r="G52" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
+        <v>150</v>
+      </c>
+      <c r="B53" s="1">
+        <v>4006592007027</v>
+      </c>
+      <c r="C53" t="s">
         <v>151</v>
       </c>
-      <c r="B53" s="1">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>152</v>
       </c>
-      <c r="D53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E53">
         <v>1</v>
       </c>
       <c r="F53">
-        <v>27.0</v>
+        <v>33.94</v>
       </c>
       <c r="G53" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
+        <v>153</v>
+      </c>
+      <c r="B54" s="1">
+        <v>772146074</v>
+      </c>
+      <c r="C54" t="s">
         <v>154</v>
       </c>
-      <c r="B54" s="1">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>155</v>
       </c>
-      <c r="D54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E54">
         <v>1</v>
       </c>
       <c r="F54">
-        <v>26.99</v>
+        <v>24.48</v>
       </c>
       <c r="G54" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B55" s="1">
-        <v>4050759403931</v>
+        <v>3225280812403</v>
       </c>
       <c r="C55" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D55" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E55">
         <v>1</v>
       </c>
       <c r="F55">
-        <v>26.99</v>
+        <v>45.9</v>
       </c>
       <c r="G55" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="B56" s="1">
-        <v>4050759403931</v>
+        <v>4043891272640</v>
       </c>
       <c r="C56" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="D56" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="E56">
         <v>1</v>
       </c>
       <c r="F56">
-        <v>26.99</v>
+        <v>9.49</v>
       </c>
       <c r="G56" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B57" s="1">
-        <v>4001167831175</v>
+        <v>6943478017702</v>
       </c>
       <c r="C57" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="D57" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="E57">
         <v>1</v>
       </c>
       <c r="F57">
-        <v>26.99</v>
+        <v>14.98</v>
       </c>
       <c r="G57" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B58" s="1">
-        <v>8410779048325</v>
+        <v>771171137238</v>
       </c>
       <c r="C58" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="D58" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="E58">
         <v>1</v>
       </c>
       <c r="F58">
-        <v>26.9</v>
+        <v>7.49</v>
       </c>
       <c r="G58" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B59" s="1"/>
+        <v>168</v>
+      </c>
+      <c r="B59" s="1">
+        <v>800265941380</v>
+      </c>
       <c r="C59" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="D59" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="E59">
         <v>1</v>
       </c>
       <c r="F59">
-        <v>26.78</v>
+        <v>9.41</v>
       </c>
       <c r="G59" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B60" s="1">
-        <v>887961768350</v>
+        <v>5010993447367</v>
       </c>
       <c r="C60" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D60" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="E60">
         <v>1</v>
       </c>
       <c r="F60">
-        <v>25.99</v>
+        <v>17.99</v>
       </c>
       <c r="G60" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B61" s="1">
-        <v>840165800332</v>
+        <v>4059779010259</v>
       </c>
       <c r="C61" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="D61" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="E61">
         <v>1</v>
       </c>
       <c r="F61">
-        <v>25.99</v>
+        <v>11.99</v>
       </c>
       <c r="G61" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B62" s="1">
-        <v>4006885619708</v>
+        <v>8410779048325</v>
       </c>
       <c r="C62" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D62" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="E62">
         <v>1</v>
       </c>
       <c r="F62">
-        <v>25.0</v>
+        <v>26.9</v>
       </c>
       <c r="G62" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B63" s="1">
-        <v>4009803238234</v>
+        <v>6942138947540</v>
       </c>
       <c r="C63" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="D63" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="E63">
         <v>1</v>
       </c>
       <c r="F63">
-        <v>24.99</v>
+        <v>12.9</v>
       </c>
       <c r="G63" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B64" s="1">
-        <v>5054131055298</v>
+        <v>5055995964887</v>
       </c>
       <c r="C64" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="D64" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="E64">
         <v>1</v>
       </c>
       <c r="F64">
-        <v>24.99</v>
+        <v>19.24</v>
       </c>
       <c r="G64" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
         <v>183</v>
       </c>
       <c r="B65" s="1">
-        <v>778988368893</v>
+        <v>5055995964887</v>
       </c>
       <c r="C65" t="s">
         <v>184</v>
       </c>
       <c r="D65" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E65">
         <v>1</v>
       </c>
       <c r="F65">
-        <v>24.99</v>
+        <v>19.24</v>
       </c>
       <c r="G65" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B66" s="1">
-        <v>772146074</v>
+        <v>633793020568</v>
       </c>
       <c r="C66" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D66" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E66">
         <v>1</v>
       </c>
       <c r="F66">
-        <v>24.48</v>
+        <v>49.99</v>
       </c>
       <c r="G66" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B67" s="1"/>
+        <v>190</v>
+      </c>
+      <c r="B67" s="1">
+        <v>3555801286094</v>
+      </c>
       <c r="C67" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D67" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E67">
         <v>1</v>
       </c>
       <c r="F67">
-        <v>24.38</v>
+        <v>15.99</v>
       </c>
       <c r="G67" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B68" s="1">
-        <v>4009847029904</v>
+        <v>4018587759439</v>
       </c>
       <c r="C68" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D68" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E68">
         <v>1</v>
       </c>
       <c r="F68">
-        <v>23.99</v>
+        <v>13.74</v>
       </c>
       <c r="G68" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B69" s="1">
-        <v>8056379009092</v>
+        <v>191124423216</v>
       </c>
       <c r="C69" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D69" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E69">
         <v>1</v>
       </c>
       <c r="F69">
-        <v>23.9</v>
+        <v>13.03</v>
       </c>
       <c r="G69" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B70" s="1">
-        <v>4001167706398</v>
+        <v>887961762396</v>
       </c>
       <c r="C70" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D70" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E70">
         <v>1</v>
       </c>
       <c r="F70">
-        <v>23.78</v>
+        <v>35.8</v>
       </c>
       <c r="G70" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B71" s="1">
-        <v>8032611693779</v>
+        <v>5010993534357</v>
       </c>
       <c r="C71" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D71" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E71">
         <v>1</v>
       </c>
       <c r="F71">
-        <v>23.55</v>
+        <v>7.99</v>
       </c>
       <c r="G71" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="B72" s="1">
-        <v>4005556005604</v>
+        <v>5010993534357</v>
       </c>
       <c r="C72" t="s">
+        <v>203</v>
+      </c>
+      <c r="D72" t="s">
         <v>205</v>
       </c>
-      <c r="D72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E72">
         <v>1</v>
       </c>
       <c r="F72">
-        <v>22.99</v>
+        <v>7.99</v>
       </c>
       <c r="G72" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="B73" s="1">
-        <v>8421134084384</v>
+        <v>5010993534357</v>
       </c>
       <c r="C73" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="D73" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E73">
         <v>1</v>
       </c>
       <c r="F73">
-        <v>22.9</v>
+        <v>7.99</v>
       </c>
       <c r="G73" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="B74" s="1">
-        <v>35051569602</v>
+        <v>5060523920525</v>
       </c>
       <c r="C74" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="D74" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="E74">
         <v>1</v>
       </c>
       <c r="F74">
-        <v>22.43</v>
+        <v>7.34</v>
       </c>
       <c r="G74" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="B75" s="1">
-        <v>4891813202608</v>
+        <v>5710409103428</v>
       </c>
       <c r="C75" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="D75" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="E75">
         <v>1</v>
       </c>
       <c r="F75">
-        <v>22.27</v>
+        <v>31.48</v>
       </c>
       <c r="G75" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="B76" s="1">
-        <v>765023068085</v>
+        <v>4008789700384</v>
       </c>
       <c r="C76" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="D76" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="E76">
         <v>1</v>
       </c>
       <c r="F76">
-        <v>22.07</v>
+        <v>28.25</v>
       </c>
       <c r="G76" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="B77" s="1">
-        <v>4006333058288</v>
+        <v>3333145036250</v>
       </c>
       <c r="C77" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="D77" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="E77">
         <v>1</v>
       </c>
       <c r="F77">
-        <v>21.99</v>
+        <v>34.99</v>
       </c>
       <c r="G77" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="B78" s="1">
-        <v>4680136750039</v>
+        <v>4052025940966</v>
       </c>
       <c r="C78" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="D78" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="E78">
         <v>1</v>
       </c>
       <c r="F78">
-        <v>21.88</v>
+        <v>19.99</v>
       </c>
       <c r="G78" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="B79" s="1">
-        <v>4054678269371</v>
+        <v>5010993606740</v>
       </c>
       <c r="C79" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="D79" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E79">
         <v>1</v>
       </c>
       <c r="F79">
-        <v>21.25</v>
+        <v>6.74</v>
       </c>
       <c r="G79" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="B80" s="1">
-        <v>4013594567084</v>
+        <v>778988268551</v>
       </c>
       <c r="C80" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="D80" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="E80">
         <v>1</v>
       </c>
       <c r="F80">
-        <v>21.24</v>
+        <v>28.99</v>
       </c>
       <c r="G80" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="B81" s="1"/>
+        <v>228</v>
+      </c>
+      <c r="B81" s="1">
+        <v>887961768350</v>
+      </c>
       <c r="C81" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="D81" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E81">
         <v>1</v>
       </c>
       <c r="F81">
-        <v>21.24</v>
+        <v>25.99</v>
       </c>
       <c r="G81" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="B82" s="1">
-        <v>5059648367469</v>
+        <v>8431618007860</v>
       </c>
       <c r="C82" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="D82" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="E82">
         <v>1</v>
       </c>
       <c r="F82">
-        <v>21.06</v>
+        <v>39.72</v>
       </c>
       <c r="G82" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>237</v>
-[...1 lines deleted...]
-      <c r="B83" s="1"/>
+        <v>234</v>
+      </c>
+      <c r="B83" s="1">
+        <v>3380743072906</v>
+      </c>
       <c r="C83" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="D83" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="E83">
         <v>1</v>
       </c>
       <c r="F83">
-        <v>20.74</v>
+        <v>19.99</v>
       </c>
       <c r="G83" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="B84" s="1">
-        <v>3380743072906</v>
+        <v>778988472293</v>
       </c>
       <c r="C84" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="D84" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="E84">
         <v>1</v>
       </c>
       <c r="F84">
-        <v>19.99</v>
+        <v>29.93</v>
       </c>
       <c r="G84" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="B85" s="1">
-        <v>4054678001841</v>
+        <v>3417765200045</v>
       </c>
       <c r="C85" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="D85" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="E85">
         <v>1</v>
       </c>
       <c r="F85">
-        <v>19.99</v>
+        <v>68.99</v>
       </c>
       <c r="G85" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="B86" s="1">
-        <v>4052025940966</v>
+        <v>9003150113997</v>
       </c>
       <c r="C86" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="D86" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="E86">
         <v>1</v>
       </c>
       <c r="F86">
-        <v>19.99</v>
+        <v>32.99</v>
       </c>
       <c r="G86" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="B87" s="1">
-        <v>9001890296659</v>
+        <v>9003150114604</v>
       </c>
       <c r="C87" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="D87" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="E87">
         <v>1</v>
       </c>
       <c r="F87">
-        <v>19.99</v>
+        <v>52.99</v>
       </c>
       <c r="G87" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B88" s="1"/>
+        <v>249</v>
+      </c>
+      <c r="B88" s="1">
+        <v>4006333058288</v>
+      </c>
       <c r="C88" t="s">
-        <v>190</v>
+        <v>250</v>
       </c>
       <c r="D88" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="E88">
         <v>1</v>
       </c>
       <c r="F88">
-        <v>19.96</v>
+        <v>21.99</v>
       </c>
       <c r="G88" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
-        <v>189</v>
+        <v>252</v>
       </c>
       <c r="B89" s="1"/>
       <c r="C89" t="s">
-        <v>190</v>
+        <v>253</v>
       </c>
       <c r="D89" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E89">
         <v>1</v>
       </c>
       <c r="F89">
-        <v>19.96</v>
+        <v>5.3</v>
       </c>
       <c r="G89" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B90" s="1">
-        <v>785924899359</v>
+        <v>3380743077918</v>
       </c>
       <c r="C90" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D90" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E90">
         <v>1</v>
       </c>
       <c r="F90">
-        <v>19.95</v>
+        <v>39.99</v>
       </c>
       <c r="G90" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
-        <v>257</v>
-[...3 lines deleted...]
-      </c>
+        <v>258</v>
+      </c>
+      <c r="B91" s="1"/>
       <c r="C91" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D91" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E91">
         <v>1</v>
       </c>
       <c r="F91">
-        <v>19.9</v>
+        <v>21.24</v>
       </c>
       <c r="G91" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B92" s="1">
-        <v>4039184110102</v>
+        <v>4006942871308</v>
       </c>
       <c r="C92" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D92" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E92">
         <v>1</v>
       </c>
       <c r="F92">
-        <v>19.74</v>
+        <v>7.49</v>
       </c>
       <c r="G92" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B93" s="1">
-        <v>887961913941</v>
+        <v>887961862690</v>
       </c>
       <c r="C93" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D93" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E93">
         <v>1</v>
       </c>
       <c r="F93">
-        <v>19.31</v>
+        <v>18.99</v>
       </c>
       <c r="G93" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B94" s="1">
-        <v>5055995964887</v>
+        <v>6942138967548</v>
       </c>
       <c r="C94" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D94" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E94">
         <v>1</v>
       </c>
       <c r="F94">
-        <v>19.24</v>
+        <v>8.2</v>
       </c>
       <c r="G94" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="B95" s="1">
-        <v>5055995964887</v>
+        <v>6942138969191</v>
       </c>
       <c r="C95" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="D95" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="E95">
         <v>1</v>
       </c>
       <c r="F95">
-        <v>19.24</v>
+        <v>12.99</v>
       </c>
       <c r="G95" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="B96" s="1">
-        <v>887961862690</v>
+        <v>5702016616866</v>
       </c>
       <c r="C96" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="D96" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E96">
         <v>1</v>
       </c>
       <c r="F96">
-        <v>18.99</v>
+        <v>7.49</v>
       </c>
       <c r="G96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="B97" s="1">
-        <v>3558380079613</v>
+        <v>7427015689373</v>
       </c>
       <c r="C97" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="D97" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="E97">
         <v>1</v>
       </c>
       <c r="F97">
-        <v>18.99</v>
+        <v>29.5</v>
       </c>
       <c r="G97" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="B98" s="1">
-        <v>3558380079613</v>
+        <v>4020972114129</v>
       </c>
       <c r="C98" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="D98" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="E98">
         <v>1</v>
       </c>
       <c r="F98">
-        <v>18.99</v>
+        <v>36.27</v>
       </c>
       <c r="G98" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="B99" s="1">
-        <v>5130031279269</v>
+        <v>887961824728</v>
       </c>
       <c r="C99" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="D99" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="E99">
         <v>1</v>
       </c>
       <c r="F99">
-        <v>18.99</v>
+        <v>4.63</v>
       </c>
       <c r="G99" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="B100" s="1">
-        <v>747814948189</v>
+        <v>4891813202608</v>
       </c>
       <c r="C100" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="D100" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="E100">
         <v>1</v>
       </c>
       <c r="F100">
-        <v>18.6</v>
+        <v>22.27</v>
       </c>
       <c r="G100" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="B101" s="1">
-        <v>3700217365134</v>
+        <v>4009803238234</v>
       </c>
       <c r="C101" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="D101" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="E101">
         <v>1</v>
       </c>
       <c r="F101">
-        <v>18.0</v>
+        <v>24.99</v>
       </c>
       <c r="G101" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="B102" s="1">
-        <v>5010993447367</v>
+        <v>5010993660247</v>
       </c>
       <c r="C102" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="D102" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="E102">
         <v>1</v>
       </c>
       <c r="F102">
-        <v>17.99</v>
+        <v>13.72</v>
       </c>
       <c r="G102" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="B103" s="1">
-        <v>5010993966639</v>
+        <v>3700802103172</v>
       </c>
       <c r="C103" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="D103" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="E103">
         <v>1</v>
       </c>
       <c r="F103">
-        <v>17.99</v>
+        <v>7.58</v>
       </c>
       <c r="G103" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="B104" s="1">
-        <v>796629161528</v>
+        <v>5010993727018</v>
       </c>
       <c r="C104" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="D104" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="E104">
         <v>1</v>
       </c>
       <c r="F104">
-        <v>17.34</v>
+        <v>27.99</v>
       </c>
       <c r="G104" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="B105" s="1">
-        <v>787799439173</v>
+        <v>4251584489897</v>
       </c>
       <c r="C105" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="D105" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="E105">
         <v>1</v>
       </c>
       <c r="F105">
-        <v>17.29</v>
+        <v>13.1</v>
       </c>
       <c r="G105" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="B106" s="1">
-        <v>887961207651</v>
+        <v>4007817374771</v>
       </c>
       <c r="C106" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="D106" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="E106">
         <v>1</v>
       </c>
       <c r="F106">
-        <v>16.99</v>
+        <v>3.79</v>
       </c>
       <c r="G106" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="B107" s="1">
-        <v>8413082321550</v>
+        <v>7640142762553</v>
       </c>
       <c r="C107" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="D107" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="E107">
         <v>1</v>
       </c>
       <c r="F107">
-        <v>16.69</v>
+        <v>14.99</v>
       </c>
       <c r="G107" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="B108" s="1">
-        <v>6911400388251</v>
+        <v>4033477902764</v>
       </c>
       <c r="C108" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="D108" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="E108">
         <v>1</v>
       </c>
       <c r="F108">
-        <v>16.67</v>
+        <v>8.09</v>
       </c>
       <c r="G108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="B109" s="1">
-        <v>3555801286094</v>
+        <v>8003558110636</v>
       </c>
       <c r="C109" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="D109" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="E109">
         <v>1</v>
       </c>
       <c r="F109">
-        <v>15.99</v>
+        <v>7.99</v>
       </c>
       <c r="G109" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="B110" s="1">
-        <v>4000826004172</v>
+        <v>887961935721</v>
       </c>
       <c r="C110" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="D110" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="E110">
         <v>1</v>
       </c>
       <c r="F110">
-        <v>15.59</v>
+        <v>38.92</v>
       </c>
       <c r="G110" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="B111" s="1">
-        <v>791209902720</v>
+        <v>4035576063742</v>
       </c>
       <c r="C111" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="D111" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="E111">
         <v>1</v>
       </c>
       <c r="F111">
-        <v>14.99</v>
+        <v>7.49</v>
       </c>
       <c r="G111" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="B112" s="1">
-        <v>7640142762553</v>
+        <v>778988136515</v>
       </c>
       <c r="C112" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="D112" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="E112">
         <v>1</v>
       </c>
       <c r="F112">
-        <v>14.99</v>
+        <v>59.99</v>
       </c>
       <c r="G112" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="B113" s="1">
-        <v>4001167904336</v>
+        <v>630996262221</v>
       </c>
       <c r="C113" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="D113" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="E113">
         <v>1</v>
       </c>
       <c r="F113">
-        <v>14.99</v>
+        <v>34.99</v>
       </c>
       <c r="G113" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="B114" s="1">
-        <v>4000826046219</v>
+        <v>3417765200557</v>
       </c>
       <c r="C114" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="D114" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="E114">
         <v>1</v>
       </c>
       <c r="F114">
-        <v>14.99</v>
+        <v>72.99</v>
       </c>
       <c r="G114" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
-        <v>322</v>
+        <v>330</v>
       </c>
       <c r="B115" s="1">
-        <v>4000826046219</v>
+        <v>35051569602</v>
       </c>
       <c r="C115" t="s">
-        <v>323</v>
+        <v>331</v>
       </c>
       <c r="D115" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E115">
         <v>1</v>
       </c>
       <c r="F115">
-        <v>14.99</v>
+        <v>22.43</v>
       </c>
       <c r="G115" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="B116" s="1">
-        <v>5010993329274</v>
+        <v>3417765332647</v>
       </c>
       <c r="C116" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="D116" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="E116">
         <v>1</v>
       </c>
       <c r="F116">
-        <v>14.99</v>
+        <v>27.0</v>
       </c>
       <c r="G116" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="B117" s="1">
-        <v>6943478017702</v>
+        <v>4001167904336</v>
       </c>
       <c r="C117" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="D117" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="E117">
         <v>1</v>
       </c>
       <c r="F117">
-        <v>14.98</v>
+        <v>14.99</v>
       </c>
       <c r="G117" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="B118" s="1">
-        <v>4018587759439</v>
+        <v>816448028830</v>
       </c>
       <c r="C118" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="D118" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="E118">
         <v>1</v>
       </c>
       <c r="F118">
-        <v>13.74</v>
+        <v>63.84</v>
       </c>
       <c r="G118" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
       <c r="B119" s="1">
-        <v>5010993660247</v>
+        <v>765023068085</v>
       </c>
       <c r="C119" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
       <c r="D119" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="E119">
         <v>1</v>
       </c>
       <c r="F119">
-        <v>13.72</v>
+        <v>22.07</v>
       </c>
       <c r="G119" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
       <c r="B120" s="1">
-        <v>4251584489897</v>
+        <v>8032611693779</v>
       </c>
       <c r="C120" t="s">
-        <v>339</v>
+        <v>346</v>
       </c>
       <c r="D120" t="s">
-        <v>340</v>
+        <v>347</v>
       </c>
       <c r="E120">
         <v>1</v>
       </c>
       <c r="F120">
-        <v>13.1</v>
+        <v>23.55</v>
       </c>
       <c r="G120" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
-        <v>341</v>
+        <v>348</v>
       </c>
       <c r="B121" s="1">
-        <v>191124423216</v>
+        <v>840165800332</v>
       </c>
       <c r="C121" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
       <c r="D121" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="E121">
         <v>1</v>
       </c>
       <c r="F121">
-        <v>13.03</v>
+        <v>25.99</v>
       </c>
       <c r="G121" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
       <c r="B122" s="1">
-        <v>3665369045146</v>
+        <v>5906018024340</v>
       </c>
       <c r="C122" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="D122" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="E122">
         <v>1</v>
       </c>
       <c r="F122">
-        <v>13.01</v>
+        <v>8.03</v>
       </c>
       <c r="G122" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="B123" s="1">
-        <v>3114520071659</v>
+        <v>3380743084640</v>
       </c>
       <c r="C123" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="D123" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
       <c r="E123">
         <v>1</v>
       </c>
       <c r="F123">
-        <v>12.99</v>
+        <v>10.99</v>
       </c>
       <c r="G123" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
-        <v>350</v>
+        <v>357</v>
       </c>
       <c r="B124" s="1">
-        <v>778988378113</v>
+        <v>191171264169</v>
       </c>
       <c r="C124" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
       <c r="D124" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
       <c r="E124">
         <v>1</v>
       </c>
       <c r="F124">
-        <v>12.99</v>
+        <v>9.98</v>
       </c>
       <c r="G124" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="B125" s="1">
-        <v>6942138969191</v>
+        <v>4005556764228</v>
       </c>
       <c r="C125" t="s">
-        <v>354</v>
+        <v>361</v>
       </c>
       <c r="D125" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
       <c r="E125">
         <v>1</v>
       </c>
       <c r="F125">
-        <v>12.99</v>
+        <v>32.0</v>
       </c>
       <c r="G125" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
-        <v>356</v>
+        <v>363</v>
       </c>
       <c r="B126" s="1">
-        <v>6942138947540</v>
+        <v>3770006246296</v>
       </c>
       <c r="C126" t="s">
-        <v>357</v>
+        <v>364</v>
       </c>
       <c r="D126" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E126">
         <v>1</v>
       </c>
       <c r="F126">
-        <v>12.9</v>
+        <v>64.9</v>
       </c>
       <c r="G126" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="B127" s="1">
-        <v>8055186276826</v>
+        <v>3770006246296</v>
       </c>
       <c r="C127" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="D127" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="E127">
         <v>1</v>
       </c>
       <c r="F127">
-        <v>12.9</v>
+        <v>64.9</v>
       </c>
       <c r="G127" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B128" s="1">
-        <v>797444325102</v>
+        <v>3770006246296</v>
       </c>
       <c r="C128" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D128" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="E128">
         <v>1</v>
       </c>
       <c r="F128">
-        <v>12.75</v>
+        <v>64.9</v>
       </c>
       <c r="G128" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="B129" s="1">
-        <v>798521685751</v>
+        <v>3770006246296</v>
       </c>
       <c r="C129" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="D129" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="E129">
         <v>1</v>
       </c>
       <c r="F129">
-        <v>11.99</v>
+        <v>64.9</v>
       </c>
       <c r="G129" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B130" s="1">
-        <v>4059779010259</v>
+        <v>5702016912661</v>
       </c>
       <c r="C130" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D130" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E130">
         <v>1</v>
       </c>
       <c r="F130">
-        <v>11.99</v>
+        <v>19.9</v>
       </c>
       <c r="G130" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B131" s="1">
-        <v>778988398807</v>
+        <v>8413082321550</v>
       </c>
       <c r="C131" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D131" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="E131">
         <v>1</v>
       </c>
       <c r="F131">
-        <v>11.69</v>
+        <v>16.69</v>
       </c>
       <c r="G131" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B132" s="1">
-        <v>3380743084640</v>
+        <v>887961913941</v>
       </c>
       <c r="C132" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D132" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E132">
         <v>1</v>
       </c>
       <c r="F132">
-        <v>10.99</v>
+        <v>19.31</v>
       </c>
       <c r="G132" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B133" s="1">
-        <v>7423709696634</v>
+        <v>5010993877836</v>
       </c>
       <c r="C133" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D133" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="E133">
         <v>1</v>
       </c>
       <c r="F133">
-        <v>10.31</v>
+        <v>6.28</v>
       </c>
       <c r="G133" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B134" s="1">
-        <v>4003046013641</v>
+        <v>887961966176</v>
       </c>
       <c r="C134" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D134" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="E134">
         <v>1</v>
       </c>
       <c r="F134">
-        <v>9.99</v>
+        <v>30.94</v>
       </c>
       <c r="G134" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B135" s="1">
-        <v>8547393668162</v>
+        <v>4001167706398</v>
       </c>
       <c r="C135" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D135" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="E135">
         <v>1</v>
       </c>
       <c r="F135">
-        <v>9.99</v>
+        <v>23.78</v>
       </c>
       <c r="G135" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B136" s="1">
-        <v>8000796012920</v>
+        <v>778988368893</v>
       </c>
       <c r="C136" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D136" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E136">
         <v>1</v>
       </c>
       <c r="F136">
-        <v>9.99</v>
+        <v>24.99</v>
       </c>
       <c r="G136" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B137" s="1">
-        <v>194735070633</v>
+        <v>4015566018402</v>
       </c>
       <c r="C137" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D137" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="E137">
         <v>1</v>
       </c>
       <c r="F137">
-        <v>9.99</v>
+        <v>46.25</v>
       </c>
       <c r="G137" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B138" s="1">
-        <v>191171264169</v>
+        <v>3558380079613</v>
       </c>
       <c r="C138" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D138" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="E138">
         <v>1</v>
       </c>
       <c r="F138">
-        <v>9.98</v>
+        <v>18.99</v>
       </c>
       <c r="G138" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="B139" s="1">
-        <v>4009847067227</v>
+        <v>3558380079613</v>
       </c>
       <c r="C139" t="s">
+        <v>394</v>
+      </c>
+      <c r="D139" t="s">
         <v>396</v>
       </c>
-      <c r="D139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E139">
         <v>1</v>
       </c>
       <c r="F139">
-        <v>9.6</v>
+        <v>18.99</v>
       </c>
       <c r="G139" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
+        <v>397</v>
+      </c>
+      <c r="B140" s="1">
+        <v>3665369045146</v>
+      </c>
+      <c r="C140" t="s">
         <v>398</v>
       </c>
-      <c r="B140" s="1">
-[...2 lines deleted...]
-      <c r="C140" t="s">
+      <c r="D140" t="s">
         <v>399</v>
       </c>
-      <c r="D140" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E140">
         <v>1</v>
       </c>
       <c r="F140">
-        <v>9.49</v>
+        <v>13.01</v>
       </c>
       <c r="G140" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
+        <v>400</v>
+      </c>
+      <c r="B141" s="1">
+        <v>3032168109124</v>
+      </c>
+      <c r="C141" t="s">
         <v>401</v>
       </c>
-      <c r="B141" s="1">
-[...2 lines deleted...]
-      <c r="C141" t="s">
+      <c r="D141" t="s">
         <v>402</v>
       </c>
-      <c r="D141" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E141">
         <v>1</v>
       </c>
       <c r="F141">
-        <v>9.41</v>
+        <v>5.79</v>
       </c>
       <c r="G141" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
+        <v>403</v>
+      </c>
+      <c r="B142" s="1">
+        <v>4006874013968</v>
+      </c>
+      <c r="C142" t="s">
         <v>404</v>
       </c>
-      <c r="B142" s="1">
-[...2 lines deleted...]
-      <c r="C142" t="s">
+      <c r="D142" t="s">
         <v>405</v>
       </c>
-      <c r="D142" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E142">
         <v>1</v>
       </c>
       <c r="F142">
-        <v>8.82</v>
+        <v>4.49</v>
       </c>
       <c r="G142" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
+        <v>406</v>
+      </c>
+      <c r="B143" s="1">
+        <v>5054131055298</v>
+      </c>
+      <c r="C143" t="s">
         <v>407</v>
       </c>
-      <c r="B143" s="1">
-[...2 lines deleted...]
-      <c r="C143" t="s">
+      <c r="D143" t="s">
         <v>408</v>
       </c>
-      <c r="D143" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E143">
         <v>1</v>
       </c>
       <c r="F143">
-        <v>8.3</v>
+        <v>24.99</v>
       </c>
       <c r="G143" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" t="s">
+        <v>409</v>
+      </c>
+      <c r="B144" s="1">
+        <v>4006333078316</v>
+      </c>
+      <c r="C144" t="s">
         <v>410</v>
       </c>
-      <c r="B144" s="1">
-[...2 lines deleted...]
-      <c r="C144" t="s">
+      <c r="D144" t="s">
         <v>411</v>
       </c>
-      <c r="D144" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E144">
         <v>1</v>
       </c>
       <c r="F144">
-        <v>8.2</v>
+        <v>36.99</v>
       </c>
       <c r="G144" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" t="s">
+        <v>412</v>
+      </c>
+      <c r="B145" s="1">
+        <v>778988398807</v>
+      </c>
+      <c r="C145" t="s">
         <v>413</v>
       </c>
-      <c r="B145" s="1">
-[...2 lines deleted...]
-      <c r="C145" t="s">
+      <c r="D145" t="s">
         <v>414</v>
       </c>
-      <c r="D145" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E145">
         <v>1</v>
       </c>
       <c r="F145">
-        <v>8.09</v>
+        <v>11.69</v>
       </c>
       <c r="G145" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" t="s">
+        <v>415</v>
+      </c>
+      <c r="B146" s="1">
+        <v>4000826004172</v>
+      </c>
+      <c r="C146" t="s">
         <v>416</v>
       </c>
-      <c r="B146" s="1">
-[...2 lines deleted...]
-      <c r="C146" t="s">
+      <c r="D146" t="s">
         <v>417</v>
       </c>
-      <c r="D146" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E146">
         <v>1</v>
       </c>
       <c r="F146">
-        <v>8.03</v>
+        <v>15.59</v>
       </c>
       <c r="G146" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" t="s">
+        <v>418</v>
+      </c>
+      <c r="B147" s="1">
+        <v>8720077187740</v>
+      </c>
+      <c r="C147" t="s">
         <v>419</v>
       </c>
-      <c r="B147" s="1">
-[...2 lines deleted...]
-      <c r="C147" t="s">
+      <c r="D147" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
       <c r="E147">
         <v>1</v>
       </c>
       <c r="F147">
         <v>7.99</v>
       </c>
       <c r="G147" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="B148" s="1">
-        <v>5010993534357</v>
+        <v>35051576518</v>
       </c>
       <c r="C148" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="D148" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="E148">
         <v>1</v>
       </c>
       <c r="F148">
-        <v>7.99</v>
+        <v>50.0</v>
       </c>
       <c r="G148" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="B149" s="1">
-        <v>5010993534357</v>
+        <v>35051574774</v>
       </c>
       <c r="C149" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="D149" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="E149">
         <v>1</v>
       </c>
       <c r="F149">
-        <v>7.99</v>
+        <v>34.99</v>
       </c>
       <c r="G149" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="B150" s="1">
-        <v>4897025222274</v>
+        <v>4001167831175</v>
       </c>
       <c r="C150" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="D150" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="E150">
         <v>1</v>
       </c>
       <c r="F150">
-        <v>7.99</v>
+        <v>26.99</v>
       </c>
       <c r="G150" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="B151" s="1">
-        <v>4052351018421</v>
+        <v>6438078060611</v>
       </c>
       <c r="C151" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="D151" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="E151">
         <v>1</v>
       </c>
       <c r="F151">
-        <v>7.99</v>
+        <v>45.56</v>
       </c>
       <c r="G151" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="B152" s="1">
-        <v>8003558110636</v>
+        <v>8055186276826</v>
       </c>
       <c r="C152" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="D152" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="E152">
         <v>1</v>
       </c>
       <c r="F152">
-        <v>7.99</v>
+        <v>12.9</v>
       </c>
       <c r="G152" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="B153" s="1">
-        <v>8720077187740</v>
+        <v>3417765423499</v>
       </c>
       <c r="C153" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="D153" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="E153">
         <v>1</v>
       </c>
       <c r="F153">
-        <v>7.99</v>
+        <v>59.99</v>
       </c>
       <c r="G153" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="B154" s="1">
-        <v>3700802103172</v>
+        <v>3417765419744</v>
       </c>
       <c r="C154" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="D154" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E154">
         <v>1</v>
       </c>
       <c r="F154">
-        <v>7.58</v>
+        <v>42.99</v>
       </c>
       <c r="G154" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="B155" s="1">
-        <v>5702016616866</v>
+        <v>3417765491849</v>
       </c>
       <c r="C155" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="D155" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="E155">
         <v>1</v>
       </c>
       <c r="F155">
-        <v>7.49</v>
+        <v>64.99</v>
       </c>
       <c r="G155" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="B156" s="1">
-        <v>4006942871308</v>
+        <v>694561736135</v>
       </c>
       <c r="C156" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="D156" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="E156">
         <v>1</v>
       </c>
       <c r="F156">
-        <v>7.49</v>
+        <v>36.76</v>
       </c>
       <c r="G156" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="B157" s="1">
-        <v>4035576063742</v>
+        <v>4680136750039</v>
       </c>
       <c r="C157" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="D157" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="E157">
         <v>1</v>
       </c>
       <c r="F157">
-        <v>7.49</v>
+        <v>21.88</v>
       </c>
       <c r="G157" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="B158" s="1">
-        <v>771171137238</v>
+        <v>4012927849088</v>
       </c>
       <c r="C158" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="D158" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="E158">
         <v>1</v>
       </c>
       <c r="F158">
-        <v>7.49</v>
+        <v>5.74</v>
       </c>
       <c r="G158" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="B159" s="1">
-        <v>4014722122809</v>
+        <v>630509995172</v>
       </c>
       <c r="C159" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="D159" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E159">
         <v>1</v>
       </c>
       <c r="F159">
-        <v>7.41</v>
+        <v>44.04</v>
       </c>
       <c r="G159" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="B160" s="1">
-        <v>5060523920525</v>
+        <v>8421134084384</v>
       </c>
       <c r="C160" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="D160" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E160">
         <v>1</v>
       </c>
       <c r="F160">
-        <v>7.34</v>
+        <v>22.9</v>
       </c>
       <c r="G160" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="B161" s="1">
-        <v>5010993606740</v>
+        <v>778988378113</v>
       </c>
       <c r="C161" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="D161" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E161">
         <v>1</v>
       </c>
       <c r="F161">
-        <v>6.74</v>
+        <v>12.99</v>
       </c>
       <c r="G161" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="B162" s="1">
-        <v>9783897779716</v>
-[...2 lines deleted...]
-        <v>3897779714</v>
+        <v>35051579915</v>
+      </c>
+      <c r="C162" t="s">
+        <v>464</v>
       </c>
       <c r="D162" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="E162">
         <v>1</v>
       </c>
       <c r="F162">
-        <v>6.29</v>
+        <v>39.0</v>
       </c>
       <c r="G162" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B163" s="1">
-        <v>5010993877836</v>
+        <v>35051580010</v>
       </c>
       <c r="C163" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="D163" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="E163">
         <v>1</v>
       </c>
       <c r="F163">
-        <v>6.28</v>
+        <v>29.99</v>
       </c>
       <c r="G163" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="B164" s="1">
-        <v>91824013598</v>
+        <v>5010993966639</v>
       </c>
       <c r="C164" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="D164" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="E164">
         <v>1</v>
       </c>
       <c r="F164">
-        <v>5.86</v>
+        <v>17.99</v>
       </c>
       <c r="G164" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" t="s">
-        <v>468</v>
-[...3 lines deleted...]
-      </c>
+        <v>472</v>
+      </c>
+      <c r="B165" s="1"/>
       <c r="C165" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="D165" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="E165">
         <v>1</v>
       </c>
       <c r="F165">
-        <v>5.79</v>
+        <v>19.96</v>
       </c>
       <c r="G165" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" t="s">
-        <v>471</v>
-[...3 lines deleted...]
-      </c>
+        <v>472</v>
+      </c>
+      <c r="B166" s="1"/>
       <c r="C166" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D166" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="E166">
         <v>1</v>
       </c>
       <c r="F166">
-        <v>5.74</v>
+        <v>19.96</v>
       </c>
       <c r="G166" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="B167" s="1"/>
       <c r="C167" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="D167" t="s">
         <v>476</v>
       </c>
       <c r="E167">
         <v>1</v>
       </c>
       <c r="F167">
-        <v>5.3</v>
+        <v>24.38</v>
       </c>
       <c r="G167" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" t="s">
         <v>477</v>
       </c>
       <c r="B168" s="1">
-        <v>887961824728</v>
+        <v>5036905044707</v>
       </c>
       <c r="C168" t="s">
         <v>478</v>
       </c>
       <c r="D168" t="s">
         <v>479</v>
       </c>
       <c r="E168">
         <v>1</v>
       </c>
       <c r="F168">
-        <v>4.63</v>
+        <v>44.6</v>
       </c>
       <c r="G168" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" t="s">
         <v>480</v>
       </c>
       <c r="B169" s="1">
-        <v>4006874013968</v>
+        <v>820650819964</v>
       </c>
       <c r="C169" t="s">
         <v>481</v>
       </c>
       <c r="D169" t="s">
         <v>482</v>
       </c>
       <c r="E169">
         <v>1</v>
       </c>
       <c r="F169">
-        <v>4.49</v>
+        <v>157.28</v>
       </c>
       <c r="G169" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" t="s">
+        <v>480</v>
+      </c>
+      <c r="B170" s="1">
+        <v>820650819964</v>
+      </c>
+      <c r="C170" t="s">
+        <v>481</v>
+      </c>
+      <c r="D170" t="s">
         <v>483</v>
       </c>
-      <c r="B170" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E170">
         <v>1</v>
       </c>
       <c r="F170">
-        <v>3.79</v>
+        <v>157.28</v>
       </c>
       <c r="G170" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" t="s">
+        <v>484</v>
+      </c>
+      <c r="B171" s="1">
+        <v>194735070633</v>
+      </c>
+      <c r="C171" t="s">
+        <v>485</v>
+      </c>
+      <c r="D171" t="s">
         <v>486</v>
       </c>
-      <c r="B171" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E171">
         <v>1</v>
       </c>
       <c r="F171">
-        <v>2.99</v>
+        <v>9.99</v>
       </c>
       <c r="G171" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" t="s">
+        <v>487</v>
+      </c>
+      <c r="B172" s="1">
+        <v>3114520071659</v>
+      </c>
+      <c r="C172" t="s">
+        <v>488</v>
+      </c>
+      <c r="D172" t="s">
         <v>489</v>
       </c>
-      <c r="B172" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E172">
         <v>1</v>
       </c>
       <c r="F172">
-        <v>2.29</v>
+        <v>12.99</v>
       </c>
       <c r="G172" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" t="s">
+        <v>490</v>
+      </c>
+      <c r="B173" s="1">
+        <v>4260645281011</v>
+      </c>
+      <c r="C173" t="s">
+        <v>491</v>
+      </c>
+      <c r="D173" t="s">
         <v>492</v>
       </c>
-      <c r="B173" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E173">
         <v>1</v>
       </c>
       <c r="F173">
-        <v>1.4</v>
+        <v>29.19</v>
       </c>
       <c r="G173" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" t="s">
+        <v>493</v>
+      </c>
+      <c r="B174" s="1">
+        <v>195166169040</v>
+      </c>
+      <c r="C174" t="s">
+        <v>494</v>
+      </c>
+      <c r="D174" t="s">
         <v>495</v>
       </c>
-      <c r="B174" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E174">
         <v>1</v>
       </c>
       <c r="F174">
-        <v>0.79</v>
+        <v>238.0</v>
       </c>
       <c r="G174" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" t="s">
-        <v>495</v>
-[...3 lines deleted...]
-      </c>
+        <v>496</v>
+      </c>
+      <c r="B175" s="1"/>
       <c r="C175" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="D175" t="s">
         <v>498</v>
       </c>
       <c r="E175">
         <v>1</v>
       </c>
       <c r="F175">
-        <v>0.79</v>
+        <v>20.74</v>
       </c>
       <c r="G175" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>