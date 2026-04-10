--- v0 (2026-02-09)
+++ v1 (2026-04-10)
@@ -35,1416 +35,1416 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="463">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
+    <t>Morfone Metallic Marker Stifte,10 Farben Permanent Metallischen Marker pens fÃ¼r Kartenherstellung DIY Fotoalbum GÃ¤stebuch Gebrauch auf irgendeiner Papier, Glas, Kunststoff, Keramik, Stein, Holz</t>
+  </si>
+  <si>
+    <t>B07FW3X4XB</t>
+  </si>
+  <si>
+    <t>LPNHK079142915</t>
+  </si>
+  <si>
+    <t>spL01ml2L8k</t>
+  </si>
+  <si>
+    <t>Victure MP3 Player 100 Stunden Standby-Zeit Portable Verlustfreien Klang Musik Player 8GB-Speicher Erweiterbar auf bis zu 128 GB mit KopfhÃ¶rer 1.8TFT-FM Radio Voice Recorder</t>
+  </si>
+  <si>
+    <t>B07H9VGPSC</t>
+  </si>
+  <si>
+    <t>LPNHE670945544</t>
+  </si>
+  <si>
+    <t>Original BÃ¼rstenrolle fÃ¼r DYSON V7 SV11 LÃ¤nge 23,5 cm 967157-01 Brushbar Assy</t>
+  </si>
+  <si>
+    <t>B07RY3N3HK</t>
+  </si>
+  <si>
+    <t>LPNHE673380294</t>
+  </si>
+  <si>
+    <t>Ylikren External Hard Drive 2TB Portable Hard Drive High Speed Portable External Hard Drive USB 3.0 External HDD for Mac, PC, ordinateur portable (2 To, Black)</t>
+  </si>
+  <si>
+    <t>B09ZPFPXS2</t>
+  </si>
+  <si>
+    <t>LPNIC072077421</t>
+  </si>
+  <si>
+    <t>Panasonic CRP2 Bateria Fotograficzna Litowo-Jonowa, 6 V/1600 mAh 6 V litowa/6 V</t>
+  </si>
+  <si>
+    <t>B0009NDJGK</t>
+  </si>
+  <si>
+    <t>LPNHE286582142</t>
+  </si>
+  <si>
+    <t>Hewlett Packard HP12C kalkulator matematyczny UPN algebraicznie programowalny platyna czarny</t>
+  </si>
+  <si>
+    <t>B000FVNX2Q</t>
+  </si>
+  <si>
+    <t>LPNHE670715511</t>
+  </si>
+  <si>
+    <t>Herma okładka ochronna na książkę, przezroczysty 260 x 540 mm 260 x 540 mm 1 sztuka</t>
+  </si>
+  <si>
+    <t>B000GPI6G4</t>
+  </si>
+  <si>
+    <t>LPNHE666076652</t>
+  </si>
+  <si>
+    <t>Edding 719759 400-01 Marker Permanentny, Czarny, 1 mm Czarny 1 mm Pojedynczy</t>
+  </si>
+  <si>
+    <t>B000KJOYDU</t>
+  </si>
+  <si>
+    <t>LPNHE654440800</t>
+  </si>
+  <si>
+    <t>Edding 4095 marker kredowy, 2 – 3 mm, czarny</t>
+  </si>
+  <si>
+    <t>B000KTD0UI</t>
+  </si>
+  <si>
+    <t>LPNHE673154652</t>
+  </si>
+  <si>
+    <t>Pritt klej w sztyfcie przezroczysty, bez rozpuszczalnika, rozpuszczalny w wodzie w niskiej temperaturze, dla dzieci, (5 x 43 g)</t>
+  </si>
+  <si>
+    <t>B001AM2I20</t>
+  </si>
+  <si>
+    <t>LPNA000205796</t>
+  </si>
+  <si>
+    <t>ELBA Samt-40 teczka na buty do raczkowania, 80 widok, z polipropylenu, nieprzezroczysta, A4, zielona</t>
+  </si>
+  <si>
+    <t>B001AS4U3O</t>
+  </si>
+  <si>
+    <t>LPNIC071925779</t>
+  </si>
+  <si>
+    <t>Taymar 4C110 Stojak Na Prospekty, Przezroczysty, 4 przegrody pojedyncze opakowanie 4 przegrody</t>
+  </si>
+  <si>
+    <t>B001P0LV0W</t>
+  </si>
+  <si>
+    <t>LPNHE673194583</t>
+  </si>
+  <si>
+    <t>Goobay 50380 Composite kabel cinch 1,5 m / 3 x wtyczka cinch na 3 x wtyk cinch/kabel RCA ekranowany/kabel subwoofera Blu Ray wzmacniacz HiFi/kabel cinch 1,5 m/czarny</t>
+  </si>
+  <si>
+    <t>B002E50N10</t>
+  </si>
+  <si>
+    <t>LPNHE669765249</t>
+  </si>
+  <si>
+    <t>Kredka - STABILO EASYcolors dla praworęcznych, etui 12 kolorów + temperówka 1 Packung</t>
+  </si>
+  <si>
+    <t>B002SN9R1U</t>
+  </si>
+  <si>
+    <t>LPNIC071288686</t>
+  </si>
+  <si>
+    <t>Han 997 Croco pudełko na fiszki, format A7 poprzeczny, z 5 przekładkami i 100 kartonikami A7 CROCO półprzezroczysty / różowy</t>
+  </si>
+  <si>
+    <t>B0030E9C3O</t>
+  </si>
+  <si>
+    <t>LPNHE670146974</t>
+  </si>
+  <si>
+    <t>Rapid zszywki w standardzie 24/6 mm, ocynkowane, 5000 sztuk 24/6 standardowe Pojedynczy</t>
+  </si>
+  <si>
+    <t>B0036TF8H2</t>
+  </si>
+  <si>
+    <t>LPNHE661158356</t>
+  </si>
+  <si>
+    <t>Herlitz 11122322 cyrkiel do szybkiej regulacji my.pen czarny/szary z dodatkowymi wkładami i możliwością ostrzenia</t>
+  </si>
+  <si>
+    <t>B003IQFV8E</t>
+  </si>
+  <si>
+    <t>LPNHE672974280</t>
+  </si>
+  <si>
+    <t>Jolly 3000-0494 zestaw 48 kredek w metalowym pudełku, materiały do nauki, 3,8 mm, XXL 48 stück (1er Pack)</t>
+  </si>
+  <si>
+    <t>B0049UP3BS</t>
+  </si>
+  <si>
+    <t>LPNHE663793654</t>
+  </si>
+  <si>
+    <t>VITAdisplays® Stojak na ulotki DINlang/DIN A6 (kartka pocztowa)/2 poziomy, przezroczysty (NE-120) DIN Lang (DL) 1 sztuka Pojedynczy</t>
+  </si>
+  <si>
+    <t>B004EYHF9W</t>
+  </si>
+  <si>
+    <t>LPNHE673756320</t>
+  </si>
+  <si>
+    <t>Exacompta 449225B - plastikowy skoroszyt z folii PP do A4 - z paskami do opisywania - odpowiedni do biura i szkoły - 1 sztuka - kolor losowy 1 Stück do wyboru</t>
+  </si>
+  <si>
+    <t>B004HG0J4A</t>
+  </si>
+  <si>
+    <t>LPNIC071485399</t>
+  </si>
+  <si>
+    <t>Fostex PC-1eb – regulator głośności do głośników stereo, kolor: czarny Pojedynczy</t>
+  </si>
+  <si>
+    <t>B0058B1T5G</t>
+  </si>
+  <si>
+    <t>LPNIC071546827</t>
+  </si>
+  <si>
+    <t>Scotch Klej permanentny – 1 opakowanie z 30 wkładami samoprzylepnymi bez rozpuszczalników – 8 g na jeden sztyft – uniwersalny klej w sztyfcie do domu, szkoły lub biura 8G Opakowanie ekonomiczne Pojedynczy</t>
+  </si>
+  <si>
+    <t>B0058GZ678</t>
+  </si>
+  <si>
+    <t>LPNHE670830072</t>
+  </si>
+  <si>
+    <t>SeKi Easy Plus uniwersalny pilot zdalnego sterowania, srebrny/czarny srebrny/czarny Pojedynczy</t>
+  </si>
+  <si>
+    <t>B0072GRLES</t>
+  </si>
+  <si>
+    <t>LPNHE673682514</t>
+  </si>
+  <si>
+    <t>Logilink BT-0015, Adapter Bluetooth, Czarny/Srebrny Pojedynczy</t>
+  </si>
+  <si>
+    <t>B0096Y2HFW</t>
+  </si>
+  <si>
+    <t>LPNHE669765400</t>
+  </si>
+  <si>
+    <t>EDISION ZASILACZ 5V/1A 2-pinowy EU ORYGINALNY, UNIWERSALNY, PICCO T2, PICCO T265, PICCO T265 +, PICCO T265 pro, Kabel PICCO, rozdzielacz 4K HDMI 1x2, rozdzielacz 4K HDMI 1x4 5V 1A</t>
+  </si>
+  <si>
+    <t>B0099SGL02</t>
+  </si>
+  <si>
+    <t>LPNIC051016148</t>
+  </si>
+  <si>
+    <t>Adapter Bluetooth AUX, Nadajnik i odbiornik–August MR230–Dwutrybowy adapter bezprzewodowy do słuchawek, telewizora i samochodowego zestawu,Bluetooth 5.2 i USB-C, na baterii do 10 godzin–czarny Nowoczesny</t>
+  </si>
+  <si>
+    <t>B00CBCXZ3E</t>
+  </si>
+  <si>
+    <t>LPNIC071582355</t>
+  </si>
+  <si>
+    <t>Apple Lightning/USB adapter kabel do iPhone 5/5c/5s, iPad 4 gen, iPad mini, iPod nan 7 gen, iPod touch 5 gen, 2 m (MD819ZM/A)</t>
+  </si>
+  <si>
+    <t>B00F4RASK6</t>
+  </si>
+  <si>
+    <t>LPNHE661793834</t>
+  </si>
+  <si>
+    <t>Ovalis – wyjście kabla – 16 A – 2 przyłącza – śruby mocujące – białe – 5 sztuk</t>
+  </si>
+  <si>
+    <t>B00M91EITM</t>
+  </si>
+  <si>
+    <t>LPNIC071601826</t>
+  </si>
+  <si>
+    <t>Amazon Basics Kabel USB-A na Mini USB 2.0, prędkość transferu 480 Mbit/s, z pozłacanymi wtyczkami, 0,9 m, czarny 0.9 m</t>
+  </si>
+  <si>
+    <t>B00NH13S44</t>
+  </si>
+  <si>
+    <t>LPNHE663988642</t>
+  </si>
+  <si>
+    <t>Xiaomi Mi Band 5 Activity Smart Bransoletka, monitory aktywności, czarny</t>
+  </si>
+  <si>
+    <t>B00SKF00RK</t>
+  </si>
+  <si>
+    <t>LPNHE673105713</t>
+  </si>
+  <si>
+    <t>Brunnen Skoroszyt FACT!pp (A4, z półprzezroczystego polipropylenu, z tabliczką na nazwisko, z kieszenią wewnętrzną) czerwony</t>
+  </si>
+  <si>
+    <t>B00WNNYI4Q</t>
+  </si>
+  <si>
+    <t>LPNHE661887589</t>
+  </si>
+  <si>
+    <t>Paper Mate Ołówek mechaniczny bez przerwy | 0.7mm | HB #2 | Różne kolory neonowych beczek | 12 sztuk Różne neonowe beczki 12 Count (Pack of 1)</t>
+  </si>
+  <si>
+    <t>B0105TLXO2</t>
+  </si>
+  <si>
+    <t>LPNIC071441918</t>
+  </si>
+  <si>
+    <t>LPNIC071441919</t>
+  </si>
+  <si>
+    <t>HF2 A4 przezroczysty 16 mm 4 segregator pierścieniowy - biały</t>
+  </si>
+  <si>
+    <t>B013UX8334</t>
+  </si>
+  <si>
+    <t>LPNHE661988957</t>
+  </si>
+  <si>
+    <t>LPNHE661988958</t>
+  </si>
+  <si>
+    <t>SeKi Open 2, 433 MHz pilot do otwierania bramy garażowej, 2 kanały [działa z kodami FIX] Open 2 Pojedynczy</t>
+  </si>
+  <si>
+    <t>B015NCITZW</t>
+  </si>
+  <si>
+    <t>LPNHE670428187</t>
+  </si>
+  <si>
+    <t>LPNHE663825307</t>
+  </si>
+  <si>
+    <t>LPNHE670428188</t>
+  </si>
+  <si>
+    <t>AGPtek G02 Mini-Clip Odtwarzacz MP3 8 GB z radiem FM(jedno etui Silikon w zestawie) Niebieski</t>
+  </si>
+  <si>
+    <t>B016ZZFWOC</t>
+  </si>
+  <si>
+    <t>LPNA000433385</t>
+  </si>
+  <si>
+    <t>PEAK DESIGN Housse Shell Small - SHS1</t>
+  </si>
+  <si>
+    <t>B017KOK4IG</t>
+  </si>
+  <si>
+    <t>LPNHE670709279</t>
+  </si>
+  <si>
+    <t>tesapack PROMO Mocna Taśma Pakowa w Zestawie z Dyspenserem, Ciche Odwijanie, Duża Wytrzymałość, do Ciężkich Paczek</t>
+  </si>
+  <si>
+    <t>B019M0EDN8</t>
+  </si>
+  <si>
+    <t>LPNHE670540133</t>
+  </si>
+  <si>
+    <t>Kondensator rozruchowy kondensator silnika 50µF 450V 45x119mm wtyczka M8; Mifle; 50uF</t>
+  </si>
+  <si>
+    <t>B01BTSQHZI</t>
+  </si>
+  <si>
+    <t>LPNHE673449227</t>
+  </si>
+  <si>
+    <t>ANSMANN maxE DECT Phone akumulatory micro AAA srebro 4-szt. paczka AAA 800 mAh Pojedynczy</t>
+  </si>
+  <si>
+    <t>B01C5819T0</t>
+  </si>
+  <si>
+    <t>LPNHE673658453</t>
+  </si>
+  <si>
+    <t>Viquel Einband A4 aus Polypropylen 40 vues rot</t>
+  </si>
+  <si>
+    <t>B01D0C5JXW</t>
+  </si>
+  <si>
+    <t>LPNIC071493473</t>
+  </si>
+  <si>
+    <t>Jabra Biz 1500 Quick Disconnect On-Ear Mono Headset - Corded Headphone with Noise-cancelling Microphone and Volume Spike Protection for Deskphones, Black Szybkie odłączanie czarne</t>
+  </si>
+  <si>
+    <t>B01E0Z5R4E</t>
+  </si>
+  <si>
+    <t>LPNHE673329605</t>
+  </si>
+  <si>
+    <t>Amazon Basics - Kabel USB C na USB typ A, USB 3.1, 2. generacja, 0,9 m, biały biały 0,9 m Pojedynczy</t>
+  </si>
+  <si>
+    <t>B01GGKYS6E</t>
+  </si>
+  <si>
+    <t>LPNIC071291132</t>
+  </si>
+  <si>
+    <t>Oehlbach D1C17216 Antena Cyfrowa z Aktywnym Wzmacniaczem DVB-T, Biały Biały standardowe Pojedynczy</t>
+  </si>
+  <si>
+    <t>B01GVFE7MO</t>
+  </si>
+  <si>
+    <t>LPNHE664782196</t>
+  </si>
+  <si>
+    <t>Apple MMTN2ZM/A słuchawki douszne EarPods, złącze Lightning Stara wersja</t>
+  </si>
+  <si>
+    <t>B01M1EEPOB</t>
+  </si>
+  <si>
+    <t>LPNHE654344919</t>
+  </si>
+  <si>
+    <t>Viquel classeur-cahier z polipropylenu A4 pomarańczowy</t>
+  </si>
+  <si>
+    <t>B01N02CBJL</t>
+  </si>
+  <si>
+    <t>LPNIC050826504</t>
+  </si>
+  <si>
+    <t>Unbekannt Link, mysz bezprzewodowa, 3 przyciski, czarny, odbiornik USB, 1000 DPI</t>
+  </si>
+  <si>
+    <t>B06VT962V2</t>
+  </si>
+  <si>
+    <t>LPNA000527459</t>
+  </si>
+  <si>
+    <t>Green Cell Bateria 807957-001 HS04 HSTNN-IB7B HSTNN-LB6V do HP 15-AC125NG 15-AY123NG 15-BA042NG 15-BA050NG 15-BA520NG 240 G4 G5 245 250 255 (2200mAh 14.6V Czarna) Standard - Green Cell Cellules 2200 mAh 14.6V</t>
+  </si>
+  <si>
+    <t>B072R2X7NY</t>
+  </si>
+  <si>
+    <t>LPNHE664070598</t>
+  </si>
+  <si>
+    <t>Gearmax® Winlese budzik motocyklowy, styl retro, zegar stołowy dla studentów, budzik, biurko, model rack, do biura, domu, dekoracja dla dzieci, dorosłych, prezent urodzinowy</t>
+  </si>
+  <si>
+    <t>B076C7MBZ2</t>
+  </si>
+  <si>
+    <t>LPNIC071583442</t>
+  </si>
+  <si>
+    <t>Amazon Basics - Ergonomiczna mysz bezprzewodowa – regulacja DPI – fioletowa fioletowy</t>
+  </si>
+  <si>
+    <t>B0787G1YFF</t>
+  </si>
+  <si>
+    <t>LPNA000528255</t>
+  </si>
+  <si>
+    <t>Trust Primo ładowarka do notebooków 70W - 19V</t>
+  </si>
+  <si>
+    <t>B078HSZDGS</t>
+  </si>
+  <si>
+    <t>LPNA000571763</t>
+  </si>
+  <si>
+    <t>Toshiba 1TB Canvio Basics Portable External Hard Drive,USB 3.0 Gen 1, Black (HDTB410EK3AA)</t>
+  </si>
+  <si>
+    <t>B07997KKSK</t>
+  </si>
+  <si>
+    <t>LPNHE661950584</t>
+  </si>
+  <si>
+    <t>JBL GO 2 małe pudełko muzyczne w kolorze żółtym – wodoodporny, przenośny głośnik Bluetooth z funkcją zestawu głośnomówiącego – do 5 godzin słuchania muzyki przy jednym ładowaniu akumulatora żółty Pojedynczy</t>
+  </si>
+  <si>
+    <t>B07B8GKZ9G</t>
+  </si>
+  <si>
+    <t>LPNHE663840475</t>
+  </si>
+  <si>
+    <t>Jabra Talk 25 mono zestaw słuchawkowy – bezprzewodowe rozmowy telefoniczne, podcasty i muzykę lub odszukiwanie GPS – czarny Czarny Talk 25</t>
+  </si>
+  <si>
+    <t>B07DF465PV</t>
+  </si>
+  <si>
+    <t>LPNA000178696</t>
+  </si>
+  <si>
+    <t>Promate Clix-8, ergonomiczna bezprzewodowa mysz optyczna 2,4 Ghz z regulowanym poziomem DPI 3, funkcją automatycznego uśpienia, 4 przyciskami, zasięgiem roboczym 10 m</t>
+  </si>
+  <si>
+    <t>B07FDXMCLB</t>
+  </si>
+  <si>
+    <t>LPNHE661503285</t>
+  </si>
+  <si>
+    <t>Trust Verto Bezprzewodowa mysz pionowa, bezprzewodowa, ergonomiczna myszka, zapobieganie ramieniu myszy/łokciu tenisisty (RSI), 800-1600 DPI, bezprzewodowa mysz dla osób praworęcznych, PC, laptopa, Bezprzewodowy pojedynczy egzemplarz czarny</t>
+  </si>
+  <si>
+    <t>B07FM2GLNQ</t>
+  </si>
+  <si>
+    <t>LPNHE664766186</t>
+  </si>
+  <si>
+    <t>AmazonBasics - bezprzewodowa mysz Trackball Single</t>
+  </si>
+  <si>
+    <t>B07G28NF3L</t>
+  </si>
+  <si>
+    <t>LPNA000232273</t>
+  </si>
+  <si>
+    <t>Crucial BX500 CT240BX500SSD1 wewnętrzny dysk SSD 240 GB (3D NAND, SATA, 2,5 cala)</t>
+  </si>
+  <si>
+    <t>B07G3YNLJB</t>
+  </si>
+  <si>
+    <t>LPNHE599047709</t>
+  </si>
+  <si>
+    <t>SanDisk Extreme PRO 128GB SDXC Memory Card up to 170MB/s, UHS-1, Class 10, U3, V30 128gb UHS-I czarny</t>
+  </si>
+  <si>
+    <t>B07H9DVLBB</t>
+  </si>
+  <si>
+    <t>LPNHE662034256</t>
+  </si>
+  <si>
+    <t>AmazonBasics - Baterie litowe CR2, 3 V, 6 szt</t>
+  </si>
+  <si>
+    <t>B07JLZVKCC</t>
+  </si>
+  <si>
+    <t>LPNHE672882608</t>
+  </si>
+  <si>
+    <t>LPNHE661698423</t>
+  </si>
+  <si>
+    <t>AmazonBasics - Baterie litowe CR2, 3 V, 4 sztuki 4-pak</t>
+  </si>
+  <si>
+    <t>B07JM6YZ2K</t>
+  </si>
+  <si>
+    <t>LPNIC071440932</t>
+  </si>
+  <si>
     <t>Philips DVT3120 Body-Recorder nagrywanie wideo i audio HD</t>
   </si>
   <si>
     <t>B07JMZF8KV</t>
   </si>
   <si>
     <t>LPNHE662074031</t>
   </si>
   <si>
-    <t>spL01ml2L8k</t>
+    <t>Trodat Imprint ImprintInk Tusz do Pieczątek, Czarny, 24 ml</t>
+  </si>
+  <si>
+    <t>B07KTPW58N</t>
+  </si>
+  <si>
+    <t>LPNHE664496333</t>
+  </si>
+  <si>
+    <t>USB WiFi Dongle 600 mbps do PC, Techkey adapter Wi-Fi podwójny zakresowy 2,42 GHz/5,8 GHz karta Wi-Fi 802.11ac bezprzewodowy adapter sieciowy do komputera stacjonarnego laptopa obsługuje Windows 10/8/7/XP/Vista/Mac OS 10.6-10.14</t>
+  </si>
+  <si>
+    <t>B07LFC7VDC</t>
+  </si>
+  <si>
+    <t>LPNHL951516962</t>
+  </si>
+  <si>
+    <t>NEW'C 2 sztuki, szkło ochronne do iPhone 11 i iPhone XR, wolne od zarysowań, twardość 9H, folia ochronna na wyświetlacz HD, 0,33 mm, ultra przezroczyste, ultratrwałe</t>
+  </si>
+  <si>
+    <t>B07NC8PWDM</t>
+  </si>
+  <si>
+    <t>LPNHE670717309</t>
+  </si>
+  <si>
+    <t>Panasonic KX-TGH710GS telefon bezprzewodowy bez automatycznej sekretarki (telefon (DECT, niskie promieniowanie, kolorowy wyświetlacz, blokada połączeń, zestaw głośnomówiący) czarny czarno-srebrny 1 telefon bezprzewodowy Pojedynczy</t>
+  </si>
+  <si>
+    <t>B07Q5VBWSY</t>
+  </si>
+  <si>
+    <t>LPNHE673080242</t>
+  </si>
+  <si>
+    <t>PS4 Headset Gaming Headset für Xbox One, 7 LED Leuchten Stereo Surround Sound Soft Memory Ohrenschützer Gaming Kopfhörer mit Mikrofonabschaltung und Lautstärkeregler PC Headset (Navy blau)</t>
+  </si>
+  <si>
+    <t>B07QWSTZV6</t>
+  </si>
+  <si>
+    <t>LPNA000186506</t>
+  </si>
+  <si>
+    <t>Honor Band 5 wodoszczelny monitor aktywności Bluetooth z pulsometrem, kolorowym wyświetlaczem AMOLED, ekranem dotykowym, Midnight Navy granatowy (Midnight Navy)</t>
+  </si>
+  <si>
+    <t>B07RX8QDF4</t>
+  </si>
+  <si>
+    <t>LPNHE656117140</t>
+  </si>
+  <si>
+    <t>Mysz komputerowa dla graczy Logitech G403 HERO 16K G403 Hero EU Version</t>
+  </si>
+  <si>
+    <t>B07SCMTKGB</t>
+  </si>
+  <si>
+    <t>LPNA000418637</t>
+  </si>
+  <si>
+    <t>DREVO Gramr 84-klawiszowa, 75% TKL, mechaniczna klawiatura do gier z białym podświetleniem LED, przewodowa klawiatura USB, brązowy przełącznik, czarna</t>
+  </si>
+  <si>
+    <t>B07SH7L3VP</t>
+  </si>
+  <si>
+    <t>LPNHE661971901</t>
+  </si>
+  <si>
+    <t>MokerLink 10-portowy przełącznik PoE, 8 PoE+ 100 Mbps, 2 Gigabit Uplink, 96 W 802.3af/at, bezwentylatorowy przełącznik Ethernet Plug &amp; Play</t>
+  </si>
+  <si>
+    <t>B07SJ9VLXH</t>
+  </si>
+  <si>
+    <t>LPNHE663703010</t>
+  </si>
+  <si>
+    <t>Refoss Inteligentny otwieracz do bramy garażowej, zdalne sterowanie z aplikacją, kompatybilny z Alexa, Google, nie wymaga koncentratora, 2,4 GHz otwieracz do bramy garażowej kompatybilny z Alexa, Google</t>
+  </si>
+  <si>
+    <t>B07TB3JBNW</t>
+  </si>
+  <si>
+    <t>LPNHE663719096</t>
+  </si>
+  <si>
+    <t>Lexar NS100 2,5" SATA III (6Gb/s) Interne SSD 128GB, Solid-State-Laufwerk, Bis zu 520 MB/s Lesen, für Laptop, Desktop-Computer/PC (LNS100-128AMZN) NS100 128GB</t>
+  </si>
+  <si>
+    <t>B07TKGGJ1T</t>
+  </si>
+  <si>
+    <t>LPNHE661113521</t>
+  </si>
+  <si>
+    <t>Ładowarka Sieciowa 1X 3A 45W Biały</t>
+  </si>
+  <si>
+    <t>B07VD48LYB</t>
+  </si>
+  <si>
+    <t>LPNHE663918837</t>
+  </si>
+  <si>
+    <t>Amazon Basics Kabel do ładowania USB-C na Lightning, nylonowy oplot, certyfikat MFi, do Apple iPhone 14, 13, 12, 11, X, Xs, Pro, Pro Max, Plus, iPad, 1,8 m, srebrny srebrny 1,8 m</t>
+  </si>
+  <si>
+    <t>B07XS4XN9V</t>
+  </si>
+  <si>
+    <t>LPNHE663733028</t>
+  </si>
+  <si>
+    <t>Roccat Kone AIMO mysz gamingowa (wysoka precyzja, optyczny czujnik Owl-Eye (od 100 do 16 000 Dpi), oświetlenie RGB AIMO LED, 23 programowalne przyciski, zaprojektowana w Niemczech, USB), biała (remastered) biały (remastered) Mysz Single</t>
+  </si>
+  <si>
+    <t>B07YCG26KZ</t>
+  </si>
+  <si>
+    <t>LPNHE670347291</t>
+  </si>
+  <si>
+    <t>Fintie Etui ochronne na iPada 10,2" (9/8 / 7 generacji, model 2021/2020/2019) z tylną pokrywą, przezroczyste etui ochronne na telefon komórkowy z budzikiem samochodowym, srebrne A- Srebrny.</t>
+  </si>
+  <si>
+    <t>B07YHCLJCM</t>
+  </si>
+  <si>
+    <t>LPNHE655497609</t>
+  </si>
+  <si>
+    <t>Apple Przewód ze złącza Lightning na USB (1 m) 1 m</t>
+  </si>
+  <si>
+    <t>B081FWVSG8</t>
+  </si>
+  <si>
+    <t>LPNHE673104872</t>
+  </si>
+  <si>
+    <t>Ymdei Redragon M711W Cobra White Gaming-Maus, optischer Sensor, Pixart P3325, 10.000 DPI, RGB-Beleuchtung, 8 programmierbare Tasten, integrierter Speicher, 20 Millionen Klicks</t>
+  </si>
+  <si>
+    <t>B082PZB7J6</t>
+  </si>
+  <si>
+    <t>LPNA000342924</t>
+  </si>
+  <si>
+    <t>VARTA Baterie AAA, opakowanie 100 szt., Power on Demand, Alkaliczne, 1,5V, ekologiczne opakowanie, na akcesoria komputerowe, urządzenia Smart Home, Made in Germany [Wyłącznie w Amazon] 100 sztuk AAA</t>
+  </si>
+  <si>
+    <t>B084ZKCFFV</t>
+  </si>
+  <si>
+    <t>LPNHE661857083</t>
+  </si>
+  <si>
+    <t>HUAWEI Band 6, wyświetlacz OLED o przekątnej 6,147 cala Full View, 96 trybów treningowych, czas pracy baterii do 2 tygodni, proaktywny monitor zdrowia, 5ATM, czujnik SpO2, pomiar tętna, pomarańczowy</t>
+  </si>
+  <si>
+    <t>B0859W69JR</t>
+  </si>
+  <si>
+    <t>LPNA000056886</t>
+  </si>
+  <si>
+    <t>LK [2 sztuki etui ochronne] kompatybilne z Apple Watch Series 6 / SE/SE2 Series 5 / Series 4 40 mm folia ochronna na wyświetlacz, [twardość 9H] [przezroczysta HD] pełna ochrona, odporne na zarysowania 40mm Przezroczyste</t>
+  </si>
+  <si>
+    <t>B0878ZJ6C9</t>
+  </si>
+  <si>
+    <t>LPNHE656117151</t>
+  </si>
+  <si>
+    <t>Smartwatch für Damen und Herren, wasserdicht, Smart-Armband, Herzfrequenzmesser, Schrittzähler, Blutdruck, Activity-Tracker für Android iOS</t>
+  </si>
+  <si>
+    <t>B087939HV2</t>
+  </si>
+  <si>
+    <t>LPNHE648810685</t>
+  </si>
+  <si>
+    <t>Belkin SoundForm True Wireless In-Ear-Kopfhörer (Bluetooth-Ohrhörer für iPhone, Geräte von Samsung und Google, Touchbedienung, Ladecase, 24 Std. Abspielzeit, Geräuschisolierung, schweißfest) – Weiß biały True Wireless</t>
+  </si>
+  <si>
+    <t>B087KR6XHM</t>
+  </si>
+  <si>
+    <t>LPNHE662053013</t>
+  </si>
+  <si>
+    <t>DigiKuber Smartwatch z EKG, wodoszczelny IP68, męski zegarek z krokomierzem, pulsometrem, powiadomienia o połączeniach telefonicznych, do systemu Android i iOS (1,47 cala, czarny, 20 mm) TPU 20mm 3,5 cm (1,47") metal</t>
+  </si>
+  <si>
+    <t>B088DZF7LX</t>
+  </si>
+  <si>
+    <t>LPNHE663832678</t>
+  </si>
+  <si>
+    <t>DIGITUS Tester sieciowy i tester kabli – Tester PoE – Automatyczne skanowanie – RJ45 RJ11 ISDN BNC – kabel sieciowy Coax LAN</t>
+  </si>
+  <si>
+    <t>B088WTW47M</t>
+  </si>
+  <si>
+    <t>LPNHE664051178</t>
+  </si>
+  <si>
+    <t>HEKAI Pasek kompatybilny z Apple Watch 45 mm, 49 mm, 42 mm, 38 mm, 40 mm, 41 mm, 44 mm, metalowy, regulowany, zapasowy pasek ze stali nierdzewnej do iWatch serii Ultra 8/7/6/5/4/3/2/1, SE</t>
+  </si>
+  <si>
+    <t>B0891Z1QXZ</t>
+  </si>
+  <si>
+    <t>LPNHE656117128</t>
+  </si>
+  <si>
+    <t>TP-Link Tapo WiFi Smart Socket, Smart Socket kompatibel mit Alexa und Google Home, 10 A, Steuerung der Kaffeemaschine, Lampe, Heizung aus der Ferne, kein Hub erforderlich, Tapo P100 (FR) 1 Packung</t>
+  </si>
+  <si>
+    <t>B089B6ZJ22</t>
+  </si>
+  <si>
+    <t>LPNIC071528487</t>
+  </si>
+  <si>
+    <t>Inteligentny zegarek YONMIG Fitness Tracker IP68, wodoodporny, męski damski, kolorowy ekran dotykowy z funkcją Bluetooth, pulsometr, monitorowanie snu, krokomierz, powiadomienia SMS dla iOS i Android.</t>
+  </si>
+  <si>
+    <t>B089F9GYMH</t>
+  </si>
+  <si>
+    <t>LPNHE656117130</t>
+  </si>
+  <si>
+    <t>Xiaomi Mi Smart Band</t>
+  </si>
+  <si>
+    <t>B089NS9JW2</t>
+  </si>
+  <si>
+    <t>LPNHE663832817</t>
+  </si>
+  <si>
+    <t>Plantronics Stereo-Headset 'Blackwire C3225' mit USB-A &amp; 3,5 mm Anschluss, Noise Cancelling, Soundguard und flexiblem Mikrofonarm, Schwarz Stereo USB-A &amp; AUX</t>
+  </si>
+  <si>
+    <t>B089QTHKMW</t>
+  </si>
+  <si>
+    <t>LPNHE663918927</t>
+  </si>
+  <si>
+    <t>Smartwatch KUNGIX zegarek na rękę, dla kobiet i mężczyzn, z monitorem tlenu we krwi (SpO2), z pełnym ekranem dotykowym, wodoszczelność IP68, zegarek fitness z pulsometrem, do iOS</t>
+  </si>
+  <si>
+    <t>B08B4NHK7Q</t>
+  </si>
+  <si>
+    <t>LPNHE655918639</t>
+  </si>
+  <si>
+    <t>OtterBox EU Dwuportowa ładowarka ścienna 30W, USB-C PD 18W + USB-A 12W, szybko ładująca do smartfona i tabletu, testowana przy upadkach, wytrzymała, bardzo trwała, Czarny</t>
+  </si>
+  <si>
+    <t>B08CNC5RW3</t>
+  </si>
+  <si>
+    <t>LPNHE665524131</t>
+  </si>
+  <si>
+    <t>LATEC Smartwatch, 1,3 cala, ekran dotykowy, 5 ATM, wodoszczelny zegarek sportowy z pulsometrem, monitorem snu, krokomierzem, stoperem, Smart Watch dla kobiet i mężczyzn, z systemem Android iOS</t>
+  </si>
+  <si>
+    <t>B08DD1JMT7</t>
+  </si>
+  <si>
+    <t>LPNHE672963071</t>
+  </si>
+  <si>
+    <t>Motast smartwatch, zegarek fitness o przekątnej 1,4 cala, ekran dotykowy, tracker fitness z pulsometrem i analizą snu, sterowanie muzyką, sterowanie aparatem, sportowy zegarek na rękę dla kobiet i mężczyzn, do telefonów komórkowych z systemem iOS Android</t>
+  </si>
+  <si>
+    <t>B08DTQ8ZVC</t>
+  </si>
+  <si>
+    <t>LPNHE656117143</t>
+  </si>
+  <si>
+    <t>LPNHE656117142</t>
+  </si>
+  <si>
+    <t>LPNHE656117148</t>
+  </si>
+  <si>
+    <t>LPNHE656117138</t>
+  </si>
+  <si>
+    <t>LPNHE656117146</t>
+  </si>
+  <si>
+    <t>LPNHE656117149</t>
+  </si>
+  <si>
+    <t>LPNHE656117147</t>
+  </si>
+  <si>
+    <t>LPNHE656117145</t>
+  </si>
+  <si>
+    <t>LPNHE656117144</t>
+  </si>
+  <si>
+    <t>Plantronics Voyager Legend, Czarny Pojedynczy</t>
+  </si>
+  <si>
+    <t>B08F2T5CJ8</t>
+  </si>
+  <si>
+    <t>LPNHE670716963</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy Fit 2 8806090724664 - Monitor Aktywności, ‎1.1 cala, Czarny</t>
+  </si>
+  <si>
+    <t>B08H5MP84J</t>
+  </si>
+  <si>
+    <t>LPNHE672963535</t>
+  </si>
+  <si>
+    <t>SONOFF BASICR2 10 A inteligentny włącznik światła, uniwersalny moduł do rozwiązań automatyzacji w inteligentnej technice domowej, współpracuje z Alexa, Google Home</t>
+  </si>
+  <si>
+    <t>B08HLWTFKJ</t>
+  </si>
+  <si>
+    <t>LPNHE667140652</t>
+  </si>
+  <si>
+    <t>SanDisk Ultra 32 GB microSDHC Memory Card + SD Adapter with A1 App Performance Up to 120 MB/s, Class 10, U1 (Twin Pack) Podwójny pakiet 32GB</t>
+  </si>
+  <si>
+    <t>B08J4HJ98L</t>
+  </si>
+  <si>
+    <t>LPNIC071647020</t>
+  </si>
+  <si>
+    <t>Apple Skórzane etui z MagSafe do iPhone’a 12 | 12 Pro – czarne</t>
+  </si>
+  <si>
+    <t>B08L5NSFCX</t>
+  </si>
+  <si>
+    <t>LPNHE663816686</t>
+  </si>
+  <si>
+    <t>Apple Ładowarka MagSafe</t>
+  </si>
+  <si>
+    <t>B08L5R6ZHP</t>
+  </si>
+  <si>
+    <t>LPNHE663917357</t>
+  </si>
+  <si>
+    <t>HP NM Card NM100 128 GB</t>
+  </si>
+  <si>
+    <t>B08M6F7ZSF</t>
+  </si>
+  <si>
+    <t>LPNHE661143981</t>
+  </si>
+  <si>
+    <t>APPS2Car Uchwyt na telefon komórkowy, przyssawka, obracany o 360°, rozciągliwy, uchwyt na telefon komórkowy, długi uchwyt na deskę rozdzielczą i przednią szybę, duży uchwyt na telefon komórkowy do</t>
+  </si>
+  <si>
+    <t>B08ML21C99</t>
+  </si>
+  <si>
+    <t>LPNHE670716035</t>
+  </si>
+  <si>
+    <t>HP Mysz Bezprzewodowa Z3700, Czarna, 26V63AA</t>
+  </si>
+  <si>
+    <t>B08MV1ZYF7</t>
+  </si>
+  <si>
+    <t>LPNHE666273049</t>
+  </si>
+  <si>
+    <t>JVC HA-EB75-BN-U Ear-Clip słuchawki sportowe - ochrona przed wodą rozbryzgową IPX2, czarne</t>
+  </si>
+  <si>
+    <t>B08N127PP6</t>
+  </si>
+  <si>
+    <t>LPNHE670719686</t>
+  </si>
+  <si>
+    <t>KabelDirekt Kabel HDMI 10K i 8K, HDMI 2.1b – 2 m, dostępny w zakresie 0,5-5 m – certyfikowany, zaprojektowany w Niemczech (kabel Ultra High Speed HDMI 2.1 do PC, PS5, Xbox, monitora i TV – 2m niebieski/czarny</t>
+  </si>
+  <si>
+    <t>B08NW5XN3B</t>
+  </si>
+  <si>
+    <t>LPNHE661744641</t>
+  </si>
+  <si>
+    <t>Amazon Basics Papier fotograficzny, błyszczący, A4/210 x 297 mm, 200 g/m2, nadaje się do drukarek atramentowych (100 sztuk) Błyszczący, papier 200 g</t>
+  </si>
+  <si>
+    <t>B08PGKLMTX</t>
+  </si>
+  <si>
+    <t>LPNHE650269389</t>
+  </si>
+  <si>
+    <t>TAURI 4 sztuki folii ochronnej na wyświetlacz kompatybilne z Samsung Galaxy S21/S21 5G (6,2 cala), 2 sztuki folii ochronnej na wyświetlacz TPU i 2 sztuki tylnej kamery z hartowanego szkła, podwójna ochrona, wysoka przejrzystość</t>
+  </si>
+  <si>
+    <t>B08PVJNH6Z</t>
+  </si>
+  <si>
+    <t>LPNHE664852839</t>
+  </si>
+  <si>
+    <t>TEMPO DI SALDI Universal-Fernbedienung für automatisches Tor, Frequenz 433,92 MHz, Fester Code</t>
+  </si>
+  <si>
+    <t>B08RZCJM6Z</t>
+  </si>
+  <si>
+    <t>LPNHE673866740</t>
+  </si>
+  <si>
+    <t>Bezprzewodowa ładowarka 15 W, AGPTEK 3 w 1 indukcyjna stacja ładująca</t>
+  </si>
+  <si>
+    <t>B08SQ1FTKY</t>
+  </si>
+  <si>
+    <t>LPNHE664585071</t>
+  </si>
+  <si>
+    <t>Smart Watch Fitness Tracker bransoletka fitness z pulsometrem, SmartWatch IP68, wodoszczelny zegarek fitness, pełny ekran dotykowy z funkcją sterowania muzyką, monitor snu, dla kobiet, mężczyzn, dzieci zielony</t>
+  </si>
+  <si>
+    <t>B08T78SZN4</t>
+  </si>
+  <si>
+    <t>LPNHE672963440</t>
+  </si>
+  <si>
+    <t>UGREEN Samochodowy Uchwyt na Telefon z Przyssawką Kompatybilny z iPhone 15 Pro Max Plus 14 13 Galaxy F34 S23 Ultra Huawei Mate 60 Pro Redmi K60 Ultra itp.</t>
+  </si>
+  <si>
+    <t>B08TBFCYZ3</t>
+  </si>
+  <si>
+    <t>LPNHE663840674</t>
+  </si>
+  <si>
+    <t>Belkin BOOSTCHARGE Plus 10K Powerbank i ładowarka (10 000 mAh ze zintegrowanymi kablami Lightning (MFI) i USB-C oraz dodatkowym portem ładowania USB-C) – niebieski</t>
+  </si>
+  <si>
+    <t>B08VH6Q9G2</t>
+  </si>
+  <si>
+    <t>LPNHE673856877</t>
+  </si>
+  <si>
+    <t>HUAWEI Band 6, wyświetlacz OLED o przekątnej 6,147 cala Full View, 96 trybów treningowych, czas pracy baterii do 2 tygodni, proaktywny monitor zdrowia, 5ATM, czujnik SpO2, pomiar tętna, Różowy</t>
+  </si>
+  <si>
+    <t>B091CWRW4V</t>
+  </si>
+  <si>
+    <t>LPNA008225890</t>
+  </si>
+  <si>
+    <t>Philips TAT2206PK/00 Słuchawki, Dorośli Słuchawki, odporne na zachlapanie i pot, Bluetooth, do 18 godzin czasu odtwarzania, miękkie silikonowe okładki w 3 rozmiarach, wbudowany mikrofon, różowe</t>
+  </si>
+  <si>
+    <t>B094NZJX5C</t>
+  </si>
+  <si>
+    <t>LPNIC050834424</t>
+  </si>
+  <si>
+    <t>6 Rollen Starker Polster Faden Hohe Festigkeit Nähen Gewachster Faden mit Hand Nähte Nadel Set für Denim Leder Handwerk Maschine Nähen (Schwarz, Weiß)</t>
+  </si>
+  <si>
+    <t>B096S2WKMZ</t>
+  </si>
+  <si>
+    <t>LPNHE608987820</t>
+  </si>
+  <si>
+    <t>BESCH Czarna Kreda tablicy z Naturalnym Drewnem Ramka do biura, restauracji, szkoły, sklepów, domów i kawiarni do łatwego montażu (20x30cm)</t>
+  </si>
+  <si>
+    <t>B097NFBNZX</t>
+  </si>
+  <si>
+    <t>LPNIC071432863</t>
+  </si>
+  <si>
+    <t>OtterBox Sleek Etui do iPhone 13, Odporne na Wstrząsy i Upadki, Przetestowane Zgodnie ze Standardami Wojskowymi, Przezroczyste, Bez Opakowania Detalicznego Przezroczyste iPhone 13</t>
+  </si>
+  <si>
+    <t>B097RRD8Z4</t>
+  </si>
+  <si>
+    <t>LPNIC071496751</t>
+  </si>
+  <si>
+    <t>conecto 5m kabel antenowy TV, kabel koncentryczny - IEC męski/IEC żeński, biały 5,00 m</t>
+  </si>
+  <si>
+    <t>B098TPHCSJ</t>
+  </si>
+  <si>
+    <t>LPNIC071294107</t>
+  </si>
+  <si>
+    <t>Zapasowy pasek kompatybilny z Apple Watch 42 mm, 44 mm, 45 mm, metalowa siateczka, stal nierdzewna, dla kobiet i mężczyzn, z magnesem do iWatch SE 7/6/5/4/3/2/1, srebrny</t>
+  </si>
+  <si>
+    <t>B09B9YHZ9D</t>
+  </si>
+  <si>
+    <t>LPNA000597254</t>
+  </si>
+  <si>
+    <t>LG TONE Free DFP9 słuchawki douszne Bluetooth z dźwiękiem Dolby Atmos, technologia MERIDIAN, ANC (Active Noise Cancellation), UVnano i ochrona przed wodą bryzgową IPX4 - czarne DFP9 Black</t>
+  </si>
+  <si>
+    <t>B09BZG3M6D</t>
+  </si>
+  <si>
+    <t>LPNHE657369159</t>
+  </si>
+  <si>
+    <t>Microsoft Surface Slim Pen 2 czarny Schwarz Surface Slim Pen 2</t>
+  </si>
+  <si>
+    <t>B09CZCJN94</t>
+  </si>
+  <si>
+    <t>LPNHE590936736</t>
+  </si>
+  <si>
+    <t>ARCANITE Kamera IP WiFi nadzoru 1080P, Monitorowanie niemowląt i zwierząt domowych. Aplikacja na telefon do sterowania panoramicznego, pochylenia, śledzenia ruchu, gniazdo microSD, czarny Cámara IP WiFi</t>
+  </si>
+  <si>
+    <t>B09DT6GVX8</t>
+  </si>
+  <si>
+    <t>LPNHE657857168</t>
+  </si>
+  <si>
+    <t>V-MORO Bransoletki kompatybilne z zegarkiem Samsung Galaxy Watch 4 Classic 46 mm, bez luk, masywna stal nierdzewna, metalowy pasek zapasowy do zegarka Galaxy Watch 4 Classic 46 mm 2021 (srebrny)</t>
+  </si>
+  <si>
+    <t>B09FPNLDVN</t>
+  </si>
+  <si>
+    <t>LPNHE664496010</t>
+  </si>
+  <si>
+    <t>Apple Silikonowe etui z MagSafe (do iPhone 13 Pro) - (PRODUCT) RED Silikonowe Etui z MagSafe (PRODUCT)RED</t>
+  </si>
+  <si>
+    <t>B09G7F5WHM</t>
+  </si>
+  <si>
+    <t>LPNHE670717223</t>
+  </si>
+  <si>
+    <t>Apple Przezroczyste etui z MagSafe (do iPhone 13) Etui z MagSafe Przezroczyste</t>
+  </si>
+  <si>
+    <t>B09G8ZTB8X</t>
+  </si>
+  <si>
+    <t>LPNHE663822351</t>
+  </si>
+  <si>
+    <t>ZOSKVEE Inteligentny zegarek, monitor aktywności z pełnym ekranem dotykowym, zegarek fitness z tlenem krwi, ciśnieniem krwi, pulsometrem i monitorowaniem snu, wodoodporny krokomierz, smartwatch dla mężczyzn i kobiet, dla systemu Android iOS</t>
+  </si>
+  <si>
+    <t>B09GXWL9S1</t>
+  </si>
+  <si>
+    <t>LPNHE655918640</t>
   </si>
   <si>
     <t>Apple AirPods Pro (1. generacji)</t>
   </si>
   <si>
     <t>B09JQZ5DYM</t>
   </si>
   <si>
     <t>LPNHE661536236</t>
   </si>
   <si>
     <t>LPNHE673283990</t>
   </si>
   <si>
     <t>LPNHE625602471</t>
   </si>
   <si>
-    <t>LG TONE Free DFP9 słuchawki douszne Bluetooth z dźwiękiem Dolby Atmos, technologia MERIDIAN, ANC (Active Noise Cancellation), UVnano i ochrona przed wodą bryzgową IPX4 - czarne DFP9 Black</t>
-[...32 lines deleted...]
-    <t>LPNHE663816686</t>
+    <t>Klucz sprzętowy WiFi 1300 Mb/s do PC: 5,8 g/2,4 G dwupasmowy adapter WiFi USB do komputera stacjonarnego, adapter WiFi USB 3.0, 802.11ac WiFi USB, antena WiFi 5dBi USB WiFi Dongle dla Windows</t>
+  </si>
+  <si>
+    <t>B09JSR2SWS</t>
+  </si>
+  <si>
+    <t>LPNHL955227407</t>
+  </si>
+  <si>
+    <t>Belkin BoostCharge Flex silikonowy kabel USB typu A na Lightning (1 m), certyfikowany przez MFi kabel do ładowania iPhone 14/14 Plus, 13, 12, Pro, Max, SE, iPad i innych, czarny</t>
+  </si>
+  <si>
+    <t>B09K47DKHW</t>
+  </si>
+  <si>
+    <t>LPNHE661305029</t>
+  </si>
+  <si>
+    <t>Xiaomi Redmi Buds 3 Słuchawki, Biały, L</t>
+  </si>
+  <si>
+    <t>B09K7TDY1H</t>
+  </si>
+  <si>
+    <t>LPNA000473411</t>
+  </si>
+  <si>
+    <t>Maped 220002 - pióro szkolne, NIGHTFALL - niebieskie, 1 sztuka (1 opakowanie)</t>
+  </si>
+  <si>
+    <t>B09LYNPFW6</t>
+  </si>
+  <si>
+    <t>LPNHE673771281</t>
+  </si>
+  <si>
+    <t>Słuchawki Bluetooth Bezprzewodowe Xiaomi Redmi Buds 3 Lite Black (TWS AirDots)</t>
+  </si>
+  <si>
+    <t>B09NQKCQWS</t>
+  </si>
+  <si>
+    <t>LPNHE654344930</t>
+  </si>
+  <si>
+    <t>Zestaw włóczek do haftowania, 100 kolorów po 5 m: piękna przędza do haftowania, wiązania, plecienia, majsterkowania, szydełkowania – zestaw do haftu krzyżykowego – nici do szycia LIVAIA</t>
+  </si>
+  <si>
+    <t>B09QL9XWX3</t>
+  </si>
+  <si>
+    <t>LPNHE664282491</t>
+  </si>
+  <si>
+    <t>LPNHE664282492</t>
+  </si>
+  <si>
+    <t>ARRYNN Samsung Galaxy S21 FE 5G etui + ochrona wyświetlacza, etui na telefon komórkowy, płynny silikon TPU etui ochronne do Samsung Galaxy S21 FE 5G - niebieskie</t>
+  </si>
+  <si>
+    <t>B09T2V1S74</t>
+  </si>
+  <si>
+    <t>LPNHE663946616</t>
+  </si>
+  <si>
+    <t>Etui na telefon komórkowy Blackview A95 etui miękkie czarne + 2 szt. szkło HD do Blackview A95 etui odporne na uderzenia etui ochronne silikon case folia ochronna na wyświetlacz</t>
+  </si>
+  <si>
+    <t>B09T6SK7B6</t>
+  </si>
+  <si>
+    <t>LPNHE661761266</t>
+  </si>
+  <si>
+    <t>Maped - Kredki drewniane Nightfall - Trójkątny kształt - Kopalnia odporna na rozciąganie, średnica 2,9 mm - Żywe i intensywne kolory - Pudełko 24 ołówków</t>
+  </si>
+  <si>
+    <t>B09TTRHHSD</t>
+  </si>
+  <si>
+    <t>LPNHE670830164</t>
+  </si>
+  <si>
+    <t>SanDisk Karta SDXC 128 GB Extreme PRO + RescuePRO Deluxe, do 200 MB/s, UHS-I, klasa 10, U3, V30, SDSDXXD-128G-GN4IN 128 GB UHS-I V30 Czarny</t>
+  </si>
+  <si>
+    <t>B09X7FXHVJ</t>
+  </si>
+  <si>
+    <t>LPNHE670050709</t>
+  </si>
+  <si>
+    <t>Externe Festplatte Ultradünn 1TB 2TB Super Fast Typ-C tragbare externe Festplatte für Mac, PC M3 (2TB Silber)</t>
+  </si>
+  <si>
+    <t>B09X97F6MV</t>
+  </si>
+  <si>
+    <t>LPNHE650328381</t>
+  </si>
+  <si>
+    <t>LPNHE650328383</t>
+  </si>
+  <si>
+    <t>LPNHE650328378</t>
+  </si>
+  <si>
+    <t>LPNHE650328382</t>
+  </si>
+  <si>
+    <t>LPNHE650328379</t>
+  </si>
+  <si>
+    <t>LPNHE650328380</t>
+  </si>
+  <si>
+    <t>Externe Festplatte Ultradünn 1TB 2TB Super Fast Typ-C tragbare externe Festplatte für Mac, PC M3 (2TB Golden)</t>
+  </si>
+  <si>
+    <t>B09X9H1BZB</t>
+  </si>
+  <si>
+    <t>LPNHE650328385</t>
+  </si>
+  <si>
+    <t>Externe Festplatte Ultradünn 1TB 2TB Super Fast Typ-C tragbare externe Festplatte für Mac, PC M3(2TB Schwarz)</t>
+  </si>
+  <si>
+    <t>B09X9P4LYL</t>
+  </si>
+  <si>
+    <t>LPNHE650328384</t>
+  </si>
+  <si>
+    <t>Externe Festplatte Ultradünn 1TB 2TB Super Fast Typ-C tragbare externe Festplatte für Mac, PC M3 (2TB Rot)</t>
+  </si>
+  <si>
+    <t>B09X9TPGDT</t>
+  </si>
+  <si>
+    <t>LPNHE650328377</t>
+  </si>
+  <si>
+    <t>LPNHE650328376</t>
+  </si>
+  <si>
+    <t>LPNHE650328373</t>
+  </si>
+  <si>
+    <t>LPNHE650328374</t>
+  </si>
+  <si>
+    <t>LPNHE650328372</t>
+  </si>
+  <si>
+    <t>LPNHE650328375</t>
+  </si>
+  <si>
+    <t>Ładowarka USB C 100 W z chipem E-Mark 5A USB-C (2 m), do Mac Book Pro 16/15/14/13", MacBook Air 2020/2019/2018, Dell Asus Hp i wszystkich urządzeń USB-C, do USB-C 96 W 87 W 61 W zasilacz</t>
+  </si>
+  <si>
+    <t>B09Y1FDC7G</t>
+  </si>
+  <si>
+    <t>LPNHE673837832</t>
   </si>
   <si>
     <t>HUAWEI Band 7 Smartwatch monitor zdrowia i fitnessu, wąski ekran, 2 tygodnie pracy baterii, monitor SpO2 i tętna, śledzenie snu, monitorowanie stresu, Czarny</t>
   </si>
   <si>
     <t>B0B2P87QVS</t>
   </si>
   <si>
     <t>LPNHE672963074</t>
-  </si>
-[...1294 lines deleted...]
-    <t>LPNIC071485399</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1795,3883 +1795,3883 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>855971006410</v>
+        <v>604348861103</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="F2">
-        <v>233.85</v>
+        <v>5.1</v>
       </c>
       <c r="G2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="1">
-        <v>194252721384</v>
+        <v>751565989841</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>1</v>
       </c>
       <c r="F3">
-        <v>213.95</v>
+        <v>20.88</v>
       </c>
       <c r="G3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B4" s="1">
-        <v>194252721384</v>
+        <v>8020595022920</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E4">
         <v>1</v>
       </c>
       <c r="F4">
-        <v>213.95</v>
+        <v>29.69</v>
       </c>
       <c r="G4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="B5" s="1">
-        <v>194252721384</v>
+        <v>729808923037</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="E5">
         <v>1</v>
       </c>
       <c r="F5">
-        <v>213.95</v>
+        <v>30.73</v>
       </c>
       <c r="G5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B6" s="1">
-        <v>8806091465917</v>
+        <v>5410853017134</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E6">
         <v>1</v>
       </c>
       <c r="F6">
-        <v>129.99</v>
+        <v>8.66</v>
       </c>
       <c r="G6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B7" s="1">
-        <v>889842778724</v>
+        <v>882780469709</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="E7">
         <v>1</v>
       </c>
       <c r="F7">
-        <v>83.99</v>
+        <v>55.17</v>
       </c>
       <c r="G7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B8" s="1">
-        <v>5033588055556</v>
+        <v>4051709978158</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="E8">
         <v>1</v>
       </c>
       <c r="F8">
-        <v>68.67</v>
+        <v>2.37</v>
       </c>
       <c r="G8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B9" s="1">
-        <v>194252168332</v>
+        <v>4004764315772</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="E9">
         <v>1</v>
       </c>
       <c r="F9">
-        <v>61.99</v>
+        <v>2.29</v>
       </c>
       <c r="G9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B10" s="1">
-        <v>6941487266630</v>
+        <v>4004764788002</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="E10">
         <v>1</v>
       </c>
       <c r="F10">
-        <v>59.99</v>
+        <v>4.14</v>
       </c>
       <c r="G10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B11" s="1">
-        <v>882780469709</v>
+        <v>5410091268398</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E11">
         <v>1</v>
       </c>
       <c r="F11">
-        <v>55.17</v>
+        <v>14.99</v>
       </c>
       <c r="G11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="B12" s="1">
-        <v>745883815388</v>
+        <v>3045050102844</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="E12">
         <v>1</v>
       </c>
       <c r="F12">
-        <v>53.73</v>
+        <v>2.19</v>
       </c>
       <c r="G12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B13" s="1">
-        <v>4250288175778</v>
+        <v>4250818501794</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E13">
         <v>1</v>
       </c>
       <c r="F13">
-        <v>51.57</v>
+        <v>13.08</v>
       </c>
       <c r="G13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="B14" s="1">
-        <v>5057103060405</v>
+        <v>4017538034595</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="E14">
         <v>1</v>
       </c>
       <c r="F14">
-        <v>51.46</v>
+        <v>1.85</v>
       </c>
       <c r="G14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B15" s="1">
-        <v>709046764142</v>
+        <v>4006381398732</v>
       </c>
       <c r="C15" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E15">
         <v>1</v>
       </c>
       <c r="F15">
-        <v>51.1</v>
+        <v>15.52</v>
       </c>
       <c r="G15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B16" s="1">
-        <v>6941487216697</v>
+        <v>4054554658145</v>
       </c>
       <c r="C16" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D16" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="E16">
         <v>1</v>
       </c>
       <c r="F16">
-        <v>49.11</v>
+        <v>14.86</v>
       </c>
       <c r="G16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B17" s="1">
-        <v>4260557510018</v>
+        <v>7313468598006</v>
       </c>
       <c r="C17" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="D17" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="E17">
         <v>1</v>
       </c>
       <c r="F17">
-        <v>47.4</v>
+        <v>4.15</v>
       </c>
       <c r="G17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B18" s="1">
-        <v>194252781494</v>
+        <v>4008110408507</v>
       </c>
       <c r="C18" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="D18" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="E18">
         <v>1</v>
       </c>
       <c r="F18">
-        <v>47.0</v>
+        <v>8.0</v>
       </c>
       <c r="G18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B19" s="1"/>
+        <v>59</v>
+      </c>
+      <c r="B19" s="1">
+        <v>9014400107345</v>
+      </c>
       <c r="C19" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="D19" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="E19">
         <v>1</v>
       </c>
       <c r="F19">
-        <v>46.33</v>
+        <v>35.69</v>
       </c>
       <c r="G19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B20" s="1">
-        <v>8806090724664</v>
+        <v>4250169954805</v>
       </c>
       <c r="C20" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="D20" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="E20">
         <v>1</v>
       </c>
       <c r="F20">
-        <v>45.0</v>
+        <v>8.95</v>
       </c>
       <c r="G20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B21" s="1">
-        <v>5099206083394</v>
+        <v>4010962100508</v>
       </c>
       <c r="C21" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="D21" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="E21">
         <v>1</v>
       </c>
       <c r="F21">
-        <v>44.99</v>
+        <v>0.57</v>
       </c>
       <c r="G21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="B22" s="1">
-        <v>4251070319264</v>
+        <v>4995090301433</v>
       </c>
       <c r="C22" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="D22" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="E22">
         <v>1</v>
       </c>
       <c r="F22">
-        <v>44.9</v>
+        <v>28.09</v>
       </c>
       <c r="G22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B23" s="1">
-        <v>4895229117433</v>
+        <v>4046719682294</v>
       </c>
       <c r="C23" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D23" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="E23">
         <v>1</v>
       </c>
       <c r="F23">
-        <v>43.99</v>
+        <v>20.34</v>
       </c>
       <c r="G23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="B24" s="1"/>
+        <v>74</v>
+      </c>
+      <c r="B24" s="1">
+        <v>4260237197225</v>
+      </c>
       <c r="C24" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="D24" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="E24">
         <v>1</v>
       </c>
       <c r="F24">
-        <v>43.19</v>
+        <v>13.0</v>
       </c>
       <c r="G24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B25" s="1">
-        <v>194252781043</v>
+        <v>9154401546450</v>
       </c>
       <c r="C25" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D25" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="E25">
         <v>1</v>
       </c>
       <c r="F25">
-        <v>42.18</v>
+        <v>7.45</v>
       </c>
       <c r="G25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="B26" s="1">
-        <v>17229173125</v>
+        <v>5200378400142</v>
       </c>
       <c r="C26" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="D26" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E26">
         <v>1</v>
       </c>
       <c r="F26">
-        <v>41.31</v>
+        <v>6.9</v>
       </c>
       <c r="G26" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B27" s="1">
-        <v>3681995020845</v>
+        <v>5053047002150</v>
       </c>
       <c r="C27" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="D27" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="E27">
         <v>1</v>
       </c>
       <c r="F27">
-        <v>41.11</v>
+        <v>17.8</v>
       </c>
       <c r="G27" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B28" s="1">
-        <v>680306325481</v>
+        <v>3661233242345</v>
       </c>
       <c r="C28" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="D28" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="E28">
         <v>1</v>
       </c>
       <c r="F28">
-        <v>40.66</v>
+        <v>26.84</v>
       </c>
       <c r="G28" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B29" s="1">
-        <v>5025232889525</v>
+        <v>3606480453731</v>
       </c>
       <c r="C29" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="D29" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="E29">
         <v>1</v>
       </c>
       <c r="F29">
-        <v>40.43</v>
+        <v>4.04</v>
       </c>
       <c r="G29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="B30" s="1">
-        <v>8055205720583</v>
+        <v>848719055801</v>
       </c>
       <c r="C30" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="D30" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="E30">
         <v>1</v>
       </c>
       <c r="F30">
-        <v>40.3</v>
+        <v>7.99</v>
       </c>
       <c r="G30" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B31" s="1"/>
+        <v>95</v>
+      </c>
+      <c r="B31" s="1">
+        <v>6954176858153</v>
+      </c>
       <c r="C31" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="D31" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="E31">
         <v>1</v>
       </c>
       <c r="F31">
-        <v>40.16</v>
+        <v>37.74</v>
       </c>
       <c r="G31" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B32" s="1"/>
+        <v>98</v>
+      </c>
+      <c r="B32" s="1">
+        <v>4003273679016</v>
+      </c>
       <c r="C32" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="D32" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="E32">
         <v>1</v>
       </c>
       <c r="F32">
-        <v>40.16</v>
+        <v>5.63</v>
       </c>
       <c r="G32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B33" s="1"/>
+        <v>101</v>
+      </c>
+      <c r="B33" s="1">
+        <v>3501179061252</v>
+      </c>
       <c r="C33" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="D33" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="E33">
         <v>1</v>
       </c>
       <c r="F33">
-        <v>40.16</v>
+        <v>10.2</v>
       </c>
       <c r="G33" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B34" s="1"/>
+        <v>101</v>
+      </c>
+      <c r="B34" s="1">
+        <v>3501179061252</v>
+      </c>
       <c r="C34" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="D34" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="E34">
         <v>1</v>
       </c>
       <c r="F34">
-        <v>40.16</v>
+        <v>10.2</v>
       </c>
       <c r="G34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B35" s="1"/>
+        <v>105</v>
+      </c>
+      <c r="B35" s="1">
+        <v>8713931224613</v>
+      </c>
       <c r="C35" t="s">
-        <v>92</v>
+        <v>106</v>
       </c>
       <c r="D35" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="E35">
         <v>1</v>
       </c>
       <c r="F35">
-        <v>40.16</v>
+        <v>2.19</v>
       </c>
       <c r="G35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B36" s="1"/>
+        <v>105</v>
+      </c>
+      <c r="B36" s="1">
+        <v>8713931224613</v>
+      </c>
       <c r="C36" t="s">
-        <v>92</v>
+        <v>106</v>
       </c>
       <c r="D36" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="E36">
         <v>1</v>
       </c>
       <c r="F36">
-        <v>40.16</v>
+        <v>2.19</v>
       </c>
       <c r="G36" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B37" s="1"/>
+        <v>109</v>
+      </c>
+      <c r="B37" s="1">
+        <v>4053171998580</v>
+      </c>
       <c r="C37" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="D37" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="E37">
         <v>1</v>
       </c>
       <c r="F37">
-        <v>40.16</v>
+        <v>9.1</v>
       </c>
       <c r="G37" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B38" s="1"/>
+        <v>109</v>
+      </c>
+      <c r="B38" s="1">
+        <v>4053171998580</v>
+      </c>
       <c r="C38" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="D38" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="E38">
         <v>1</v>
       </c>
       <c r="F38">
-        <v>40.16</v>
+        <v>9.1</v>
       </c>
       <c r="G38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B39" s="1"/>
+        <v>109</v>
+      </c>
+      <c r="B39" s="1">
+        <v>4053171998580</v>
+      </c>
       <c r="C39" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="D39" t="s">
-        <v>101</v>
+        <v>113</v>
       </c>
       <c r="E39">
         <v>1</v>
       </c>
       <c r="F39">
-        <v>40.16</v>
+        <v>9.1</v>
       </c>
       <c r="G39" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="B40" s="1">
-        <v>4003635172162</v>
+        <v>713382819039</v>
       </c>
       <c r="C40" t="s">
-        <v>103</v>
+        <v>115</v>
       </c>
       <c r="D40" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="E40">
         <v>1</v>
       </c>
       <c r="F40">
-        <v>39.99</v>
+        <v>18.26</v>
       </c>
       <c r="G40" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>105</v>
+        <v>117</v>
       </c>
       <c r="B41" s="1">
-        <v>6941487216666</v>
+        <v>4251070319264</v>
       </c>
       <c r="C41" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="D41" t="s">
-        <v>107</v>
+        <v>119</v>
       </c>
       <c r="E41">
         <v>1</v>
       </c>
       <c r="F41">
-        <v>39.9</v>
+        <v>44.9</v>
       </c>
       <c r="G41" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="B42" s="1">
-        <v>745883792504</v>
+        <v>4042448022240</v>
       </c>
       <c r="C42" t="s">
-        <v>109</v>
+        <v>121</v>
       </c>
       <c r="D42" t="s">
-        <v>110</v>
+        <v>122</v>
       </c>
       <c r="E42">
         <v>1</v>
       </c>
       <c r="F42">
-        <v>38.0</v>
+        <v>11.71</v>
       </c>
       <c r="G42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>111</v>
+        <v>123</v>
       </c>
       <c r="B43" s="1">
-        <v>6954176858153</v>
+        <v>4251061527623</v>
       </c>
       <c r="C43" t="s">
-        <v>112</v>
+        <v>124</v>
       </c>
       <c r="D43" t="s">
-        <v>113</v>
+        <v>125</v>
       </c>
       <c r="E43">
         <v>1</v>
       </c>
       <c r="F43">
-        <v>37.74</v>
+        <v>15.36</v>
       </c>
       <c r="G43" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>114</v>
+        <v>126</v>
       </c>
       <c r="B44" s="1">
-        <v>739515517870</v>
+        <v>4013674090976</v>
       </c>
       <c r="C44" t="s">
-        <v>115</v>
+        <v>127</v>
       </c>
       <c r="D44" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="E44">
         <v>1</v>
       </c>
       <c r="F44">
-        <v>37.28</v>
+        <v>10.99</v>
       </c>
       <c r="G44" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B45" s="1"/>
+        <v>129</v>
+      </c>
+      <c r="B45" s="1">
+        <v>3135255040017</v>
+      </c>
       <c r="C45" t="s">
-        <v>118</v>
+        <v>130</v>
       </c>
       <c r="D45" t="s">
-        <v>119</v>
+        <v>131</v>
       </c>
       <c r="E45">
         <v>1</v>
       </c>
       <c r="F45">
-        <v>37.19</v>
+        <v>2.84</v>
       </c>
       <c r="G45" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="B46" s="1">
-        <v>4008496996070</v>
+        <v>5057103060405</v>
       </c>
       <c r="C46" t="s">
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="D46" t="s">
-        <v>122</v>
+        <v>134</v>
       </c>
       <c r="E46">
         <v>1</v>
       </c>
       <c r="F46">
-        <v>36.99</v>
+        <v>51.46</v>
       </c>
       <c r="G46" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B47" s="1"/>
+        <v>135</v>
+      </c>
+      <c r="B47" s="1">
+        <v>841710146875</v>
+      </c>
       <c r="C47" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="D47" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="E47">
         <v>1</v>
       </c>
       <c r="F47">
-        <v>35.83</v>
+        <v>7.99</v>
       </c>
       <c r="G47" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>126</v>
+        <v>138</v>
       </c>
       <c r="B48" s="1">
-        <v>9014400107345</v>
+        <v>4003635172162</v>
       </c>
       <c r="C48" t="s">
-        <v>127</v>
+        <v>139</v>
       </c>
       <c r="D48" t="s">
-        <v>128</v>
+        <v>140</v>
       </c>
       <c r="E48">
         <v>1</v>
       </c>
       <c r="F48">
-        <v>35.69</v>
+        <v>39.99</v>
       </c>
       <c r="G48" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>129</v>
+        <v>141</v>
       </c>
       <c r="B49" s="1">
-        <v>619659188634</v>
+        <v>885909934102</v>
       </c>
       <c r="C49" t="s">
-        <v>130</v>
+        <v>142</v>
       </c>
       <c r="D49" t="s">
-        <v>131</v>
+        <v>143</v>
       </c>
       <c r="E49">
         <v>1</v>
       </c>
       <c r="F49">
-        <v>35.55</v>
+        <v>16.99</v>
       </c>
       <c r="G49" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>132</v>
+        <v>144</v>
       </c>
       <c r="B50" s="1">
-        <v>6955914611078</v>
+        <v>3135250202045</v>
       </c>
       <c r="C50" t="s">
-        <v>133</v>
+        <v>145</v>
       </c>
       <c r="D50" t="s">
-        <v>134</v>
+        <v>146</v>
       </c>
       <c r="E50">
         <v>1</v>
       </c>
       <c r="F50">
-        <v>34.28</v>
+        <v>2.53</v>
       </c>
       <c r="G50" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>135</v>
+        <v>147</v>
       </c>
       <c r="B51" s="1">
-        <v>787446924991</v>
+        <v>8028400037800</v>
       </c>
       <c r="C51" t="s">
-        <v>136</v>
+        <v>148</v>
       </c>
       <c r="D51" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="E51">
         <v>1</v>
       </c>
       <c r="F51">
-        <v>32.8</v>
+        <v>4.25</v>
       </c>
       <c r="G51" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="B52" s="1"/>
       <c r="C52" t="s">
-        <v>139</v>
+        <v>151</v>
       </c>
       <c r="D52" t="s">
-        <v>140</v>
+        <v>152</v>
       </c>
       <c r="E52">
         <v>1</v>
       </c>
       <c r="F52">
-        <v>31.56</v>
+        <v>21.84</v>
       </c>
       <c r="G52" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>141</v>
+        <v>153</v>
       </c>
       <c r="B53" s="1">
-        <v>50036343459</v>
+        <v>606321759872</v>
       </c>
       <c r="C53" t="s">
-        <v>142</v>
+        <v>154</v>
       </c>
       <c r="D53" t="s">
-        <v>143</v>
+        <v>155</v>
       </c>
       <c r="E53">
         <v>1</v>
       </c>
       <c r="F53">
-        <v>31.49</v>
+        <v>6.89</v>
       </c>
       <c r="G53" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>144</v>
+        <v>156</v>
       </c>
       <c r="B54" s="1">
-        <v>3592996140909</v>
+        <v>192233013596</v>
       </c>
       <c r="C54" t="s">
-        <v>145</v>
+        <v>157</v>
       </c>
       <c r="D54" t="s">
-        <v>146</v>
+        <v>158</v>
       </c>
       <c r="E54">
         <v>1</v>
       </c>
       <c r="F54">
-        <v>31.35</v>
+        <v>11.26</v>
       </c>
       <c r="G54" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>144</v>
+        <v>159</v>
       </c>
       <c r="B55" s="1">
-        <v>3592996140909</v>
+        <v>8713439221411</v>
       </c>
       <c r="C55" t="s">
-        <v>145</v>
+        <v>160</v>
       </c>
       <c r="D55" t="s">
-        <v>147</v>
+        <v>161</v>
       </c>
       <c r="E55">
         <v>1</v>
       </c>
       <c r="F55">
-        <v>31.35</v>
+        <v>27.93</v>
       </c>
       <c r="G55" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>144</v>
+        <v>162</v>
       </c>
       <c r="B56" s="1">
-        <v>3592996140909</v>
+        <v>4260557510018</v>
       </c>
       <c r="C56" t="s">
-        <v>145</v>
+        <v>163</v>
       </c>
       <c r="D56" t="s">
-        <v>148</v>
+        <v>164</v>
       </c>
       <c r="E56">
         <v>1</v>
       </c>
       <c r="F56">
-        <v>31.35</v>
+        <v>47.4</v>
       </c>
       <c r="G56" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>144</v>
+        <v>165</v>
       </c>
       <c r="B57" s="1">
-        <v>3592996140909</v>
+        <v>50036343459</v>
       </c>
       <c r="C57" t="s">
-        <v>145</v>
+        <v>166</v>
       </c>
       <c r="D57" t="s">
-        <v>149</v>
+        <v>167</v>
       </c>
       <c r="E57">
         <v>1</v>
       </c>
       <c r="F57">
-        <v>31.35</v>
+        <v>31.49</v>
       </c>
       <c r="G57" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>144</v>
+        <v>168</v>
       </c>
       <c r="B58" s="1">
-        <v>3592996140909</v>
+        <v>5707055044946</v>
       </c>
       <c r="C58" t="s">
-        <v>145</v>
+        <v>169</v>
       </c>
       <c r="D58" t="s">
-        <v>150</v>
+        <v>170</v>
       </c>
       <c r="E58">
         <v>1</v>
       </c>
       <c r="F58">
-        <v>31.35</v>
+        <v>28.98</v>
       </c>
       <c r="G58" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>144</v>
+        <v>171</v>
       </c>
       <c r="B59" s="1">
-        <v>3592996140909</v>
+        <v>6959144037813</v>
       </c>
       <c r="C59" t="s">
-        <v>145</v>
+        <v>172</v>
       </c>
       <c r="D59" t="s">
-        <v>151</v>
+        <v>173</v>
       </c>
       <c r="E59">
         <v>1</v>
       </c>
       <c r="F59">
-        <v>31.35</v>
+        <v>6.66</v>
       </c>
       <c r="G59" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>152</v>
+        <v>174</v>
       </c>
       <c r="B60" s="1">
-        <v>3592996140930</v>
+        <v>8713439228793</v>
       </c>
       <c r="C60" t="s">
-        <v>153</v>
+        <v>175</v>
       </c>
       <c r="D60" t="s">
-        <v>154</v>
+        <v>176</v>
       </c>
       <c r="E60">
         <v>1</v>
       </c>
       <c r="F60">
-        <v>31.09</v>
+        <v>25.2</v>
       </c>
       <c r="G60" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>155</v>
+        <v>177</v>
       </c>
       <c r="B61" s="1">
-        <v>729808923037</v>
+        <v>816496013192</v>
       </c>
       <c r="C61" t="s">
-        <v>156</v>
+        <v>178</v>
       </c>
       <c r="D61" t="s">
-        <v>157</v>
+        <v>179</v>
       </c>
       <c r="E61">
         <v>1</v>
       </c>
       <c r="F61">
-        <v>30.73</v>
+        <v>28.24</v>
       </c>
       <c r="G61" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>158</v>
+        <v>180</v>
       </c>
       <c r="B62" s="1">
-        <v>194252192467</v>
+        <v>3681995020845</v>
       </c>
       <c r="C62" t="s">
-        <v>159</v>
+        <v>181</v>
       </c>
       <c r="D62" t="s">
-        <v>160</v>
+        <v>182</v>
       </c>
       <c r="E62">
         <v>1</v>
       </c>
       <c r="F62">
-        <v>30.22</v>
+        <v>41.11</v>
       </c>
       <c r="G62" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>161</v>
+        <v>183</v>
       </c>
       <c r="B63" s="1">
-        <v>4589879394268</v>
+        <v>653459048835</v>
       </c>
       <c r="C63" t="s">
-        <v>162</v>
+        <v>184</v>
       </c>
       <c r="D63" t="s">
-        <v>163</v>
+        <v>185</v>
       </c>
       <c r="E63">
         <v>1</v>
       </c>
       <c r="F63">
-        <v>30.17</v>
+        <v>29.99</v>
       </c>
       <c r="G63" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>164</v>
+        <v>186</v>
       </c>
       <c r="B64" s="1">
-        <v>653459048835</v>
+        <v>697003831023</v>
       </c>
       <c r="C64" t="s">
-        <v>165</v>
+        <v>187</v>
       </c>
       <c r="D64" t="s">
-        <v>166</v>
+        <v>188</v>
       </c>
       <c r="E64">
         <v>1</v>
       </c>
       <c r="F64">
-        <v>29.99</v>
+        <v>14.02</v>
       </c>
       <c r="G64" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>167</v>
+        <v>186</v>
       </c>
       <c r="B65" s="1">
-        <v>8020595022920</v>
+        <v>697003831023</v>
       </c>
       <c r="C65" t="s">
-        <v>168</v>
+        <v>187</v>
       </c>
       <c r="D65" t="s">
-        <v>169</v>
+        <v>189</v>
       </c>
       <c r="E65">
         <v>1</v>
       </c>
       <c r="F65">
-        <v>29.69</v>
+        <v>14.02</v>
       </c>
       <c r="G65" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>170</v>
+        <v>190</v>
       </c>
       <c r="B66" s="1">
-        <v>5707055044946</v>
+        <v>697003831016</v>
       </c>
       <c r="C66" t="s">
-        <v>171</v>
+        <v>191</v>
       </c>
       <c r="D66" t="s">
-        <v>172</v>
+        <v>192</v>
       </c>
       <c r="E66">
         <v>1</v>
       </c>
       <c r="F66">
-        <v>28.98</v>
+        <v>10.25</v>
       </c>
       <c r="G66" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>173</v>
+        <v>193</v>
       </c>
       <c r="B67" s="1">
-        <v>816496013192</v>
+        <v>855971006410</v>
       </c>
       <c r="C67" t="s">
-        <v>174</v>
+        <v>194</v>
       </c>
       <c r="D67" t="s">
-        <v>175</v>
+        <v>195</v>
       </c>
       <c r="E67">
         <v>1</v>
       </c>
       <c r="F67">
-        <v>28.24</v>
+        <v>233.85</v>
       </c>
       <c r="G67" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>176</v>
+        <v>196</v>
       </c>
       <c r="B68" s="1">
-        <v>4995090301433</v>
+        <v>190084436564</v>
       </c>
       <c r="C68" t="s">
-        <v>177</v>
+        <v>197</v>
       </c>
       <c r="D68" t="s">
-        <v>178</v>
+        <v>198</v>
       </c>
       <c r="E68">
         <v>1</v>
       </c>
       <c r="F68">
-        <v>28.09</v>
+        <v>1.49</v>
       </c>
       <c r="G68" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B69" s="1"/>
+        <v>199</v>
+      </c>
+      <c r="B69" s="1">
+        <v>619317484443</v>
+      </c>
       <c r="C69" t="s">
-        <v>180</v>
+        <v>200</v>
       </c>
       <c r="D69" t="s">
-        <v>181</v>
+        <v>201</v>
       </c>
       <c r="E69">
         <v>1</v>
       </c>
       <c r="F69">
-        <v>28.05</v>
+        <v>11.58</v>
       </c>
       <c r="G69" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>182</v>
+        <v>202</v>
       </c>
       <c r="B70" s="1">
-        <v>791327809505</v>
+        <v>3760281987960</v>
       </c>
       <c r="C70" t="s">
-        <v>183</v>
+        <v>203</v>
       </c>
       <c r="D70" t="s">
-        <v>184</v>
+        <v>204</v>
       </c>
       <c r="E70">
         <v>1</v>
       </c>
       <c r="F70">
-        <v>27.99</v>
+        <v>3.38</v>
       </c>
       <c r="G70" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>185</v>
+        <v>205</v>
       </c>
       <c r="B71" s="1">
-        <v>8806090104473</v>
+        <v>5025232889525</v>
       </c>
       <c r="C71" t="s">
-        <v>186</v>
+        <v>206</v>
       </c>
       <c r="D71" t="s">
-        <v>187</v>
+        <v>207</v>
       </c>
       <c r="E71">
         <v>1</v>
       </c>
       <c r="F71">
-        <v>27.95</v>
+        <v>40.43</v>
       </c>
       <c r="G71" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>188</v>
+        <v>208</v>
       </c>
       <c r="B72" s="1">
-        <v>8713439221411</v>
+        <v>749390475103</v>
       </c>
       <c r="C72" t="s">
-        <v>189</v>
+        <v>209</v>
       </c>
       <c r="D72" t="s">
-        <v>190</v>
+        <v>210</v>
       </c>
       <c r="E72">
         <v>1</v>
       </c>
       <c r="F72">
-        <v>27.93</v>
+        <v>10.89</v>
       </c>
       <c r="G72" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>191</v>
+        <v>211</v>
       </c>
       <c r="B73" s="1">
-        <v>3592996140893</v>
+        <v>791327809505</v>
       </c>
       <c r="C73" t="s">
-        <v>192</v>
+        <v>212</v>
       </c>
       <c r="D73" t="s">
-        <v>193</v>
+        <v>213</v>
       </c>
       <c r="E73">
         <v>1</v>
       </c>
       <c r="F73">
-        <v>27.1</v>
+        <v>27.99</v>
       </c>
       <c r="G73" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>194</v>
+        <v>214</v>
       </c>
       <c r="B74" s="1">
-        <v>3661233242345</v>
+        <v>5099206083394</v>
       </c>
       <c r="C74" t="s">
-        <v>195</v>
+        <v>215</v>
       </c>
       <c r="D74" t="s">
-        <v>196</v>
+        <v>216</v>
       </c>
       <c r="E74">
         <v>1</v>
       </c>
       <c r="F74">
-        <v>26.84</v>
+        <v>44.99</v>
       </c>
       <c r="G74" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>197</v>
-[...3 lines deleted...]
-      </c>
+        <v>217</v>
+      </c>
+      <c r="B75" s="1"/>
       <c r="C75" t="s">
-        <v>198</v>
+        <v>218</v>
       </c>
       <c r="D75" t="s">
-        <v>199</v>
+        <v>219</v>
       </c>
       <c r="E75">
         <v>1</v>
       </c>
       <c r="F75">
-        <v>26.54</v>
+        <v>28.05</v>
       </c>
       <c r="G75" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>197</v>
+        <v>220</v>
       </c>
       <c r="B76" s="1">
-        <v>3592996140916</v>
+        <v>709046764142</v>
       </c>
       <c r="C76" t="s">
-        <v>198</v>
+        <v>221</v>
       </c>
       <c r="D76" t="s">
-        <v>200</v>
+        <v>222</v>
       </c>
       <c r="E76">
         <v>1</v>
       </c>
       <c r="F76">
-        <v>26.54</v>
+        <v>51.1</v>
       </c>
       <c r="G76" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>197</v>
+        <v>223</v>
       </c>
       <c r="B77" s="1">
-        <v>3592996140916</v>
+        <v>787446924991</v>
       </c>
       <c r="C77" t="s">
-        <v>198</v>
+        <v>224</v>
       </c>
       <c r="D77" t="s">
-        <v>201</v>
+        <v>225</v>
       </c>
       <c r="E77">
         <v>1</v>
       </c>
       <c r="F77">
-        <v>26.54</v>
+        <v>32.8</v>
       </c>
       <c r="G77" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>197</v>
+        <v>226</v>
       </c>
       <c r="B78" s="1">
-        <v>3592996140916</v>
+        <v>843367116218</v>
       </c>
       <c r="C78" t="s">
-        <v>198</v>
+        <v>227</v>
       </c>
       <c r="D78" t="s">
-        <v>202</v>
+        <v>228</v>
       </c>
       <c r="E78">
         <v>1</v>
       </c>
       <c r="F78">
-        <v>26.54</v>
+        <v>20.07</v>
       </c>
       <c r="G78" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>197</v>
+        <v>229</v>
       </c>
       <c r="B79" s="1">
-        <v>3592996140916</v>
+        <v>8806090104473</v>
       </c>
       <c r="C79" t="s">
-        <v>198</v>
+        <v>230</v>
       </c>
       <c r="D79" t="s">
-        <v>203</v>
+        <v>231</v>
       </c>
       <c r="E79">
         <v>1</v>
       </c>
       <c r="F79">
-        <v>26.54</v>
+        <v>27.95</v>
       </c>
       <c r="G79" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>197</v>
+        <v>232</v>
       </c>
       <c r="B80" s="1">
-        <v>3592996140916</v>
+        <v>190653004941</v>
       </c>
       <c r="C80" t="s">
-        <v>198</v>
+        <v>233</v>
       </c>
       <c r="D80" t="s">
-        <v>204</v>
+        <v>234</v>
       </c>
       <c r="E80">
         <v>1</v>
       </c>
       <c r="F80">
-        <v>26.54</v>
+        <v>14.74</v>
       </c>
       <c r="G80" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>205</v>
+        <v>235</v>
       </c>
       <c r="B81" s="1">
-        <v>6974687400092</v>
+        <v>4250288175778</v>
       </c>
       <c r="C81" t="s">
-        <v>206</v>
+        <v>236</v>
       </c>
       <c r="D81" t="s">
-        <v>207</v>
+        <v>237</v>
       </c>
       <c r="E81">
         <v>1</v>
       </c>
       <c r="F81">
-        <v>25.98</v>
+        <v>51.57</v>
       </c>
       <c r="G81" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>208</v>
+        <v>238</v>
       </c>
       <c r="B82" s="1">
-        <v>8713439228793</v>
+        <v>724754502862</v>
       </c>
       <c r="C82" t="s">
-        <v>209</v>
+        <v>239</v>
       </c>
       <c r="D82" t="s">
-        <v>210</v>
+        <v>240</v>
       </c>
       <c r="E82">
         <v>1</v>
       </c>
       <c r="F82">
-        <v>25.2</v>
+        <v>7.8</v>
       </c>
       <c r="G82" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>211</v>
+        <v>241</v>
       </c>
       <c r="B83" s="1">
-        <v>195161043994</v>
+        <v>190199534865</v>
       </c>
       <c r="C83" t="s">
-        <v>212</v>
+        <v>242</v>
       </c>
       <c r="D83" t="s">
-        <v>213</v>
+        <v>243</v>
       </c>
       <c r="E83">
         <v>1</v>
       </c>
       <c r="F83">
-        <v>24.99</v>
+        <v>9.75</v>
       </c>
       <c r="G83" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>214</v>
+        <v>244</v>
       </c>
       <c r="B84" s="1">
-        <v>6934177757037</v>
+        <v>6950376776877</v>
       </c>
       <c r="C84" t="s">
-        <v>215</v>
+        <v>245</v>
       </c>
       <c r="D84" t="s">
-        <v>216</v>
+        <v>246</v>
       </c>
       <c r="E84">
         <v>1</v>
       </c>
       <c r="F84">
-        <v>21.99</v>
+        <v>21.66</v>
       </c>
       <c r="G84" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B85" s="1"/>
+        <v>247</v>
+      </c>
+      <c r="B85" s="1">
+        <v>4008496996070</v>
+      </c>
       <c r="C85" t="s">
-        <v>218</v>
+        <v>248</v>
       </c>
       <c r="D85" t="s">
-        <v>219</v>
+        <v>249</v>
       </c>
       <c r="E85">
         <v>1</v>
       </c>
       <c r="F85">
-        <v>21.84</v>
+        <v>36.99</v>
       </c>
       <c r="G85" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
-        <v>220</v>
+        <v>250</v>
       </c>
       <c r="B86" s="1">
-        <v>6950376776877</v>
+        <v>6941487216697</v>
       </c>
       <c r="C86" t="s">
-        <v>221</v>
+        <v>251</v>
       </c>
       <c r="D86" t="s">
-        <v>222</v>
+        <v>252</v>
       </c>
       <c r="E86">
         <v>1</v>
       </c>
       <c r="F86">
-        <v>21.66</v>
+        <v>49.11</v>
       </c>
       <c r="G86" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="B87" s="1"/>
       <c r="C87" t="s">
-        <v>224</v>
+        <v>254</v>
       </c>
       <c r="D87" t="s">
-        <v>225</v>
+        <v>255</v>
       </c>
       <c r="E87">
         <v>1</v>
       </c>
       <c r="F87">
-        <v>20.88</v>
+        <v>5.71</v>
       </c>
       <c r="G87" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
-        <v>226</v>
+        <v>256</v>
       </c>
       <c r="B88" s="1">
-        <v>840104290002</v>
+        <v>739515517870</v>
       </c>
       <c r="C88" t="s">
-        <v>227</v>
+        <v>257</v>
       </c>
       <c r="D88" t="s">
-        <v>228</v>
+        <v>258</v>
       </c>
       <c r="E88">
         <v>1</v>
       </c>
       <c r="F88">
-        <v>20.39</v>
+        <v>37.28</v>
       </c>
       <c r="G88" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="B89" s="1">
-        <v>4046719682294</v>
+        <v>745883792504</v>
       </c>
       <c r="C89" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="D89" t="s">
-        <v>231</v>
+        <v>261</v>
       </c>
       <c r="E89">
         <v>1</v>
       </c>
       <c r="F89">
-        <v>20.34</v>
+        <v>38.0</v>
       </c>
       <c r="G89" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
-        <v>232</v>
+        <v>262</v>
       </c>
       <c r="B90" s="1">
-        <v>843367116218</v>
+        <v>680306325481</v>
       </c>
       <c r="C90" t="s">
-        <v>233</v>
+        <v>263</v>
       </c>
       <c r="D90" t="s">
-        <v>234</v>
+        <v>264</v>
       </c>
       <c r="E90">
         <v>1</v>
       </c>
       <c r="F90">
-        <v>20.07</v>
+        <v>40.66</v>
       </c>
       <c r="G90" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="B91" s="1"/>
+        <v>265</v>
+      </c>
+      <c r="B91" s="1">
+        <v>4016032458692</v>
+      </c>
       <c r="C91" t="s">
-        <v>236</v>
+        <v>266</v>
       </c>
       <c r="D91" t="s">
-        <v>237</v>
+        <v>267</v>
       </c>
       <c r="E91">
         <v>1</v>
       </c>
       <c r="F91">
-        <v>20.06</v>
+        <v>19.99</v>
       </c>
       <c r="G91" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
-        <v>238</v>
+        <v>268</v>
       </c>
       <c r="B92" s="1">
-        <v>4016032458692</v>
+        <v>726754606588</v>
       </c>
       <c r="C92" t="s">
-        <v>239</v>
+        <v>269</v>
       </c>
       <c r="D92" t="s">
-        <v>240</v>
+        <v>270</v>
       </c>
       <c r="E92">
         <v>1</v>
       </c>
       <c r="F92">
-        <v>19.99</v>
+        <v>15.35</v>
       </c>
       <c r="G92" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
-        <v>241</v>
+        <v>271</v>
       </c>
       <c r="B93" s="1">
-        <v>745883831876</v>
+        <v>4897098681633</v>
       </c>
       <c r="C93" t="s">
-        <v>242</v>
+        <v>272</v>
       </c>
       <c r="D93" t="s">
-        <v>243</v>
+        <v>273</v>
       </c>
       <c r="E93">
         <v>1</v>
       </c>
       <c r="F93">
-        <v>19.66</v>
+        <v>12.9</v>
       </c>
       <c r="G93" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
-        <v>244</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="B94" s="1"/>
       <c r="C94" t="s">
-        <v>245</v>
+        <v>275</v>
       </c>
       <c r="D94" t="s">
-        <v>246</v>
+        <v>276</v>
       </c>
       <c r="E94">
         <v>1</v>
       </c>
       <c r="F94">
-        <v>18.26</v>
+        <v>37.19</v>
       </c>
       <c r="G94" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
-        <v>247</v>
+        <v>277</v>
       </c>
       <c r="B95" s="1">
-        <v>840104219249</v>
+        <v>9110020391727</v>
       </c>
       <c r="C95" t="s">
-        <v>248</v>
+        <v>278</v>
       </c>
       <c r="D95" t="s">
-        <v>249</v>
+        <v>279</v>
       </c>
       <c r="E95">
         <v>1</v>
       </c>
       <c r="F95">
-        <v>17.9</v>
+        <v>12.11</v>
       </c>
       <c r="G95" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
-        <v>250</v>
+        <v>280</v>
       </c>
       <c r="B96" s="1">
-        <v>5053047002150</v>
+        <v>17229173125</v>
       </c>
       <c r="C96" t="s">
-        <v>251</v>
+        <v>281</v>
       </c>
       <c r="D96" t="s">
-        <v>252</v>
+        <v>282</v>
       </c>
       <c r="E96">
         <v>1</v>
       </c>
       <c r="F96">
-        <v>17.8</v>
+        <v>41.31</v>
       </c>
       <c r="G96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
-        <v>253</v>
-[...3 lines deleted...]
-      </c>
+        <v>283</v>
+      </c>
+      <c r="B97" s="1"/>
       <c r="C97" t="s">
-        <v>254</v>
+        <v>284</v>
       </c>
       <c r="D97" t="s">
-        <v>255</v>
+        <v>285</v>
       </c>
       <c r="E97">
         <v>1</v>
       </c>
       <c r="F97">
-        <v>16.99</v>
+        <v>43.19</v>
       </c>
       <c r="G97" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
-        <v>256</v>
+        <v>286</v>
       </c>
       <c r="B98" s="1">
-        <v>619659184179</v>
+        <v>840104219249</v>
       </c>
       <c r="C98" t="s">
-        <v>257</v>
+        <v>287</v>
       </c>
       <c r="D98" t="s">
-        <v>258</v>
+        <v>288</v>
       </c>
       <c r="E98">
         <v>1</v>
       </c>
       <c r="F98">
-        <v>15.79</v>
+        <v>17.9</v>
       </c>
       <c r="G98" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>259</v>
-[...3 lines deleted...]
-      </c>
+        <v>289</v>
+      </c>
+      <c r="B99" s="1"/>
       <c r="C99" t="s">
-        <v>260</v>
+        <v>290</v>
       </c>
       <c r="D99" t="s">
-        <v>261</v>
+        <v>291</v>
       </c>
       <c r="E99">
         <v>1</v>
       </c>
       <c r="F99">
-        <v>15.52</v>
+        <v>46.33</v>
       </c>
       <c r="G99" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
-        <v>262</v>
-[...3 lines deleted...]
-      </c>
+        <v>292</v>
+      </c>
+      <c r="B100" s="1"/>
       <c r="C100" t="s">
-        <v>263</v>
+        <v>293</v>
       </c>
       <c r="D100" t="s">
-        <v>264</v>
+        <v>294</v>
       </c>
       <c r="E100">
         <v>1</v>
       </c>
       <c r="F100">
-        <v>15.36</v>
+        <v>40.16</v>
       </c>
       <c r="G100" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
-        <v>265</v>
-[...3 lines deleted...]
-      </c>
+        <v>292</v>
+      </c>
+      <c r="B101" s="1"/>
       <c r="C101" t="s">
-        <v>266</v>
+        <v>293</v>
       </c>
       <c r="D101" t="s">
-        <v>267</v>
+        <v>295</v>
       </c>
       <c r="E101">
         <v>1</v>
       </c>
       <c r="F101">
-        <v>15.35</v>
+        <v>40.16</v>
       </c>
       <c r="G101" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
-        <v>268</v>
-[...3 lines deleted...]
-      </c>
+        <v>292</v>
+      </c>
+      <c r="B102" s="1"/>
       <c r="C102" t="s">
-        <v>269</v>
+        <v>293</v>
       </c>
       <c r="D102" t="s">
-        <v>270</v>
+        <v>296</v>
       </c>
       <c r="E102">
         <v>1</v>
       </c>
       <c r="F102">
-        <v>14.99</v>
+        <v>40.16</v>
       </c>
       <c r="G102" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
-        <v>271</v>
+        <v>292</v>
       </c>
       <c r="B103" s="1"/>
       <c r="C103" t="s">
-        <v>272</v>
+        <v>293</v>
       </c>
       <c r="D103" t="s">
-        <v>273</v>
+        <v>297</v>
       </c>
       <c r="E103">
         <v>1</v>
       </c>
       <c r="F103">
-        <v>14.99</v>
+        <v>40.16</v>
       </c>
       <c r="G103" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
-        <v>274</v>
-[...3 lines deleted...]
-      </c>
+        <v>292</v>
+      </c>
+      <c r="B104" s="1"/>
       <c r="C104" t="s">
-        <v>275</v>
+        <v>293</v>
       </c>
       <c r="D104" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="E104">
         <v>1</v>
       </c>
       <c r="F104">
-        <v>14.87</v>
+        <v>40.16</v>
       </c>
       <c r="G104" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
-        <v>277</v>
-[...3 lines deleted...]
-      </c>
+        <v>292</v>
+      </c>
+      <c r="B105" s="1"/>
       <c r="C105" t="s">
-        <v>278</v>
+        <v>293</v>
       </c>
       <c r="D105" t="s">
-        <v>279</v>
+        <v>299</v>
       </c>
       <c r="E105">
         <v>1</v>
       </c>
       <c r="F105">
-        <v>14.86</v>
+        <v>40.16</v>
       </c>
       <c r="G105" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
-        <v>280</v>
-[...3 lines deleted...]
-      </c>
+        <v>292</v>
+      </c>
+      <c r="B106" s="1"/>
       <c r="C106" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="D106" t="s">
-        <v>282</v>
+        <v>300</v>
       </c>
       <c r="E106">
         <v>1</v>
       </c>
       <c r="F106">
-        <v>14.74</v>
+        <v>40.16</v>
       </c>
       <c r="G106" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
-        <v>283</v>
-[...3 lines deleted...]
-      </c>
+        <v>292</v>
+      </c>
+      <c r="B107" s="1"/>
       <c r="C107" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="D107" t="s">
-        <v>285</v>
+        <v>301</v>
       </c>
       <c r="E107">
         <v>1</v>
       </c>
       <c r="F107">
-        <v>14.15</v>
+        <v>40.16</v>
       </c>
       <c r="G107" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
-        <v>286</v>
-[...3 lines deleted...]
-      </c>
+        <v>292</v>
+      </c>
+      <c r="B108" s="1"/>
       <c r="C108" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="D108" t="s">
-        <v>288</v>
+        <v>302</v>
       </c>
       <c r="E108">
         <v>1</v>
       </c>
       <c r="F108">
-        <v>14.02</v>
+        <v>40.16</v>
       </c>
       <c r="G108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
-        <v>286</v>
+        <v>303</v>
       </c>
       <c r="B109" s="1">
-        <v>697003831023</v>
+        <v>5033588055556</v>
       </c>
       <c r="C109" t="s">
-        <v>287</v>
+        <v>304</v>
       </c>
       <c r="D109" t="s">
-        <v>289</v>
+        <v>305</v>
       </c>
       <c r="E109">
         <v>1</v>
       </c>
       <c r="F109">
-        <v>14.02</v>
+        <v>68.67</v>
       </c>
       <c r="G109" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
-        <v>290</v>
+        <v>306</v>
       </c>
       <c r="B110" s="1">
-        <v>4250818501794</v>
+        <v>8806090724664</v>
       </c>
       <c r="C110" t="s">
-        <v>291</v>
+        <v>307</v>
       </c>
       <c r="D110" t="s">
-        <v>292</v>
+        <v>308</v>
       </c>
       <c r="E110">
         <v>1</v>
       </c>
       <c r="F110">
-        <v>13.08</v>
+        <v>45.0</v>
       </c>
       <c r="G110" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
-        <v>293</v>
+        <v>309</v>
       </c>
       <c r="B111" s="1">
-        <v>4260237197225</v>
+        <v>6920075775693</v>
       </c>
       <c r="C111" t="s">
-        <v>294</v>
+        <v>310</v>
       </c>
       <c r="D111" t="s">
-        <v>295</v>
+        <v>311</v>
       </c>
       <c r="E111">
         <v>1</v>
       </c>
       <c r="F111">
-        <v>13.0</v>
+        <v>14.15</v>
       </c>
       <c r="G111" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
-        <v>296</v>
+        <v>312</v>
       </c>
       <c r="B112" s="1">
-        <v>4975769380099</v>
+        <v>619659184179</v>
       </c>
       <c r="C112" t="s">
-        <v>297</v>
+        <v>313</v>
       </c>
       <c r="D112" t="s">
-        <v>298</v>
+        <v>314</v>
       </c>
       <c r="E112">
         <v>1</v>
       </c>
       <c r="F112">
-        <v>12.95</v>
+        <v>15.79</v>
       </c>
       <c r="G112" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
-        <v>299</v>
+        <v>315</v>
       </c>
       <c r="B113" s="1">
-        <v>4897098681633</v>
+        <v>194252168332</v>
       </c>
       <c r="C113" t="s">
-        <v>300</v>
+        <v>316</v>
       </c>
       <c r="D113" t="s">
-        <v>301</v>
+        <v>317</v>
       </c>
       <c r="E113">
         <v>1</v>
       </c>
       <c r="F113">
-        <v>12.9</v>
+        <v>61.99</v>
       </c>
       <c r="G113" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
-        <v>302</v>
+        <v>318</v>
       </c>
       <c r="B114" s="1">
-        <v>6957303824731</v>
+        <v>194252192467</v>
       </c>
       <c r="C114" t="s">
-        <v>303</v>
+        <v>319</v>
       </c>
       <c r="D114" t="s">
-        <v>304</v>
+        <v>320</v>
       </c>
       <c r="E114">
         <v>1</v>
       </c>
       <c r="F114">
-        <v>12.18</v>
+        <v>30.22</v>
       </c>
       <c r="G114" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
-        <v>305</v>
+        <v>321</v>
       </c>
       <c r="B115" s="1">
-        <v>9110020391727</v>
+        <v>6955914611078</v>
       </c>
       <c r="C115" t="s">
-        <v>306</v>
+        <v>322</v>
       </c>
       <c r="D115" t="s">
-        <v>307</v>
+        <v>323</v>
       </c>
       <c r="E115">
         <v>1</v>
       </c>
       <c r="F115">
-        <v>12.11</v>
+        <v>34.28</v>
       </c>
       <c r="G115" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
-        <v>308</v>
-[...3 lines deleted...]
-      </c>
+        <v>324</v>
+      </c>
+      <c r="B116" s="1"/>
       <c r="C116" t="s">
-        <v>309</v>
+        <v>325</v>
       </c>
       <c r="D116" t="s">
-        <v>310</v>
+        <v>326</v>
       </c>
       <c r="E116">
         <v>1</v>
       </c>
       <c r="F116">
-        <v>11.71</v>
+        <v>8.25</v>
       </c>
       <c r="G116" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
-        <v>311</v>
+        <v>327</v>
       </c>
       <c r="B117" s="1">
-        <v>619317484443</v>
+        <v>195161043994</v>
       </c>
       <c r="C117" t="s">
-        <v>312</v>
+        <v>328</v>
       </c>
       <c r="D117" t="s">
-        <v>313</v>
+        <v>329</v>
       </c>
       <c r="E117">
         <v>1</v>
       </c>
       <c r="F117">
-        <v>11.58</v>
+        <v>24.99</v>
       </c>
       <c r="G117" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
-        <v>314</v>
+        <v>330</v>
       </c>
       <c r="B118" s="1">
-        <v>611029278396</v>
+        <v>4975769380099</v>
       </c>
       <c r="C118" t="s">
-        <v>315</v>
+        <v>331</v>
       </c>
       <c r="D118" t="s">
-        <v>316</v>
+        <v>332</v>
       </c>
       <c r="E118">
         <v>1</v>
       </c>
       <c r="F118">
-        <v>11.31</v>
+        <v>12.95</v>
       </c>
       <c r="G118" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
-        <v>317</v>
+        <v>333</v>
       </c>
       <c r="B119" s="1">
-        <v>192233013596</v>
+        <v>4260414847226</v>
       </c>
       <c r="C119" t="s">
-        <v>318</v>
+        <v>334</v>
       </c>
       <c r="D119" t="s">
-        <v>319</v>
+        <v>335</v>
       </c>
       <c r="E119">
         <v>1</v>
       </c>
       <c r="F119">
-        <v>11.26</v>
+        <v>9.19</v>
       </c>
       <c r="G119" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
-        <v>320</v>
+        <v>336</v>
       </c>
       <c r="B120" s="1">
-        <v>4013674090976</v>
+        <v>811540033577</v>
       </c>
       <c r="C120" t="s">
-        <v>321</v>
+        <v>337</v>
       </c>
       <c r="D120" t="s">
-        <v>322</v>
+        <v>338</v>
       </c>
       <c r="E120">
         <v>1</v>
       </c>
       <c r="F120">
-        <v>10.99</v>
+        <v>14.87</v>
       </c>
       <c r="G120" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>339</v>
+      </c>
+      <c r="B121" s="1"/>
       <c r="C121" t="s">
-        <v>324</v>
+        <v>340</v>
       </c>
       <c r="D121" t="s">
-        <v>325</v>
+        <v>341</v>
       </c>
       <c r="E121">
         <v>1</v>
       </c>
       <c r="F121">
-        <v>10.89</v>
+        <v>6.03</v>
       </c>
       <c r="G121" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
-        <v>326</v>
+        <v>342</v>
       </c>
       <c r="B122" s="1">
-        <v>697003831016</v>
+        <v>8050705806058</v>
       </c>
       <c r="C122" t="s">
-        <v>327</v>
+        <v>343</v>
       </c>
       <c r="D122" t="s">
-        <v>328</v>
+        <v>344</v>
       </c>
       <c r="E122">
         <v>1</v>
       </c>
       <c r="F122">
-        <v>10.25</v>
+        <v>5.9</v>
       </c>
       <c r="G122" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
-        <v>329</v>
-[...3 lines deleted...]
-      </c>
+        <v>345</v>
+      </c>
+      <c r="B123" s="1"/>
       <c r="C123" t="s">
-        <v>330</v>
+        <v>346</v>
       </c>
       <c r="D123" t="s">
-        <v>331</v>
+        <v>347</v>
       </c>
       <c r="E123">
         <v>1</v>
       </c>
       <c r="F123">
-        <v>10.2</v>
+        <v>20.06</v>
       </c>
       <c r="G123" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
-        <v>329</v>
+        <v>348</v>
       </c>
       <c r="B124" s="1">
-        <v>3501179061252</v>
+        <v>744306042769</v>
       </c>
       <c r="C124" t="s">
-        <v>330</v>
+        <v>349</v>
       </c>
       <c r="D124" t="s">
-        <v>332</v>
+        <v>350</v>
       </c>
       <c r="E124">
         <v>1</v>
       </c>
       <c r="F124">
-        <v>10.2</v>
+        <v>31.56</v>
       </c>
       <c r="G124" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
-        <v>333</v>
+        <v>351</v>
       </c>
       <c r="B125" s="1">
-        <v>190199534865</v>
+        <v>6957303824731</v>
       </c>
       <c r="C125" t="s">
-        <v>334</v>
+        <v>352</v>
       </c>
       <c r="D125" t="s">
-        <v>335</v>
+        <v>353</v>
       </c>
       <c r="E125">
         <v>1</v>
       </c>
       <c r="F125">
-        <v>9.75</v>
+        <v>12.18</v>
       </c>
       <c r="G125" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
-        <v>336</v>
+        <v>354</v>
       </c>
       <c r="B126" s="1">
-        <v>738634926709</v>
+        <v>745883815388</v>
       </c>
       <c r="C126" t="s">
-        <v>337</v>
+        <v>355</v>
       </c>
       <c r="D126" t="s">
-        <v>338</v>
+        <v>356</v>
       </c>
       <c r="E126">
         <v>1</v>
       </c>
       <c r="F126">
-        <v>9.48</v>
+        <v>53.73</v>
       </c>
       <c r="G126" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
-        <v>339</v>
+        <v>357</v>
       </c>
       <c r="B127" s="1">
-        <v>4260414847226</v>
+        <v>6941487216666</v>
       </c>
       <c r="C127" t="s">
-        <v>340</v>
+        <v>358</v>
       </c>
       <c r="D127" t="s">
-        <v>341</v>
+        <v>359</v>
       </c>
       <c r="E127">
         <v>1</v>
       </c>
       <c r="F127">
-        <v>9.19</v>
+        <v>39.9</v>
       </c>
       <c r="G127" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
-        <v>342</v>
+        <v>360</v>
       </c>
       <c r="B128" s="1">
-        <v>4053171998580</v>
+        <v>4895229117433</v>
       </c>
       <c r="C128" t="s">
-        <v>343</v>
+        <v>361</v>
       </c>
       <c r="D128" t="s">
-        <v>344</v>
+        <v>362</v>
       </c>
       <c r="E128">
         <v>1</v>
       </c>
       <c r="F128">
-        <v>9.1</v>
+        <v>43.99</v>
       </c>
       <c r="G128" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
-        <v>342</v>
+        <v>363</v>
       </c>
       <c r="B129" s="1">
-        <v>4053171998580</v>
+        <v>738634926709</v>
       </c>
       <c r="C129" t="s">
-        <v>343</v>
+        <v>364</v>
       </c>
       <c r="D129" t="s">
-        <v>345</v>
+        <v>365</v>
       </c>
       <c r="E129">
         <v>1</v>
       </c>
       <c r="F129">
-        <v>9.1</v>
+        <v>9.48</v>
       </c>
       <c r="G129" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
-        <v>342</v>
+        <v>366</v>
       </c>
       <c r="B130" s="1">
-        <v>4053171998580</v>
+        <v>8401991110068</v>
       </c>
       <c r="C130" t="s">
-        <v>343</v>
+        <v>367</v>
       </c>
       <c r="D130" t="s">
-        <v>346</v>
+        <v>368</v>
       </c>
       <c r="E130">
         <v>1</v>
       </c>
       <c r="F130">
-        <v>9.1</v>
+        <v>2.9</v>
       </c>
       <c r="G130" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
-        <v>347</v>
+        <v>369</v>
       </c>
       <c r="B131" s="1">
-        <v>4250169954805</v>
+        <v>840104290002</v>
       </c>
       <c r="C131" t="s">
-        <v>348</v>
+        <v>370</v>
       </c>
       <c r="D131" t="s">
-        <v>349</v>
+        <v>371</v>
       </c>
       <c r="E131">
         <v>1</v>
       </c>
       <c r="F131">
-        <v>8.95</v>
+        <v>20.39</v>
       </c>
       <c r="G131" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
-        <v>350</v>
+        <v>372</v>
       </c>
       <c r="B132" s="1">
-        <v>5410853017134</v>
+        <v>4250684925908</v>
       </c>
       <c r="C132" t="s">
-        <v>351</v>
+        <v>373</v>
       </c>
       <c r="D132" t="s">
-        <v>352</v>
+        <v>374</v>
       </c>
       <c r="E132">
         <v>1</v>
       </c>
       <c r="F132">
-        <v>8.66</v>
+        <v>7.99</v>
       </c>
       <c r="G132" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
-        <v>353</v>
-[...3 lines deleted...]
-      </c>
+        <v>375</v>
+      </c>
+      <c r="B133" s="1"/>
       <c r="C133" t="s">
-        <v>354</v>
+        <v>376</v>
       </c>
       <c r="D133" t="s">
-        <v>355</v>
+        <v>377</v>
       </c>
       <c r="E133">
         <v>1</v>
       </c>
       <c r="F133">
-        <v>8.58</v>
+        <v>6.99</v>
       </c>
       <c r="G133" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" t="s">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="B134" s="1"/>
+        <v>378</v>
+      </c>
+      <c r="B134" s="1">
+        <v>8806091465917</v>
+      </c>
       <c r="C134" t="s">
-        <v>357</v>
+        <v>379</v>
       </c>
       <c r="D134" t="s">
-        <v>358</v>
+        <v>380</v>
       </c>
       <c r="E134">
         <v>1</v>
       </c>
       <c r="F134">
-        <v>8.25</v>
+        <v>129.99</v>
       </c>
       <c r="G134" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" t="s">
-        <v>359</v>
+        <v>381</v>
       </c>
       <c r="B135" s="1">
-        <v>669894846936</v>
+        <v>889842778724</v>
       </c>
       <c r="C135" t="s">
-        <v>360</v>
+        <v>382</v>
       </c>
       <c r="D135" t="s">
-        <v>361</v>
+        <v>383</v>
       </c>
       <c r="E135">
         <v>1</v>
       </c>
       <c r="F135">
-        <v>8.25</v>
+        <v>83.99</v>
       </c>
       <c r="G135" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
-        <v>362</v>
+        <v>384</v>
       </c>
       <c r="B136" s="1">
-        <v>4008110408507</v>
+        <v>4589879394268</v>
       </c>
       <c r="C136" t="s">
-        <v>363</v>
+        <v>385</v>
       </c>
       <c r="D136" t="s">
-        <v>364</v>
+        <v>386</v>
       </c>
       <c r="E136">
         <v>1</v>
       </c>
       <c r="F136">
-        <v>8.0</v>
+        <v>30.17</v>
       </c>
       <c r="G136" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" t="s">
-        <v>365</v>
-[...3 lines deleted...]
-      </c>
+        <v>387</v>
+      </c>
+      <c r="B137" s="1"/>
       <c r="C137" t="s">
-        <v>366</v>
+        <v>388</v>
       </c>
       <c r="D137" t="s">
-        <v>367</v>
+        <v>389</v>
       </c>
       <c r="E137">
         <v>1</v>
       </c>
       <c r="F137">
-        <v>7.99</v>
+        <v>14.99</v>
       </c>
       <c r="G137" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" t="s">
-        <v>368</v>
+        <v>390</v>
       </c>
       <c r="B138" s="1">
-        <v>4250684925908</v>
+        <v>194252781043</v>
       </c>
       <c r="C138" t="s">
-        <v>369</v>
+        <v>391</v>
       </c>
       <c r="D138" t="s">
-        <v>370</v>
+        <v>392</v>
       </c>
       <c r="E138">
         <v>1</v>
       </c>
       <c r="F138">
-        <v>7.99</v>
+        <v>42.18</v>
       </c>
       <c r="G138" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
-        <v>371</v>
+        <v>393</v>
       </c>
       <c r="B139" s="1">
-        <v>848719055801</v>
+        <v>194252781494</v>
       </c>
       <c r="C139" t="s">
-        <v>372</v>
+        <v>394</v>
       </c>
       <c r="D139" t="s">
-        <v>373</v>
+        <v>395</v>
       </c>
       <c r="E139">
         <v>1</v>
       </c>
       <c r="F139">
-        <v>7.99</v>
+        <v>47.0</v>
       </c>
       <c r="G139" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
-        <v>374</v>
+        <v>396</v>
       </c>
       <c r="B140" s="1">
-        <v>724754502862</v>
+        <v>6974687400092</v>
       </c>
       <c r="C140" t="s">
-        <v>375</v>
+        <v>397</v>
       </c>
       <c r="D140" t="s">
-        <v>376</v>
+        <v>398</v>
       </c>
       <c r="E140">
         <v>1</v>
       </c>
       <c r="F140">
-        <v>7.8</v>
+        <v>25.98</v>
       </c>
       <c r="G140" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
-        <v>377</v>
+        <v>399</v>
       </c>
       <c r="B141" s="1">
-        <v>9154401546450</v>
+        <v>194252721384</v>
       </c>
       <c r="C141" t="s">
-        <v>378</v>
+        <v>400</v>
       </c>
       <c r="D141" t="s">
-        <v>379</v>
+        <v>401</v>
       </c>
       <c r="E141">
         <v>1</v>
       </c>
       <c r="F141">
-        <v>7.45</v>
+        <v>213.95</v>
       </c>
       <c r="G141" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
-        <v>380</v>
-[...1 lines deleted...]
-      <c r="B142" s="1"/>
+        <v>399</v>
+      </c>
+      <c r="B142" s="1">
+        <v>194252721384</v>
+      </c>
       <c r="C142" t="s">
-        <v>381</v>
+        <v>400</v>
       </c>
       <c r="D142" t="s">
-        <v>382</v>
+        <v>402</v>
       </c>
       <c r="E142">
         <v>1</v>
       </c>
       <c r="F142">
-        <v>6.99</v>
+        <v>213.95</v>
       </c>
       <c r="G142" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
-        <v>383</v>
+        <v>399</v>
       </c>
       <c r="B143" s="1">
-        <v>5200378400142</v>
+        <v>194252721384</v>
       </c>
       <c r="C143" t="s">
-        <v>384</v>
+        <v>400</v>
       </c>
       <c r="D143" t="s">
-        <v>385</v>
+        <v>403</v>
       </c>
       <c r="E143">
         <v>1</v>
       </c>
       <c r="F143">
-        <v>6.9</v>
+        <v>213.95</v>
       </c>
       <c r="G143" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" t="s">
-        <v>386</v>
+        <v>404</v>
       </c>
       <c r="B144" s="1">
-        <v>606321759872</v>
+        <v>611029278396</v>
       </c>
       <c r="C144" t="s">
-        <v>387</v>
+        <v>405</v>
       </c>
       <c r="D144" t="s">
-        <v>388</v>
+        <v>406</v>
       </c>
       <c r="E144">
         <v>1</v>
       </c>
       <c r="F144">
-        <v>6.89</v>
+        <v>11.31</v>
       </c>
       <c r="G144" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" t="s">
-        <v>389</v>
+        <v>407</v>
       </c>
       <c r="B145" s="1">
-        <v>6959144037813</v>
+        <v>745883831876</v>
       </c>
       <c r="C145" t="s">
-        <v>390</v>
+        <v>408</v>
       </c>
       <c r="D145" t="s">
-        <v>391</v>
+        <v>409</v>
       </c>
       <c r="E145">
         <v>1</v>
       </c>
       <c r="F145">
-        <v>6.66</v>
+        <v>19.66</v>
       </c>
       <c r="G145" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" t="s">
-        <v>392</v>
-[...1 lines deleted...]
-      <c r="B146" s="1"/>
+        <v>410</v>
+      </c>
+      <c r="B146" s="1">
+        <v>8055205720583</v>
+      </c>
       <c r="C146" t="s">
-        <v>393</v>
+        <v>411</v>
       </c>
       <c r="D146" t="s">
-        <v>394</v>
+        <v>412</v>
       </c>
       <c r="E146">
         <v>1</v>
       </c>
       <c r="F146">
-        <v>6.03</v>
+        <v>40.3</v>
       </c>
       <c r="G146" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" t="s">
-        <v>395</v>
+        <v>413</v>
       </c>
       <c r="B147" s="1">
-        <v>8050705806058</v>
+        <v>3154142200020</v>
       </c>
       <c r="C147" t="s">
-        <v>396</v>
+        <v>414</v>
       </c>
       <c r="D147" t="s">
-        <v>397</v>
+        <v>415</v>
       </c>
       <c r="E147">
         <v>1</v>
       </c>
       <c r="F147">
-        <v>5.9</v>
+        <v>5.49</v>
       </c>
       <c r="G147" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" t="s">
-        <v>398</v>
+        <v>416</v>
       </c>
       <c r="B148" s="1">
-        <v>4260397369074</v>
+        <v>6934177757037</v>
       </c>
       <c r="C148" t="s">
-        <v>399</v>
+        <v>417</v>
       </c>
       <c r="D148" t="s">
-        <v>400</v>
+        <v>418</v>
       </c>
       <c r="E148">
         <v>1</v>
       </c>
       <c r="F148">
-        <v>5.86</v>
+        <v>21.99</v>
       </c>
       <c r="G148" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" t="s">
-        <v>398</v>
+        <v>419</v>
       </c>
       <c r="B149" s="1">
         <v>4260397369074</v>
       </c>
       <c r="C149" t="s">
-        <v>399</v>
+        <v>420</v>
       </c>
       <c r="D149" t="s">
-        <v>401</v>
+        <v>421</v>
       </c>
       <c r="E149">
         <v>1</v>
       </c>
       <c r="F149">
         <v>5.86</v>
       </c>
       <c r="G149" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" t="s">
-        <v>402</v>
-[...1 lines deleted...]
-      <c r="B150" s="1"/>
+        <v>419</v>
+      </c>
+      <c r="B150" s="1">
+        <v>4260397369074</v>
+      </c>
       <c r="C150" t="s">
-        <v>403</v>
+        <v>420</v>
       </c>
       <c r="D150" t="s">
-        <v>404</v>
+        <v>422</v>
       </c>
       <c r="E150">
         <v>1</v>
       </c>
       <c r="F150">
-        <v>5.71</v>
+        <v>5.86</v>
       </c>
       <c r="G150" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" t="s">
-        <v>405</v>
-[...3 lines deleted...]
-      </c>
+        <v>423</v>
+      </c>
+      <c r="B151" s="1"/>
       <c r="C151" t="s">
-        <v>406</v>
+        <v>424</v>
       </c>
       <c r="D151" t="s">
-        <v>407</v>
+        <v>425</v>
       </c>
       <c r="E151">
         <v>1</v>
       </c>
       <c r="F151">
-        <v>5.63</v>
+        <v>5.13</v>
       </c>
       <c r="G151" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" t="s">
-        <v>408</v>
+        <v>426</v>
       </c>
       <c r="B152" s="1">
-        <v>3154142200020</v>
+        <v>669894846936</v>
       </c>
       <c r="C152" t="s">
-        <v>409</v>
+        <v>427</v>
       </c>
       <c r="D152" t="s">
-        <v>410</v>
+        <v>428</v>
       </c>
       <c r="E152">
         <v>1</v>
       </c>
       <c r="F152">
-        <v>5.49</v>
+        <v>8.25</v>
       </c>
       <c r="G152" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" t="s">
-        <v>411</v>
-[...1 lines deleted...]
-      <c r="B153" s="1"/>
+        <v>429</v>
+      </c>
+      <c r="B153" s="1">
+        <v>3154148317029</v>
+      </c>
       <c r="C153" t="s">
-        <v>412</v>
+        <v>430</v>
       </c>
       <c r="D153" t="s">
-        <v>413</v>
+        <v>431</v>
       </c>
       <c r="E153">
         <v>1</v>
       </c>
       <c r="F153">
-        <v>5.13</v>
+        <v>8.58</v>
       </c>
       <c r="G153" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" t="s">
-        <v>414</v>
+        <v>432</v>
       </c>
       <c r="B154" s="1">
-        <v>604348861103</v>
+        <v>619659188634</v>
       </c>
       <c r="C154" t="s">
-        <v>415</v>
+        <v>433</v>
       </c>
       <c r="D154" t="s">
-        <v>416</v>
+        <v>434</v>
       </c>
       <c r="E154">
         <v>1</v>
       </c>
       <c r="F154">
-        <v>5.1</v>
+        <v>35.55</v>
       </c>
       <c r="G154" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" t="s">
-        <v>417</v>
+        <v>435</v>
       </c>
       <c r="B155" s="1">
-        <v>8028400037800</v>
+        <v>3592996140909</v>
       </c>
       <c r="C155" t="s">
-        <v>418</v>
+        <v>436</v>
       </c>
       <c r="D155" t="s">
-        <v>419</v>
+        <v>437</v>
       </c>
       <c r="E155">
         <v>1</v>
       </c>
       <c r="F155">
-        <v>4.25</v>
+        <v>31.35</v>
       </c>
       <c r="G155" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" t="s">
-        <v>420</v>
+        <v>435</v>
       </c>
       <c r="B156" s="1">
-        <v>7313468598006</v>
+        <v>3592996140909</v>
       </c>
       <c r="C156" t="s">
-        <v>421</v>
+        <v>436</v>
       </c>
       <c r="D156" t="s">
-        <v>422</v>
+        <v>438</v>
       </c>
       <c r="E156">
         <v>1</v>
       </c>
       <c r="F156">
-        <v>4.15</v>
+        <v>31.35</v>
       </c>
       <c r="G156" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" t="s">
-        <v>423</v>
+        <v>435</v>
       </c>
       <c r="B157" s="1">
-        <v>4004764788002</v>
+        <v>3592996140909</v>
       </c>
       <c r="C157" t="s">
-        <v>424</v>
+        <v>436</v>
       </c>
       <c r="D157" t="s">
-        <v>425</v>
+        <v>439</v>
       </c>
       <c r="E157">
         <v>1</v>
       </c>
       <c r="F157">
-        <v>4.14</v>
+        <v>31.35</v>
       </c>
       <c r="G157" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" t="s">
-        <v>426</v>
+        <v>435</v>
       </c>
       <c r="B158" s="1">
-        <v>3606480453731</v>
+        <v>3592996140909</v>
       </c>
       <c r="C158" t="s">
-        <v>427</v>
+        <v>436</v>
       </c>
       <c r="D158" t="s">
-        <v>428</v>
+        <v>440</v>
       </c>
       <c r="E158">
         <v>1</v>
       </c>
       <c r="F158">
-        <v>4.04</v>
+        <v>31.35</v>
       </c>
       <c r="G158" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="B159" s="1">
-        <v>3760281987960</v>
+        <v>3592996140909</v>
       </c>
       <c r="C159" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="D159" t="s">
-        <v>431</v>
+        <v>441</v>
       </c>
       <c r="E159">
         <v>1</v>
       </c>
       <c r="F159">
-        <v>3.38</v>
+        <v>31.35</v>
       </c>
       <c r="G159" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="B160" s="1">
-        <v>8401991110068</v>
+        <v>3592996140909</v>
       </c>
       <c r="C160" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="D160" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="E160">
         <v>1</v>
       </c>
       <c r="F160">
-        <v>2.9</v>
+        <v>31.35</v>
       </c>
       <c r="G160" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="B161" s="1">
-        <v>3135255040017</v>
+        <v>3592996140930</v>
       </c>
       <c r="C161" t="s">
-        <v>436</v>
+        <v>444</v>
       </c>
       <c r="D161" t="s">
-        <v>437</v>
+        <v>445</v>
       </c>
       <c r="E161">
         <v>1</v>
       </c>
       <c r="F161">
-        <v>2.84</v>
+        <v>31.09</v>
       </c>
       <c r="G161" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" t="s">
-        <v>438</v>
+        <v>446</v>
       </c>
       <c r="B162" s="1">
-        <v>3135250202045</v>
+        <v>3592996140893</v>
       </c>
       <c r="C162" t="s">
-        <v>439</v>
+        <v>447</v>
       </c>
       <c r="D162" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="E162">
         <v>1</v>
       </c>
       <c r="F162">
-        <v>2.53</v>
+        <v>27.1</v>
       </c>
       <c r="G162" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" t="s">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="B163" s="1">
-        <v>4051709978158</v>
+        <v>3592996140916</v>
       </c>
       <c r="C163" t="s">
-        <v>442</v>
+        <v>450</v>
       </c>
       <c r="D163" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="E163">
         <v>1</v>
       </c>
       <c r="F163">
-        <v>2.37</v>
+        <v>26.54</v>
       </c>
       <c r="G163" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="B164" s="1">
-        <v>4004764315772</v>
+        <v>3592996140916</v>
       </c>
       <c r="C164" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="D164" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="E164">
         <v>1</v>
       </c>
       <c r="F164">
-        <v>2.29</v>
+        <v>26.54</v>
       </c>
       <c r="G164" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="B165" s="1">
-        <v>3045050102844</v>
+        <v>3592996140916</v>
       </c>
       <c r="C165" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="D165" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="E165">
         <v>1</v>
       </c>
       <c r="F165">
-        <v>2.19</v>
+        <v>26.54</v>
       </c>
       <c r="G165" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" t="s">
+        <v>449</v>
+      </c>
+      <c r="B166" s="1">
+        <v>3592996140916</v>
+      </c>
+      <c r="C166" t="s">
         <v>450</v>
       </c>
-      <c r="B166" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="D166" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="E166">
         <v>1</v>
       </c>
       <c r="F166">
-        <v>2.19</v>
+        <v>26.54</v>
       </c>
       <c r="G166" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" t="s">
+        <v>449</v>
+      </c>
+      <c r="B167" s="1">
+        <v>3592996140916</v>
+      </c>
+      <c r="C167" t="s">
         <v>450</v>
       </c>
-      <c r="B167" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="D167" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="E167">
         <v>1</v>
       </c>
       <c r="F167">
-        <v>2.19</v>
+        <v>26.54</v>
       </c>
       <c r="G167" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="B168" s="1">
-        <v>4017538034595</v>
+        <v>3592996140916</v>
       </c>
       <c r="C168" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
       <c r="D168" t="s">
         <v>456</v>
       </c>
       <c r="E168">
         <v>1</v>
       </c>
       <c r="F168">
-        <v>1.85</v>
+        <v>26.54</v>
       </c>
       <c r="G168" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" t="s">
         <v>457</v>
       </c>
-      <c r="B169" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="B169" s="1"/>
       <c r="C169" t="s">
         <v>458</v>
       </c>
       <c r="D169" t="s">
         <v>459</v>
       </c>
       <c r="E169">
         <v>1</v>
       </c>
       <c r="F169">
-        <v>1.49</v>
+        <v>35.83</v>
       </c>
       <c r="G169" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" t="s">
         <v>460</v>
       </c>
       <c r="B170" s="1">
-        <v>4010962100508</v>
+        <v>6941487266630</v>
       </c>
       <c r="C170" t="s">
         <v>461</v>
       </c>
       <c r="D170" t="s">
         <v>462</v>
       </c>
       <c r="E170">
         <v>1</v>
       </c>
       <c r="F170">
-        <v>0.57</v>
+        <v>59.99</v>
       </c>
       <c r="G170" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>